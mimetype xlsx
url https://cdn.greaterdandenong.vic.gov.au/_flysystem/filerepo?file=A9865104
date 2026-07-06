--- v0 (2026-04-15)
+++ v1 (2026-07-06)
@@ -10,55 +10,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R72bf9c2406d14bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rfa94bdfcc4a74fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\~ Work - Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{99F9064C-EA3E-4845-B232-43B80534ADDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="746" firstSheet="6" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Population 2021" sheetId="3" state="hidden" r:id="rId1"/>
     <sheet name="template_rse" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="format" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Nursing Home residents 2021" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="Population 2011" sheetId="5" state="hidden" r:id="rId5"/>
     <sheet name="Nursing Home residents 2011" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Rate of Occupancy" sheetId="7" r:id="rId7"/>
     <sheet name="Number &amp; Per cent" sheetId="8" r:id="rId8"/>
   </sheets>
@@ -3781,51 +3781,51 @@
     <cellStyle name="Hyperlink" xfId="9" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="rowfield" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Test" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF800000"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFE6E6E6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="Re4a7d4a219844020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rdc0f3b37b15348a8" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
@@ -29209,67 +29209,67 @@
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>679450</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A9865104</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Nursing Home accommodation</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2023-06-07T02:58:31Z</value>
+      <value order="0">2023-06-07T02:59:58Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2023-06-07T03:00:06Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2023-07-31T02:17:40Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
@@ -29298,51 +29298,51 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Development</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
@@ -29359,106 +29359,106 @@
       <vt:lpstr>Nursing Home residents 2011</vt:lpstr>
       <vt:lpstr>Rate of Occupancy</vt:lpstr>
       <vt:lpstr>Number &amp; Per cent</vt:lpstr>
       <vt:lpstr>'Number &amp; Per cent'!Print_Area</vt:lpstr>
       <vt:lpstr>'Rate of Occupancy'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Andrew Naish</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...78 lines deleted...]
-</Properties>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A9865104</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Nursing Home accommodation</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-06-07T02:59:58Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-06-07T03:00:06Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-07-31T02:17:40Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA12552766</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">First version</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Community Development</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+</op:Properties>
 </file>