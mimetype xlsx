--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rfa94bdfcc4a74fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rc564c24678e1462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\~ Work - Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{99F9064C-EA3E-4845-B232-43B80534ADDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="746" firstSheet="6" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Population 2021" sheetId="3" state="hidden" r:id="rId1"/>
     <sheet name="template_rse" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="format" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Nursing Home residents 2021" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="Population 2011" sheetId="5" state="hidden" r:id="rId5"/>
     <sheet name="Nursing Home residents 2011" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Rate of Occupancy" sheetId="7" r:id="rId7"/>
     <sheet name="Number &amp; Per cent" sheetId="8" r:id="rId8"/>
   </sheets>
@@ -3781,51 +3781,51 @@
     <cellStyle name="Hyperlink" xfId="9" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="rowfield" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Test" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF800000"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFE6E6E6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rdc0f3b37b15348a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R5600b831dd334599" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>