--- v2 (2026-08-20)
+++ v3 (2026-10-05)
@@ -11474,51 +11474,51 @@
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D37BE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="Rf0aedde9f1204660" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R307387f57e83419d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>