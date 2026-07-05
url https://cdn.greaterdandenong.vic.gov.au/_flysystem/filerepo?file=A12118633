--- v0 (2026-04-08)
+++ v1 (2026-07-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-  <Override PartName="/customXML/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://greaterdandenong-my.sharepoint.com/personal/sia_gibbon_cgd_vic_gov_au/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{3F993450-781B-4DFA-B57D-9866C324C083}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{98BB0F96-55B9-41BC-9931-A15F461CCE6C}"/>
@@ -5548,51 +5548,51 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC3A7E1"/>
       <color rgb="FFEBF8F9"/>
       <color rgb="FF287E84"/>
       <color rgb="FF5C308D"/>
       <color rgb="FFCAEBED"/>
       <color rgb="FFD7C5EB"/>
       <color rgb="FFE2D3ED"/>
       <color rgb="FFEDEDED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item5.xml" Id="Rfe1bc44a94ae4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item5.xml" Id="Re048d6925c074677" /></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Chelsea Hayes" id="{46F1D9A8-1BDC-4717-A7D1-EFF8D08609AF}" userId="S::Chelsea.Hayes@cgd.vic.gov.au::0b06201e-5996-4e38-a604-38ab53d3e391" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D7C0DC83-C5C4-4A63-9076-17B0755CBA47}" name="TABLE_GIA" displayName="TABLE_GIA" ref="B8:I34" totalsRowShown="0" headerRowDxfId="74" dataDxfId="72" headerRowBorderDxfId="73" tableBorderDxfId="71" totalsRowBorderDxfId="70">
   <autoFilter ref="B8:I34" xr:uid="{D7C0DC83-C5C4-4A63-9076-17B0755CBA47}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{AF1D579B-9142-47D9-B10A-88756255FBAE}" name="Title" dataDxfId="69"/>
     <tableColumn id="2" xr3:uid="{D9FAC0C5-4769-4CBE-BE6D-17AE0DB0D9DC}" name="Subject" dataDxfId="68"/>
     <tableColumn id="3" xr3:uid="{62789888-506C-4905-8801-771108B18EB0}" name="Description" dataDxfId="67"/>
     <tableColumn id="4" xr3:uid="{75445BFC-1B13-47FF-A66A-AF15EFF4ABED}" name="Status" dataDxfId="66"/>
@@ -11128,157 +11128,63 @@
       </c>
       <c r="D3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D4" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D6" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=customXML/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
-[...95 lines deleted...]
-
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="50f00e27-c35f-46eb-9301-c9e2bd24673f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="50f00e27-c35f-46eb-9301-c9e2bd24673f" xsi:nil="true"/>
     <TRIMstatus xmlns="50f00e27-c35f-46eb-9301-c9e2bd24673f" xsi:nil="true"/>
     <TRIMreference xmlns="50f00e27-c35f-46eb-9301-c9e2bd24673f" xsi:nil="true"/>
     <SharedWithUsers xmlns="27cb37dd-16a1-4d7b-8276-5c0e4168f63b">
       <UserInfo>
         <DisplayName>Kate Farhall (CGEPS)</DisplayName>
         <AccountId>57</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
@@ -11542,92 +11448,186 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A12118633</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">2024 FINAL Gender Equality Progress Report for submission to CGEPS</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2025-06-12T05:44:28Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2025-06-12T05:44:30Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2025-06-12T05:46:24Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Sia Gibbon</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Classified Object:Classified Object:Classified Object:Website additions, updates and reviews 2025</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Website additions, updates and reviews 2025</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA15282243</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">1.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">1</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA556133</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
+      <field name="Objective-Business Unit">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Corporate Document Type">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Vital Record">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Date">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Bulk Update Status">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0323FAC4-D87A-43CE-BE3E-003D5851B77F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="50f00e27-c35f-46eb-9301-c9e2bd24673f"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="27cb37dd-16a1-4d7b-8276-5c0e4168f63b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87FFFF15-3DDD-4DDF-BF34-2C489F2FEC63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{509D5A41-5259-4159-8984-4EF085CD140A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50f00e27-c35f-46eb-9301-c9e2bd24673f"/>
     <ds:schemaRef ds:uri="27cb37dd-16a1-4d7b-8276-5c0e4168f63b"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -11650,133 +11650,136 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Watson (DFFH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100555DF7B4C3396B4DA0F821E47AA844D3</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-12-15T23:51:03Z</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>50c8dee9-8970-4e1a-ba02-5e3ab4411aa1</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
     <vt:lpwstr>A12118633</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
     <vt:lpwstr>2024 FINAL Gender Equality Progress Report for submission to CGEPS</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-CreationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
     <vt:filetime>2025-06-12T05:44:28Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-DatePublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-DatePublished">
     <vt:filetime>2025-06-12T05:44:30Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-ModificationStamp">
     <vt:filetime>2025-06-12T05:46:24Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Owner">
     <vt:lpwstr>Sia Gibbon</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Website additions, updates and reviews 2025</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Parent">
     <vt:lpwstr>Website additions, updates and reviews 2025</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
     <vt:lpwstr>vA15282243</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-FileNumber">
     <vt:lpwstr>qA556133</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Business Unit">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>