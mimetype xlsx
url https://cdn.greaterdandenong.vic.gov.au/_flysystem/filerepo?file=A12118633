--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -5548,51 +5548,51 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC3A7E1"/>
       <color rgb="FFEBF8F9"/>
       <color rgb="FF287E84"/>
       <color rgb="FF5C308D"/>
       <color rgb="FFCAEBED"/>
       <color rgb="FFD7C5EB"/>
       <color rgb="FFE2D3ED"/>
       <color rgb="FFEDEDED"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item5.xml" Id="Re048d6925c074677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item5.xml" Id="Rbe0f6c070b704df9" /></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Chelsea Hayes" id="{46F1D9A8-1BDC-4717-A7D1-EFF8D08609AF}" userId="S::Chelsea.Hayes@cgd.vic.gov.au::0b06201e-5996-4e38-a604-38ab53d3e391" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D7C0DC83-C5C4-4A63-9076-17B0755CBA47}" name="TABLE_GIA" displayName="TABLE_GIA" ref="B8:I34" totalsRowShown="0" headerRowDxfId="74" dataDxfId="72" headerRowBorderDxfId="73" tableBorderDxfId="71" totalsRowBorderDxfId="70">
   <autoFilter ref="B8:I34" xr:uid="{D7C0DC83-C5C4-4A63-9076-17B0755CBA47}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{AF1D579B-9142-47D9-B10A-88756255FBAE}" name="Title" dataDxfId="69"/>
     <tableColumn id="2" xr3:uid="{D9FAC0C5-4769-4CBE-BE6D-17AE0DB0D9DC}" name="Subject" dataDxfId="68"/>
     <tableColumn id="3" xr3:uid="{62789888-506C-4905-8801-771108B18EB0}" name="Description" dataDxfId="67"/>
     <tableColumn id="4" xr3:uid="{75445BFC-1B13-47FF-A66A-AF15EFF4ABED}" name="Status" dataDxfId="66"/>