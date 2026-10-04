--- v3 (2026-08-20)
+++ v4 (2026-10-04)
@@ -24,98 +24,334 @@
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R0e0f7f138775463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R3724ed7839c5446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{11FE8790-05C2-4883-A9BD-0351A23A1E96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{92D63DD0-104B-4AEA-8C18-C76D82BF7A9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2004 to 2014" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="1989 to 2024" sheetId="2" r:id="rId2"/>
-    <sheet name="EGM and other G Losses 2026" sheetId="3" r:id="rId3"/>
-    <sheet name="Losses x state &amp; year" sheetId="9" state="hidden" r:id="rId4"/>
+    <sheet name="EGM and other G Losses 2025" sheetId="3" r:id="rId3"/>
+    <sheet name="Losses x state &amp; year" sheetId="9" r:id="rId4"/>
     <sheet name="Govt Revenue" sheetId="7" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1989 to 2024'!$B$1:$AN$85</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2004 to 2014'!$B$1:$H$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'EGM and other G Losses 2026'!$B$1:$G$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'EGM and other G Losses 2025'!$B$1:$G$85</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Govt Revenue'!$B$1:$T$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Losses x state &amp; year'!$B$1:$K$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E5" i="3" l="1"/>
+  <c r="P6" i="2" l="1"/>
+  <c r="N6" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="L10" i="2"/>
+  <c r="L9" i="2"/>
+  <c r="L8" i="2"/>
+  <c r="L7" i="2"/>
+  <c r="L6" i="2"/>
+  <c r="K6" i="2"/>
+  <c r="C71" i="2"/>
+  <c r="C52" i="2"/>
+  <c r="D52" i="2"/>
+  <c r="E52" i="2"/>
+  <c r="F52" i="2"/>
+  <c r="G52" i="2"/>
+  <c r="H52" i="2"/>
+  <c r="C53" i="2"/>
+  <c r="D53" i="2"/>
+  <c r="E53" i="2"/>
+  <c r="F53" i="2"/>
+  <c r="G53" i="2"/>
+  <c r="H53" i="2"/>
+  <c r="C54" i="2"/>
+  <c r="D54" i="2"/>
+  <c r="E54" i="2"/>
+  <c r="F54" i="2"/>
+  <c r="G54" i="2"/>
+  <c r="H54" i="2"/>
+  <c r="C55" i="2"/>
+  <c r="D55" i="2"/>
+  <c r="E55" i="2"/>
+  <c r="F55" i="2"/>
+  <c r="G55" i="2"/>
+  <c r="H55" i="2"/>
+  <c r="C56" i="2"/>
+  <c r="D56" i="2"/>
+  <c r="E56" i="2"/>
+  <c r="F56" i="2"/>
+  <c r="G56" i="2"/>
+  <c r="H56" i="2"/>
+  <c r="C57" i="2"/>
+  <c r="D57" i="2"/>
+  <c r="E57" i="2"/>
+  <c r="F57" i="2"/>
+  <c r="G57" i="2"/>
+  <c r="H57" i="2"/>
+  <c r="C58" i="2"/>
+  <c r="D58" i="2"/>
+  <c r="E58" i="2"/>
+  <c r="F58" i="2"/>
+  <c r="G58" i="2"/>
+  <c r="H58" i="2"/>
+  <c r="C59" i="2"/>
+  <c r="D59" i="2"/>
+  <c r="E59" i="2"/>
+  <c r="F59" i="2"/>
+  <c r="G59" i="2"/>
+  <c r="H59" i="2"/>
+  <c r="C60" i="2"/>
+  <c r="D60" i="2"/>
+  <c r="E60" i="2"/>
+  <c r="F60" i="2"/>
+  <c r="G60" i="2"/>
+  <c r="H60" i="2"/>
+  <c r="C61" i="2"/>
+  <c r="D61" i="2"/>
+  <c r="E61" i="2"/>
+  <c r="F61" i="2"/>
+  <c r="G61" i="2"/>
+  <c r="H61" i="2"/>
+  <c r="C62" i="2"/>
+  <c r="D62" i="2"/>
+  <c r="E62" i="2"/>
+  <c r="F62" i="2"/>
+  <c r="G62" i="2"/>
+  <c r="H62" i="2"/>
+  <c r="C63" i="2"/>
+  <c r="D63" i="2"/>
+  <c r="E63" i="2"/>
+  <c r="F63" i="2"/>
+  <c r="G63" i="2"/>
+  <c r="H63" i="2"/>
+  <c r="C64" i="2"/>
+  <c r="D64" i="2"/>
+  <c r="E64" i="2"/>
+  <c r="F64" i="2"/>
+  <c r="G64" i="2"/>
+  <c r="H64" i="2"/>
+  <c r="C65" i="2"/>
+  <c r="D65" i="2"/>
+  <c r="E65" i="2"/>
+  <c r="F65" i="2"/>
+  <c r="G65" i="2"/>
+  <c r="H65" i="2"/>
+  <c r="C66" i="2"/>
+  <c r="D66" i="2"/>
+  <c r="E66" i="2"/>
+  <c r="F66" i="2"/>
+  <c r="G66" i="2"/>
+  <c r="H66" i="2"/>
+  <c r="C67" i="2"/>
+  <c r="D67" i="2"/>
+  <c r="E67" i="2"/>
+  <c r="F67" i="2"/>
+  <c r="G67" i="2"/>
+  <c r="H67" i="2"/>
+  <c r="C68" i="2"/>
+  <c r="D68" i="2"/>
+  <c r="E68" i="2"/>
+  <c r="F68" i="2"/>
+  <c r="G68" i="2"/>
+  <c r="H68" i="2"/>
+  <c r="C69" i="2"/>
+  <c r="D69" i="2"/>
+  <c r="E69" i="2"/>
+  <c r="F69" i="2"/>
+  <c r="G69" i="2"/>
+  <c r="H69" i="2"/>
+  <c r="C70" i="2"/>
+  <c r="D70" i="2"/>
+  <c r="E70" i="2"/>
+  <c r="F70" i="2"/>
+  <c r="G70" i="2"/>
+  <c r="H70" i="2"/>
+  <c r="D71" i="2"/>
+  <c r="E71" i="2"/>
+  <c r="F71" i="2"/>
+  <c r="G71" i="2"/>
+  <c r="H71" i="2"/>
+  <c r="C72" i="2"/>
+  <c r="D72" i="2"/>
+  <c r="E72" i="2"/>
+  <c r="F72" i="2"/>
+  <c r="G72" i="2"/>
+  <c r="H72" i="2"/>
+  <c r="C73" i="2"/>
+  <c r="D73" i="2"/>
+  <c r="E73" i="2"/>
+  <c r="F73" i="2"/>
+  <c r="G73" i="2"/>
+  <c r="H73" i="2"/>
+  <c r="C74" i="2"/>
+  <c r="D74" i="2"/>
+  <c r="E74" i="2"/>
+  <c r="F74" i="2"/>
+  <c r="G74" i="2"/>
+  <c r="H74" i="2"/>
+  <c r="C75" i="2"/>
+  <c r="D75" i="2"/>
+  <c r="E75" i="2"/>
+  <c r="F75" i="2"/>
+  <c r="G75" i="2"/>
+  <c r="H75" i="2"/>
+  <c r="C76" i="2"/>
+  <c r="D76" i="2"/>
+  <c r="E76" i="2"/>
+  <c r="F76" i="2"/>
+  <c r="G76" i="2"/>
+  <c r="H76" i="2"/>
+  <c r="C77" i="2"/>
+  <c r="D77" i="2"/>
+  <c r="E77" i="2"/>
+  <c r="F77" i="2"/>
+  <c r="G77" i="2"/>
+  <c r="H77" i="2"/>
+  <c r="C78" i="2"/>
+  <c r="D78" i="2"/>
+  <c r="E78" i="2"/>
+  <c r="F78" i="2"/>
+  <c r="G78" i="2"/>
+  <c r="H78" i="2"/>
+  <c r="C79" i="2"/>
+  <c r="D79" i="2"/>
+  <c r="E79" i="2"/>
+  <c r="F79" i="2"/>
+  <c r="G79" i="2"/>
+  <c r="H79" i="2"/>
+  <c r="C80" i="2"/>
+  <c r="D80" i="2"/>
+  <c r="E80" i="2"/>
+  <c r="F80" i="2"/>
+  <c r="G80" i="2"/>
+  <c r="H80" i="2"/>
+  <c r="C81" i="2"/>
+  <c r="D81" i="2"/>
+  <c r="E81" i="2"/>
+  <c r="F81" i="2"/>
+  <c r="G81" i="2"/>
+  <c r="H81" i="2"/>
+  <c r="C82" i="2"/>
+  <c r="D82" i="2"/>
+  <c r="E82" i="2"/>
+  <c r="F82" i="2"/>
+  <c r="G82" i="2"/>
+  <c r="H82" i="2"/>
+  <c r="C83" i="2"/>
+  <c r="D83" i="2"/>
+  <c r="E83" i="2"/>
+  <c r="F83" i="2"/>
+  <c r="G83" i="2"/>
+  <c r="H83" i="2"/>
+  <c r="C84" i="2"/>
+  <c r="D84" i="2"/>
+  <c r="E84" i="2"/>
+  <c r="F84" i="2"/>
+  <c r="G84" i="2"/>
+  <c r="H84" i="2"/>
+  <c r="C85" i="2"/>
+  <c r="D85" i="2"/>
+  <c r="E85" i="2"/>
+  <c r="F85" i="2"/>
+  <c r="G85" i="2"/>
+  <c r="H85" i="2"/>
+  <c r="C86" i="2"/>
+  <c r="D86" i="2"/>
+  <c r="E86" i="2"/>
+  <c r="F86" i="2"/>
+  <c r="G86" i="2"/>
+  <c r="H86" i="2"/>
+  <c r="D51" i="2"/>
+  <c r="E51" i="2"/>
+  <c r="F51" i="2"/>
+  <c r="G51" i="2"/>
+  <c r="H51" i="2"/>
+  <c r="C51" i="2"/>
+  <c r="W37" i="2" l="1"/>
+  <c r="X37" i="2"/>
+  <c r="Y37" i="2"/>
+  <c r="Z37" i="2"/>
+  <c r="AA37" i="2"/>
+  <c r="AB37" i="2"/>
+  <c r="W36" i="2"/>
+  <c r="N10" i="2"/>
+  <c r="N9" i="2"/>
+  <c r="N8" i="2"/>
+  <c r="N7" i="2"/>
+  <c r="E5" i="3"/>
   <c r="E84" i="3" l="1"/>
   <c r="E6" i="3"/>
   <c r="E7" i="3"/>
   <c r="E8" i="3"/>
   <c r="E9" i="3"/>
   <c r="E10" i="3"/>
   <c r="E11" i="3"/>
   <c r="E12" i="3"/>
   <c r="E13" i="3"/>
   <c r="E14" i="3"/>
   <c r="E15" i="3"/>
   <c r="E16" i="3"/>
   <c r="E17" i="3"/>
   <c r="E18" i="3"/>
   <c r="E19" i="3"/>
   <c r="E20" i="3"/>
   <c r="E21" i="3"/>
   <c r="E22" i="3"/>
   <c r="E23" i="3"/>
   <c r="E24" i="3"/>
   <c r="E25" i="3"/>
   <c r="E26" i="3"/>
   <c r="E27" i="3"/>
   <c r="E28" i="3"/>
   <c r="E29" i="3"/>
@@ -154,335 +390,125 @@
   <c r="E62" i="3"/>
   <c r="E63" i="3"/>
   <c r="E64" i="3"/>
   <c r="E65" i="3"/>
   <c r="E66" i="3"/>
   <c r="E67" i="3"/>
   <c r="E68" i="3"/>
   <c r="E69" i="3"/>
   <c r="E70" i="3"/>
   <c r="E71" i="3"/>
   <c r="E72" i="3"/>
   <c r="E73" i="3"/>
   <c r="E74" i="3"/>
   <c r="E75" i="3"/>
   <c r="E76" i="3"/>
   <c r="E77" i="3"/>
   <c r="E78" i="3"/>
   <c r="E79" i="3"/>
   <c r="E80" i="3"/>
   <c r="E81" i="3"/>
   <c r="E82" i="3"/>
   <c r="E83" i="3"/>
   <c r="G5" i="3" l="1"/>
   <c r="D5" i="3"/>
   <c r="E85" i="3"/>
-  <c r="F66" i="2"/>
-[...177 lines deleted...]
-  <c r="C46" i="2"/>
+  <c r="W35" i="2"/>
+  <c r="AB36" i="2"/>
   <c r="H13" i="2"/>
-  <c r="H53" i="2" s="1"/>
   <c r="H14" i="2"/>
-  <c r="H54" i="2" s="1"/>
   <c r="H15" i="2"/>
-  <c r="H55" i="2" s="1"/>
   <c r="H16" i="2"/>
-  <c r="H56" i="2" s="1"/>
   <c r="H17" i="2"/>
-  <c r="H57" i="2" s="1"/>
   <c r="H18" i="2"/>
-  <c r="H58" i="2" s="1"/>
   <c r="H19" i="2"/>
-  <c r="H59" i="2" s="1"/>
   <c r="H20" i="2"/>
-  <c r="H60" i="2" s="1"/>
   <c r="H21" i="2"/>
-  <c r="H61" i="2" s="1"/>
   <c r="H22" i="2"/>
-  <c r="H62" i="2" s="1"/>
   <c r="H23" i="2"/>
-  <c r="H63" i="2" s="1"/>
   <c r="H24" i="2"/>
-  <c r="H64" i="2" s="1"/>
   <c r="H25" i="2"/>
-  <c r="H65" i="2" s="1"/>
   <c r="H26" i="2"/>
-  <c r="H66" i="2" s="1"/>
   <c r="H27" i="2"/>
-  <c r="H67" i="2" s="1"/>
   <c r="H28" i="2"/>
-  <c r="H68" i="2" s="1"/>
   <c r="H29" i="2"/>
-  <c r="H69" i="2" s="1"/>
   <c r="H30" i="2"/>
-  <c r="H70" i="2" s="1"/>
   <c r="H31" i="2"/>
-  <c r="H71" i="2" s="1"/>
   <c r="H32" i="2"/>
-  <c r="H72" i="2" s="1"/>
   <c r="H33" i="2"/>
-  <c r="H73" i="2" s="1"/>
   <c r="H34" i="2"/>
-  <c r="H74" i="2" s="1"/>
   <c r="H35" i="2"/>
-  <c r="H75" i="2" s="1"/>
   <c r="H36" i="2"/>
-  <c r="H76" i="2" s="1"/>
   <c r="H37" i="2"/>
-  <c r="H77" i="2" s="1"/>
   <c r="H38" i="2"/>
-  <c r="H78" i="2" s="1"/>
   <c r="H39" i="2"/>
-  <c r="H79" i="2" s="1"/>
   <c r="H40" i="2"/>
   <c r="J41" i="2" s="1"/>
   <c r="H41" i="2"/>
-  <c r="N7" i="2"/>
-[...8 lines deleted...]
-  <c r="G83" i="2"/>
   <c r="N11" i="2"/>
-  <c r="C83" i="2"/>
-[...2 lines deleted...]
-  <c r="H83" i="2"/>
+  <c r="Z36" i="2" l="1"/>
+  <c r="Y36" i="2"/>
+  <c r="X36" i="2"/>
   <c r="AA36" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="S6" i="2" s="1"/>
   <c r="W10" i="2"/>
   <c r="W9" i="2"/>
   <c r="W8" i="2"/>
   <c r="X8" i="2"/>
   <c r="Y8" i="2"/>
   <c r="Z8" i="2"/>
   <c r="AA8" i="2"/>
+  <c r="AB8" i="2"/>
   <c r="X9" i="2"/>
   <c r="Y9" i="2"/>
   <c r="Z9" i="2"/>
   <c r="AA9" i="2"/>
   <c r="X10" i="2"/>
   <c r="Y10" i="2"/>
   <c r="Z10" i="2"/>
   <c r="AA10" i="2"/>
   <c r="X11" i="2"/>
   <c r="Y11" i="2"/>
   <c r="Z11" i="2"/>
   <c r="AA11" i="2"/>
   <c r="X12" i="2"/>
   <c r="Y12" i="2"/>
   <c r="Z12" i="2"/>
   <c r="AA12" i="2"/>
   <c r="X13" i="2"/>
   <c r="Y13" i="2"/>
   <c r="Z13" i="2"/>
   <c r="AA13" i="2"/>
   <c r="X14" i="2"/>
   <c r="X41" i="2" s="1"/>
   <c r="Y14" i="2"/>
   <c r="Y41" i="2" s="1"/>
   <c r="Z14" i="2"/>
+  <c r="Z41" i="2" s="1"/>
   <c r="AA14" i="2"/>
+  <c r="AA41" i="2" s="1"/>
   <c r="X15" i="2"/>
   <c r="Y15" i="2"/>
   <c r="Z15" i="2"/>
   <c r="AA15" i="2"/>
   <c r="X16" i="2"/>
   <c r="Y16" i="2"/>
   <c r="Z16" i="2"/>
   <c r="AA16" i="2"/>
   <c r="X17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="X18" i="2"/>
   <c r="Y18" i="2"/>
   <c r="Z18" i="2"/>
   <c r="AA18" i="2"/>
   <c r="X19" i="2"/>
   <c r="Y19" i="2"/>
   <c r="Z19" i="2"/>
   <c r="AA19" i="2"/>
   <c r="X20" i="2"/>
   <c r="Y20" i="2"/>
   <c r="Z20" i="2"/>
   <c r="AA20" i="2"/>
   <c r="X21" i="2"/>
@@ -539,161 +565,141 @@
   <c r="AA33" i="2"/>
   <c r="W11" i="2"/>
   <c r="W12" i="2"/>
   <c r="W13" i="2"/>
   <c r="W14" i="2"/>
   <c r="W41" i="2" s="1"/>
   <c r="W15" i="2"/>
   <c r="W16" i="2"/>
   <c r="W17" i="2"/>
   <c r="W18" i="2"/>
   <c r="W19" i="2"/>
   <c r="W20" i="2"/>
   <c r="W21" i="2"/>
   <c r="W22" i="2"/>
   <c r="W23" i="2"/>
   <c r="W24" i="2"/>
   <c r="W25" i="2"/>
   <c r="W26" i="2"/>
   <c r="W27" i="2"/>
   <c r="W28" i="2"/>
   <c r="W29" i="2"/>
   <c r="W30" i="2"/>
   <c r="W31" i="2"/>
   <c r="W32" i="2"/>
   <c r="W33" i="2"/>
-  <c r="AA41" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="L6" i="2" s="1"/>
+  <c r="K5" i="7" l="1"/>
+  <c r="P10" i="2" l="1"/>
+  <c r="L11" i="2"/>
+  <c r="K11" i="2"/>
+  <c r="P9" i="2"/>
+  <c r="P8" i="2"/>
   <c r="AB9" i="2"/>
   <c r="AB10" i="2"/>
   <c r="AB11" i="2"/>
   <c r="AB12" i="2"/>
   <c r="AB13" i="2"/>
   <c r="AB14" i="2"/>
   <c r="AB41" i="2" s="1"/>
   <c r="AB15" i="2"/>
   <c r="AB16" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AB18" i="2"/>
   <c r="AB19" i="2"/>
   <c r="AB20" i="2"/>
   <c r="AB21" i="2"/>
   <c r="AB22" i="2"/>
   <c r="AB23" i="2"/>
   <c r="AB24" i="2"/>
   <c r="AB25" i="2"/>
   <c r="AB26" i="2"/>
   <c r="AB27" i="2"/>
   <c r="AB28" i="2"/>
   <c r="AB29" i="2"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2"/>
   <c r="AB32" i="2"/>
   <c r="AB33" i="2"/>
   <c r="AA34" i="2"/>
   <c r="AA35" i="2"/>
   <c r="Z34" i="2"/>
   <c r="Z35" i="2"/>
   <c r="Y34" i="2"/>
   <c r="Y35" i="2"/>
   <c r="X34" i="2"/>
   <c r="X35" i="2"/>
   <c r="W34" i="2"/>
   <c r="AB34" i="2"/>
   <c r="AB35" i="2"/>
   <c r="H7" i="2"/>
-  <c r="H47" i="2" s="1"/>
   <c r="H8" i="2"/>
-  <c r="H48" i="2" s="1"/>
   <c r="H9" i="2"/>
-  <c r="H49" i="2" s="1"/>
   <c r="H10" i="2"/>
-  <c r="H50" i="2" s="1"/>
   <c r="H11" i="2"/>
-  <c r="H51" i="2" s="1"/>
   <c r="H12" i="2"/>
-  <c r="H52" i="2" s="1"/>
-  <c r="AB8" i="2" s="1"/>
   <c r="H6" i="2"/>
-  <c r="H46" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="S6" i="2" s="1"/>
+  <c r="Q11" i="2" l="1"/>
+  <c r="P11" i="2"/>
   <c r="O8" i="2"/>
   <c r="O6" i="2"/>
+  <c r="P7" i="2"/>
   <c r="O7" i="2"/>
-  <c r="C45" i="2"/>
-[...4 lines deleted...]
-  <c r="H45" i="2"/>
+  <c r="C50" i="2"/>
+  <c r="D50" i="2"/>
+  <c r="E50" i="2"/>
+  <c r="F50" i="2"/>
+  <c r="G50" i="2"/>
+  <c r="H50" i="2"/>
   <c r="R7" i="2"/>
   <c r="R8" i="2"/>
   <c r="R9" i="2"/>
   <c r="R10" i="2"/>
   <c r="R6" i="2"/>
+  <c r="Q10" i="2"/>
+  <c r="S10" i="2" s="1"/>
   <c r="K10" i="2"/>
-  <c r="L10" i="2" s="1"/>
-  <c r="P10" i="2" s="1"/>
   <c r="K9" i="2"/>
-  <c r="L9" i="2" s="1"/>
-  <c r="P9" i="2" s="1"/>
   <c r="K8" i="2"/>
-  <c r="L8" i="2" s="1"/>
-  <c r="P8" i="2" s="1"/>
   <c r="K7" i="2"/>
-  <c r="L7" i="2" s="1"/>
-  <c r="L11" i="2" s="1"/>
   <c r="D39" i="7"/>
   <c r="E39" i="7"/>
   <c r="F39" i="7"/>
   <c r="G39" i="7"/>
   <c r="H39" i="7"/>
   <c r="I39" i="7"/>
   <c r="J39" i="7"/>
   <c r="C39" i="7"/>
   <c r="I38" i="7"/>
   <c r="D38" i="7"/>
   <c r="E38" i="7"/>
   <c r="F38" i="7"/>
   <c r="G38" i="7"/>
   <c r="H38" i="7"/>
   <c r="J38" i="7"/>
   <c r="K38" i="7"/>
   <c r="C38" i="7"/>
-  <c r="M6" i="2" l="1"/>
-[...6 lines deleted...]
-  <c r="Q8" i="2"/>
+  <c r="Q8" i="2" l="1"/>
   <c r="S8" i="2" s="1"/>
   <c r="Q9" i="2"/>
   <c r="S9" i="2" s="1"/>
   <c r="O10" i="2"/>
   <c r="O9" i="2" l="1"/>
   <c r="O11" i="2" s="1"/>
   <c r="K39" i="7" l="1"/>
   <c r="Q7" i="2" l="1"/>
   <c r="S7" i="2" s="1"/>
   <c r="G84" i="3"/>
   <c r="G7" i="3"/>
   <c r="G8" i="3"/>
   <c r="G9" i="3"/>
   <c r="G10" i="3"/>
   <c r="G11" i="3"/>
   <c r="G12" i="3"/>
   <c r="G13" i="3"/>
   <c r="G14" i="3"/>
   <c r="G15" i="3"/>
   <c r="G16" i="3"/>
   <c r="G17" i="3"/>
   <c r="G18" i="3"/>
   <c r="G19" i="3"/>
   <c r="G20" i="3"/>
   <c r="G21" i="3"/>
@@ -819,55 +825,55 @@
   <c r="D32" i="3"/>
   <c r="D31" i="3"/>
   <c r="D30" i="3"/>
   <c r="D29" i="3"/>
   <c r="D28" i="3"/>
   <c r="D27" i="3"/>
   <c r="D26" i="3"/>
   <c r="D25" i="3"/>
   <c r="D24" i="3"/>
   <c r="D23" i="3"/>
   <c r="D22" i="3"/>
   <c r="D21" i="3"/>
   <c r="D20" i="3"/>
   <c r="D19" i="3"/>
   <c r="D18" i="3"/>
   <c r="D17" i="3"/>
   <c r="D16" i="3"/>
   <c r="D15" i="3"/>
   <c r="D14" i="3"/>
   <c r="D13" i="3"/>
   <c r="D12" i="3"/>
   <c r="D11" i="3"/>
   <c r="D10" i="3"/>
   <c r="D9" i="3"/>
   <c r="D8" i="3"/>
+  <c r="D85" i="3" s="1"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="H6" i="1"/>
-  <c r="D85" i="3" l="1"/>
-  <c r="M11" i="2"/>
+  <c r="M11" i="2" l="1"/>
   <c r="D84" i="3"/>
   <c r="H7" i="1"/>
   <c r="H8" i="1"/>
   <c r="H9" i="1"/>
   <c r="E10" i="1"/>
   <c r="G10" i="1" s="1"/>
   <c r="C10" i="1"/>
   <c r="D10" i="1" s="1"/>
   <c r="D6" i="1" l="1"/>
   <c r="D8" i="1"/>
   <c r="H10" i="1"/>
   <c r="D7" i="1"/>
   <c r="G9" i="1"/>
   <c r="G8" i="1"/>
   <c r="D9" i="1"/>
   <c r="G7" i="1"/>
   <c r="G6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>hbrown</author>
   </authors>
@@ -878,51 +884,51 @@
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Estimate is calculated as the EGM losses multiplied by the ratio of all legal gambling losses [lotto, keno, instant lotteries, racing, pools, racing, EGMs] to EGM losses, which in 2023/24 was 2.439</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="264">
   <si>
     <t>Egms</t>
   </si>
   <si>
     <t>Casino</t>
   </si>
   <si>
     <t>Lotteries &amp; Keno</t>
   </si>
   <si>
     <t>2014/5</t>
   </si>
   <si>
     <t>2004/5</t>
   </si>
   <si>
     <t>$Million</t>
   </si>
   <si>
     <t>Payments to State Government</t>
   </si>
   <si>
     <t>Total Player Losses</t>
   </si>
   <si>
@@ -1420,324 +1426,81 @@
   <si>
     <t>Real Government Revenue by Category of Gambling: 2018/19</t>
   </si>
   <si>
     <t>Change in Real Government Revenue by Category of Gambling: 1991-2019</t>
   </si>
   <si>
     <t>WAGERING</t>
   </si>
   <si>
     <t>1999/2000</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>2020-21</t>
   </si>
   <si>
-    <t>Losses by Legal Gambling Type: 1989-2022/23, Victoria</t>
-[...1 lines deleted...]
-  <si>
     <t>2022/23</t>
-  </si>
-[...27 lines deleted...]
-    <t>Percent change: 1999/2000-2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>Pop</t>
   </si>
   <si>
     <t>Gaming Machines</t>
   </si>
   <si>
     <t>Keno</t>
   </si>
   <si>
     <t>Lotteries</t>
   </si>
   <si>
     <t>Wagering</t>
   </si>
   <si>
     <t>Total Gambling</t>
   </si>
   <si>
-    <r>
-[...56 lines deleted...]
-  <si>
     <t>2024/25</t>
-  </si>
-[...35 lines deleted...]
-    </r>
   </si>
   <si>
     <t>…………….Adjusted for inflation ($millions)…………….</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-  <si>
     <t>Gambling Losses - raw figures</t>
-  </si>
-[...96 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Nominal Gambling Losses by State: 1975-2024</t>
   </si>
   <si>
     <t>Source: https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.qgso.qld.gov.au%2Fissues%2F2651%2Ftotal-gambling-expenditure-nominal-value-state-territory-1975-76-2023-24.xlsx&amp;wdOrigin=BROWSELINK</t>
   </si>
   <si>
     <t>— $ million —</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>Vic.</t>
   </si>
   <si>
     <t>Qld</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>WA</t>
   </si>
@@ -1895,68 +1658,344 @@
     <t>2020–21</t>
   </si>
   <si>
     <t>2021–22</t>
   </si>
   <si>
     <t>2022–23</t>
   </si>
   <si>
     <t>2023–24</t>
   </si>
   <si>
     <t>Losses 25/26 ($Million)</t>
   </si>
   <si>
     <t>Estimated losses to other legal gambling 2025/26
 ($Million)</t>
   </si>
   <si>
     <t>Adult pop. 2026</t>
   </si>
   <si>
     <t>Losses to EGMs 2025/26 and estimated losses to other forms of gambling 
 regulated by the State Government</t>
   </si>
+  <si>
+    <t>2025/26</t>
+  </si>
+  <si>
+    <t>2026/27</t>
+  </si>
+  <si>
+    <t>2027/28</t>
+  </si>
+  <si>
+    <t>2028/29</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Real Change in Losses, by Gambling Type, $millions: 1999/20 to 2024/25</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(1999/2000 figures adjusted for inflation to 2022/23 dollars)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Changes in Annual Losses by Type of Legal Gambling: Victoria, 1999/00 to 2024/25 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>($millions, adjusted for inflation)</t>
+    </r>
+  </si>
+  <si>
+    <t>Losses by Legal Gambling Type: 1989/90 to 2024/25, Victoria</t>
+  </si>
+  <si>
+    <t>Changes in Gambling  Expenditure - per capita and adjusted for inflation: 2002-2025</t>
+  </si>
+  <si>
+    <t>Per cent real decline in losses per person: 2002-2025</t>
+  </si>
+  <si>
+    <t>Losses by Legal Gambling Type: 1989-2024/25, Victoria</t>
+  </si>
+  <si>
+    <r>
+      <t>Inflation-adjusted average losses per person</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (adjusted to 2025 dollar values)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Source:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Queensland Government Statistician's Office, Queensland Treasury, Australian gambling statistics, 41st edition, accessed at: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>https://www.qgso.qld.gov.au/statistics/theme/society/gambling/australian-gambling-statistics#current-release-australian-gambling-statistics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (See tab '5 Total Gambling/Casino etc. Expenditure')</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Losses per capita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(2024 dollars)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Casino gambling, Victoria, 2002-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Losses per capita</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(2024 dollars</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Gambling machine gambling, Victoria, 2002-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Losses per capita </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(2023 dollars)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Wagering, Victoria, 2002-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Losses per capita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (2023 dollars)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="3" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: All of these forms of legal gambling, Victoria, 2002-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Percent change: 1999/20-2024/25</t>
+  </si>
+  <si>
+    <t>Numeric change:
+1999/20-2024/25</t>
+  </si>
+  <si>
+    <t>Change: 1999/2000 to 2024/25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="87" x14ac:knownFonts="1">
+  <fonts count="88" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Garamond"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Garamond"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Garamond"/>
       <family val="1"/>
     </font>
@@ -2491,50 +2530,57 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="56">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
@@ -3315,51 +3361,51 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="38" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="37" borderId="0">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="37" borderId="17">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -3723,127 +3769,138 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="83" fillId="52" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="53" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="53" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="83" fillId="54" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="55" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="83" fillId="55" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="46" borderId="0" xfId="173" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="173" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="169" fontId="34" fillId="44" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="169" fontId="34" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="87" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="40" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="44" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="45" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="46" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="51" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="46" borderId="0" xfId="173" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="173" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="83" fillId="52" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="40" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="40" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="239">
     <cellStyle name="20% - Accent1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
@@ -4077,51 +4134,51 @@
     <cellStyle name="Warning Text 2" xfId="225" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
     <cellStyle name="Warning Text 3" xfId="226" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
     <cellStyle name="Warning Text 4" xfId="227" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
     <cellStyle name="Warning Text 5" xfId="228" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
     <cellStyle name="Zero" xfId="229" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf27c33ed3ba9414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R2954ccd676c844cf" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -4135,991 +4192,1153 @@
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.018712292515281E-2"/>
           <c:y val="2.9403633885596026E-2"/>
           <c:w val="0.88663650390459114"/>
           <c:h val="0.88608678500452731"/>
         </c:manualLayout>
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'1989 to 2024'!$C$45</c:f>
+              <c:f>'1989 to 2024'!$C$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Casino</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'1989 to 2024'!$A$56:$B$80</c:f>
+              <c:f>'1989 to 2024'!$A$56:$B$86</c:f>
               <c:strCache>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
+                  <c:v>1994-95</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1995-96</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1996-97</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1997-98</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1998-99</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>1999-00</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="6">
                   <c:v>2000-01</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="7">
                   <c:v>2001-02</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
                   <c:v>2002-03</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="9">
                   <c:v>2003-04</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="10">
                   <c:v>2004-05</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="11">
                   <c:v>2005-06</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="12">
                   <c:v>2006-07</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="13">
                   <c:v>2007-08</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="14">
                   <c:v>2008-09</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="15">
                   <c:v>2009-10</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="16">
                   <c:v>2010-11</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="17">
                   <c:v>2011-12</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="18">
                   <c:v>2012-13</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="19">
                   <c:v>2013-14</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="20">
                   <c:v>2014-15</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="21">
                   <c:v>2015/16</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="22">
                   <c:v>2016/17</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="23">
                   <c:v>2017/18</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="24">
                   <c:v>2018/19</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="25">
                   <c:v>2019/20</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="26">
                   <c:v>2020/21</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="27">
                   <c:v>2021/22</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="28">
                   <c:v>2022-23</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="29">
                   <c:v>2023-24</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2024/25</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$C$56:$C$80</c:f>
+              <c:f>'1989 to 2024'!$C$56:$C$86</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
-                  <c:v>1608.229472496474</c:v>
+                  <c:v>770.24384756097561</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1742.8927616511321</c:v>
+                  <c:v>1029.941753343239</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1631.4334178525228</c:v>
+                  <c:v>1207.533223042836</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1654.7962914572865</c:v>
+                  <c:v>1541.3475058823528</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1640.642627306273</c:v>
+                  <c:v>1485.794495626822</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1536.6735421686747</c:v>
+                  <c:v>1640.7659069111421</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1649.1227006960555</c:v>
+                  <c:v>1778.1535978695072</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1672.8844141069394</c:v>
+                  <c:v>1664.4392962483828</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1660.4532461873637</c:v>
+                  <c:v>1688.2748291457287</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1814.9290333692143</c:v>
+                  <c:v>1673.8348191881919</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1907.072701408518</c:v>
+                  <c:v>1567.7623132530118</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1882.7241209677422</c:v>
+                  <c:v>1682.4864547563802</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2106.3818326693226</c:v>
+                  <c:v>1706.7288964732647</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2072.1150877192986</c:v>
+                  <c:v>1694.0462309368188</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2034.5335826251178</c:v>
+                  <c:v>1851.6472508073193</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2409.2558281979459</c:v>
+                  <c:v>1945.6550971017537</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2359.8015616942912</c:v>
+                  <c:v>1920.8139153225807</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1940.4280796145586</c:v>
+                  <c:v>2148.9964940239038</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2157.4833040421795</c:v>
+                  <c:v>2114.0364912280702</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>2015.4772915437295</c:v>
+                  <c:v>2075.6946666666663</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1444.0496828427702</c:v>
+                  <c:v>2457.9979981325864</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>463.87915712900087</c:v>
+                  <c:v>2407.5432117863716</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>705.81447109075941</c:v>
+                  <c:v>1979.6852950980899</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1019.3003263625191</c:v>
+                  <c:v>2201.1318101933216</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>950.87292859000013</c:v>
+                  <c:v>2056.2528436847874</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>1473.2645608193577</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>473.26399556802681</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>720.09395460993665</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>1039.9220092658068</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>970.11024217419072</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>957.99999999999989</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-1279-428D-9D99-C37EDE91352C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'1989 to 2024'!$D$45</c:f>
+              <c:f>'1989 to 2024'!$D$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gaming Machines</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:lumMod val="20000"/>
                 <a:lumOff val="80000"/>
               </a:schemeClr>
             </a:solidFill>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'1989 to 2024'!$A$56:$B$80</c:f>
+              <c:f>'1989 to 2024'!$A$56:$B$86</c:f>
               <c:strCache>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
+                  <c:v>1994-95</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1995-96</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1996-97</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1997-98</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1998-99</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>1999-00</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="6">
                   <c:v>2000-01</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="7">
                   <c:v>2001-02</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
                   <c:v>2002-03</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="9">
                   <c:v>2003-04</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="10">
                   <c:v>2004-05</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="11">
                   <c:v>2005-06</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="12">
                   <c:v>2006-07</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="13">
                   <c:v>2007-08</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="14">
                   <c:v>2008-09</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="15">
                   <c:v>2009-10</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="16">
                   <c:v>2010-11</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="17">
                   <c:v>2011-12</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="18">
                   <c:v>2012-13</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="19">
                   <c:v>2013-14</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="20">
                   <c:v>2014-15</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="21">
                   <c:v>2015/16</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="22">
                   <c:v>2016/17</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="23">
                   <c:v>2017/18</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="24">
                   <c:v>2018/19</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="25">
                   <c:v>2019/20</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="26">
                   <c:v>2020/21</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="27">
                   <c:v>2021/22</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="28">
                   <c:v>2022-23</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="29">
                   <c:v>2023-24</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2024/25</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$D$56:$D$80</c:f>
+              <c:f>'1989 to 2024'!$D$56:$D$86</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
-                  <c:v>4237.0310860366717</c:v>
+                  <c:v>1954.7288902439022</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4360.3224074567242</c:v>
+                  <c:v>2614.8414680534916</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>4588.6421526520053</c:v>
+                  <c:v>3036.315161004431</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>4058.6704120603022</c:v>
+                  <c:v>3553.4433529411763</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3899.9417662976634</c:v>
+                  <c:v>4022.3310553935862</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3990.2954409638551</c:v>
+                  <c:v>4322.751368124118</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>3969.6941252900237</c:v>
+                  <c:v>4448.5370226364848</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>4004.2568191126279</c:v>
+                  <c:v>4681.475953428202</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>3937.1754596949891</c:v>
+                  <c:v>4140.7822412060304</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>4033.2322411194828</c:v>
+                  <c:v>3978.8423222632227</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3752.0891895782888</c:v>
+                  <c:v>4071.0239614457823</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3699.0860000000002</c:v>
+                  <c:v>4050.0058561484916</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>3696.34419123506</c:v>
+                  <c:v>4085.2677952218428</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>3359.4913840155946</c:v>
+                  <c:v>4016.8292984749446</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>3272.9094713650616</c:v>
+                  <c:v>4114.8294251883735</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>3323.5719738562093</c:v>
+                  <c:v>3827.9985084425889</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>3334.7301583793742</c:v>
+                  <c:v>3773.9229999999993</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>3253.6843274745233</c:v>
+                  <c:v>3771.125721115538</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>3277.5746924428822</c:v>
+                  <c:v>3427.4579727095515</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>3239.384853616999</c:v>
+                  <c:v>3339.1244028666665</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2324.0576059713512</c:v>
+                  <c:v>3390.8118692810453</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1818.8805840265995</c:v>
+                  <c:v>3402.1957974217307</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>2449.5966807911391</c:v>
+                  <c:v>3319.5103109783422</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>3132.5724188306217</c:v>
+                  <c:v>3343.8840070298766</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>3030.0262240400002</c:v>
+                  <c:v>3304.9215414069386</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>2371.0761124505398</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>1855.6787461311837</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>2499.1549951424045</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>3195.9481614081196</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>3091.3273326188441</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>3145</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-1279-428D-9D99-C37EDE91352C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'1989 to 2024'!$E$45</c:f>
+              <c:f>'1989 to 2024'!$E$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Keno</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'1989 to 2024'!$A$56:$B$80</c:f>
+              <c:f>'1989 to 2024'!$A$56:$B$86</c:f>
               <c:strCache>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
+                  <c:v>1994-95</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1995-96</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1996-97</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1997-98</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1998-99</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>1999-00</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="6">
                   <c:v>2000-01</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="7">
                   <c:v>2001-02</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
                   <c:v>2002-03</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="9">
                   <c:v>2003-04</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="10">
                   <c:v>2004-05</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="11">
                   <c:v>2005-06</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="12">
                   <c:v>2006-07</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="13">
                   <c:v>2007-08</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="14">
                   <c:v>2008-09</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="15">
                   <c:v>2009-10</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="16">
                   <c:v>2010-11</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="17">
                   <c:v>2011-12</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="18">
                   <c:v>2012-13</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="19">
                   <c:v>2013-14</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="20">
                   <c:v>2014-15</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="21">
                   <c:v>2015/16</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="22">
                   <c:v>2016/17</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="23">
                   <c:v>2017/18</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="24">
                   <c:v>2018/19</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="25">
                   <c:v>2019/20</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="26">
                   <c:v>2020/21</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="27">
                   <c:v>2021/22</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="28">
                   <c:v>2022-23</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="29">
                   <c:v>2023-24</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2024/25</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$E$56:$E$76</c:f>
+              <c:f>'1989 to 2024'!$E$61:$E$81</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="21"/>
                 <c:pt idx="0">
-                  <c:v>13.240722143864598</c:v>
+                  <c:v>13.508598025387869</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>12.63475898801598</c:v>
+                  <c:v>12.890375499334221</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.813236739974128</c:v>
+                  <c:v>12.052232858990944</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>10.583427135678392</c:v>
+                  <c:v>10.797542713567839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>11.386932349323494</c:v>
+                  <c:v>11.617303813038129</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>10.940269879518073</c:v>
+                  <c:v>11.161604819277107</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>10.182515081206496</c:v>
+                  <c:v>10.388519721577724</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>11.445160409556314</c:v>
+                  <c:v>11.67670989761092</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>9.8719302832244011</c:v>
+                  <c:v>10.071651416122004</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>9.8131410118406883</c:v>
+                  <c:v>10.011672766415499</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8.4380988371607515</c:v>
+                  <c:v>8.6088118194154486</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>8.0737983870967742</c:v>
+                  <c:v>8.2371411290322563</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9.7155697211155374</c:v>
+                  <c:v>9.912127490039838</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>18.742003898635481</c:v>
+                  <c:v>19.12117738791423</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>19.599119357884799</c:v>
+                  <c:v>19.99563333333333</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>21.629479650046683</c:v>
+                  <c:v>22.067070278804852</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>25.107241338784537</c:v>
+                  <c:v>25.615191308066297</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>29.118590976036039</c:v>
+                  <c:v>29.707695417747747</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>28.049031073462217</c:v>
+                  <c:v>28.616497020035151</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>26.389161705748485</c:v>
+                  <c:v>26.923046480142236</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>18.275495339628378</c:v>
+                  <c:v>18.645230794476351</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-1279-428D-9D99-C37EDE91352C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'1989 to 2024'!$F$45</c:f>
+              <c:f>'1989 to 2024'!$F$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Lotteries</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'1989 to 2024'!$A$56:$B$80</c:f>
+              <c:f>'1989 to 2024'!$A$56:$B$86</c:f>
               <c:strCache>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
+                  <c:v>1994-95</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1995-96</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1996-97</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1997-98</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1998-99</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>1999-00</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="6">
                   <c:v>2000-01</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="7">
                   <c:v>2001-02</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
                   <c:v>2002-03</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="9">
                   <c:v>2003-04</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="10">
                   <c:v>2004-05</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="11">
                   <c:v>2005-06</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="12">
                   <c:v>2006-07</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="13">
                   <c:v>2007-08</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="14">
                   <c:v>2008-09</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="15">
                   <c:v>2009-10</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="16">
                   <c:v>2010-11</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="17">
                   <c:v>2011-12</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="18">
                   <c:v>2012-13</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="19">
                   <c:v>2013-14</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="20">
                   <c:v>2014-15</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="21">
                   <c:v>2015/16</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="22">
                   <c:v>2016/17</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="23">
                   <c:v>2017/18</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="24">
                   <c:v>2018/19</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="25">
                   <c:v>2019/20</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="26">
                   <c:v>2020/21</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="27">
                   <c:v>2021/22</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="28">
                   <c:v>2022-23</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="29">
                   <c:v>2023-24</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2024/25</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$F$56:$F$80</c:f>
+              <c:f>'1989 to 2024'!$F$56:$F$86</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
-                  <c:v>615.37246826516218</c:v>
+                  <c:v>669.56953902439022</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>612.38406391478031</c:v>
+                  <c:v>664.73519167904897</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>598.32665459249677</c:v>
+                  <c:v>600.63476632200877</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>637.0625025125629</c:v>
+                  <c:v>620.74634705882352</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>642.68670110701112</c:v>
+                  <c:v>643.34301457725962</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>628.76287228915669</c:v>
+                  <c:v>627.82220028208735</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>625.15536890951273</c:v>
+                  <c:v>624.77333688415445</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>638.23655972696247</c:v>
+                  <c:v>610.43152910737376</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>642.08252723311546</c:v>
+                  <c:v>649.95105025125633</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>654.94485252960169</c:v>
+                  <c:v>655.68903321033201</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>630.97501790907722</c:v>
+                  <c:v>641.48350843373487</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>593.41929838709677</c:v>
+                  <c:v>637.80302088167048</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>661.01025498007971</c:v>
+                  <c:v>651.1488600682593</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>711.29776218323605</c:v>
+                  <c:v>655.07263616557725</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>640.3652091607479</c:v>
+                  <c:v>668.19518191603868</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>643.80768657142869</c:v>
+                  <c:v>643.74040844480999</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>675.99557533517498</c:v>
+                  <c:v>605.42489112903229</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>622.95336216216219</c:v>
+                  <c:v>674.38329482071697</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>627.24453672197296</c:v>
+                  <c:v>725.68817933723199</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>768.43219278003642</c:v>
+                  <c:v>653.32057466399999</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>759.58864928311277</c:v>
+                  <c:v>656.83269757142853</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>836.62764265926114</c:v>
+                  <c:v>689.67178639686915</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>859.55708313530442</c:v>
+                  <c:v>635.55646486486478</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>791.23373037871283</c:v>
+                  <c:v>639.93445509496075</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>843.00663866443904</c:v>
+                  <c:v>783.97850881893874</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>774.95604970213526</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>853.55363542982423</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>876.94696632012256</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>807.24134920140352</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>860.06168626747672</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>764</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-1279-428D-9D99-C37EDE91352C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
-              <c:f>'1989 to 2024'!$G$45</c:f>
+              <c:f>'1989 to 2024'!$G$50</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Wagering</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>'1989 to 2024'!$A$56:$B$80</c:f>
+              <c:f>'1989 to 2024'!$A$56:$B$86</c:f>
               <c:strCache>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
+                  <c:v>1994-95</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1995-96</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1996-97</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1997-98</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1998-99</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>1999-00</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="6">
                   <c:v>2000-01</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="7">
                   <c:v>2001-02</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
                   <c:v>2002-03</c:v>
                 </c:pt>
-                <c:pt idx="4">
+                <c:pt idx="9">
                   <c:v>2003-04</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="10">
                   <c:v>2004-05</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="11">
                   <c:v>2005-06</c:v>
                 </c:pt>
-                <c:pt idx="7">
+                <c:pt idx="12">
                   <c:v>2006-07</c:v>
                 </c:pt>
-                <c:pt idx="8">
+                <c:pt idx="13">
                   <c:v>2007-08</c:v>
                 </c:pt>
-                <c:pt idx="9">
+                <c:pt idx="14">
                   <c:v>2008-09</c:v>
                 </c:pt>
-                <c:pt idx="10">
+                <c:pt idx="15">
                   <c:v>2009-10</c:v>
                 </c:pt>
-                <c:pt idx="11">
+                <c:pt idx="16">
                   <c:v>2010-11</c:v>
                 </c:pt>
-                <c:pt idx="12">
+                <c:pt idx="17">
                   <c:v>2011-12</c:v>
                 </c:pt>
-                <c:pt idx="13">
+                <c:pt idx="18">
                   <c:v>2012-13</c:v>
                 </c:pt>
-                <c:pt idx="14">
+                <c:pt idx="19">
                   <c:v>2013-14</c:v>
                 </c:pt>
-                <c:pt idx="15">
+                <c:pt idx="20">
                   <c:v>2014-15</c:v>
                 </c:pt>
-                <c:pt idx="16">
+                <c:pt idx="21">
                   <c:v>2015/16</c:v>
                 </c:pt>
-                <c:pt idx="17">
+                <c:pt idx="22">
                   <c:v>2016/17</c:v>
                 </c:pt>
-                <c:pt idx="18">
+                <c:pt idx="23">
                   <c:v>2017/18</c:v>
                 </c:pt>
-                <c:pt idx="19">
+                <c:pt idx="24">
                   <c:v>2018/19</c:v>
                 </c:pt>
-                <c:pt idx="20">
+                <c:pt idx="25">
                   <c:v>2019/20</c:v>
                 </c:pt>
-                <c:pt idx="21">
+                <c:pt idx="26">
                   <c:v>2020/21</c:v>
                 </c:pt>
-                <c:pt idx="22">
+                <c:pt idx="27">
                   <c:v>2021/22</c:v>
                 </c:pt>
-                <c:pt idx="23">
+                <c:pt idx="28">
                   <c:v>2022-23</c:v>
                 </c:pt>
-                <c:pt idx="24">
+                <c:pt idx="29">
                   <c:v>2023-24</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2024/25</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$G$56:$G$80</c:f>
+              <c:f>'1989 to 2024'!$G$56:$G$86</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="25"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
-                  <c:v>909.93217489421716</c:v>
+                  <c:v>886.94581975609753</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>955.00791478029305</c:v>
+                  <c:v>905.79695096582464</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>987.2897386804658</c:v>
+                  <c:v>890.23367208271782</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1004.3423718592967</c:v>
+                  <c:v>908.43096470588227</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1041.8813284132843</c:v>
+                  <c:v>948.87223323615149</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1051.3230843373494</c:v>
+                  <c:v>928.34120733427335</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1026.8621530691416</c:v>
+                  <c:v>974.32888415446075</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1078.9244328373152</c:v>
+                  <c:v>1007.2638085381631</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1041.9098000000001</c:v>
+                  <c:v>1024.6614371859298</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1094.8943241506995</c:v>
+                  <c:v>1062.9598523985239</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1098.9871793068894</c:v>
+                  <c:v>1072.5926265060241</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1048.3911612903225</c:v>
+                  <c:v>1047.6368209058003</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1056.0471394422311</c:v>
+                  <c:v>1100.752383790671</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1043.3228693957117</c:v>
+                  <c:v>1062.9888999999998</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1025.4326297968</c:v>
+                  <c:v>1117.0453653907425</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1037.0062595704949</c:v>
+                  <c:v>1121.2210239749477</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>987.77966114180481</c:v>
+                  <c:v>1069.601387096774</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>980.352036036036</c:v>
+                  <c:v>1077.4122549800795</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>980.42768454705617</c:v>
+                  <c:v>1064.4305575048734</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>945.84421858706446</c:v>
+                  <c:v>1046.1783766424001</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>838.62311160610352</c:v>
+                  <c:v>1057.9861549953314</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>860.37517443166189</c:v>
+                  <c:v>1007.7636427255984</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>2857.9438398510124</c:v>
+                  <c:v>1000.1857477477477</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>2685.6685240788015</c:v>
+                  <c:v>1000.2629267199734</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>2514.1517546700002</c:v>
+                  <c:v>964.97979526368135</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>855.58947513570661</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>877.78160859646425</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>2915.763512911582</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>2740.0028583809735</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>2565.0160965274854</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>2464</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-1279-428D-9D99-C37EDE91352C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="71798144"/>
         <c:axId val="73221248"/>
       </c:areaChart>
       <c:catAx>
         <c:axId val="71798144"/>
         <c:scaling>
           <c:orientation val="minMax"/>
@@ -5474,113 +5693,114 @@
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="18900000" algn="bl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="40000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
+            <c:numFmt formatCode="#,##0" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'1989 to 2024'!$R$6:$R$10</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Casino</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Gaming Machines</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Keno</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Lotteries</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Wagering</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'1989 to 2024'!$S$6:$S$10</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>-657.35654390647403</c:v>
+                  <c:v>-682.76590691114211</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>-1207.0048619966715</c:v>
+                  <c:v>-1177.751368124118</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>39.165189806135402</c:v>
+                  <c:v>37.491401974612131</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>227.63417039927685</c:v>
+                  <c:v>136.17779971791265</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1604.2195797757831</c:v>
+                  <c:v>1535.6587926657267</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-D3A8-46CE-996D-FDF1CF71EE73}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="68"/>
         <c:axId val="75945856"/>
         <c:axId val="163387264"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="75945856"/>
         <c:scaling>
@@ -5595,51 +5815,51 @@
         <c:crossAx val="163387264"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="163387264"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1050"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="1050"/>
-                  <a:t>Change in gambling losses by type: 1999/2000 to 2023/24</a:t>
+                  <a:t>Change in gambling losses by type: 1999/2000 to 2024/25</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1050"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="1050"/>
                   <a:t>millions  (adjusted for inflation)</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="9.2407372729731176E-4"/>
               <c:y val="0.15906963665904664"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -5717,61 +5937,67 @@
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.888888888888889E-2"/>
                   <c:y val="-2.3188405797101484E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-B01D-47C2-8249-90295EB74BC1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="22"/>
+              <c:idx val="23"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-7.7186974404313069E-3"/>
+                  <c:y val="-5.727924165892178E-2"/>
+                </c:manualLayout>
+              </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-2720-4666-9CD1-77982CCE1B80}"/>
+                  <c16:uniqueId val="{00000000-DB0F-4E42-88B9-816CAB00BF5E}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
@@ -5786,54 +6012,54 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'1989 to 2024'!$U$14:$U$36</c:f>
+              <c:f>'1989 to 2024'!$U$14:$U$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2003</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2005</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2009</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -5858,128 +6084,134 @@
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$W$14:$W$36</c:f>
+              <c:f>'1989 to 2024'!$W$14:$W$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
-                  <c:v>336.32802584451321</c:v>
+                  <c:v>343.13235006680094</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>336.90728909904311</c:v>
+                  <c:v>343.72333252012203</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>332.98011229339176</c:v>
+                  <c:v>339.71670416059914</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>307.99714870116139</c:v>
+                  <c:v>314.22830488875712</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>325.83205480527113</c:v>
+                  <c:v>332.42403279266102</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>324.6099296960291</c:v>
+                  <c:v>331.17718260895458</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>315.89322416824592</c:v>
+                  <c:v>322.28412754737224</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>337.85393367997716</c:v>
+                  <c:v>344.68912887003438</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>349.21029686294361</c:v>
+                  <c:v>356.27524506537304</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>339.97586431038479</c:v>
+                  <c:v>346.85398873284919</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>372.58482111817847</c:v>
+                  <c:v>380.12266431999126</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>358.75761239281127</c:v>
+                  <c:v>366.01571437763693</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>344.72109865436755</c:v>
+                  <c:v>351.69522492772182</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>399.34835195511499</c:v>
+                  <c:v>407.427653873282</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>381.89132072429692</c:v>
+                  <c:v>389.61744571004851</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>306.95175871678151</c:v>
+                  <c:v>313.16176539602276</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>333.87139592783302</c:v>
+                  <c:v>340.62601954487008</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>305.51977473346938</c:v>
+                  <c:v>311.70081063848176</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>215.72756440945867</c:v>
+                  <c:v>220.09199490329158</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>70.842444018210173</c:v>
+                  <c:v>72.278078965498281</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>106.44755696565824</c:v>
+                  <c:v>107.88598789610509</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>149.55750132126727</c:v>
+                  <c:v>152.89949800474849</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>136.25321904922669</c:v>
+                  <c:v>140.02745989812223</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>135.79281755380543</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-B01D-47C2-8249-90295EB74BC1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="472286463"/>
         <c:axId val="472274463"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="472286463"/>
@@ -6230,61 +6462,67 @@
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.888888888888889E-2"/>
                   <c:y val="-2.3188405797101484E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-B0F0-4224-ACFE-9D67C9C5DA16}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="22"/>
+              <c:idx val="23"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.0725388601036461E-2"/>
+                  <c:y val="-4.3165455399802974E-2"/>
+                </c:manualLayout>
+              </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-975C-497D-854D-5EAA5BF6EACE}"/>
+                  <c16:uniqueId val="{00000001-6FF4-4BB4-A991-18986CEDA14A}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
@@ -6299,54 +6537,54 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'1989 to 2024'!$U$14:$U$36</c:f>
+              <c:f>'1989 to 2024'!$U$14:$U$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2003</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2005</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2009</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6371,128 +6609,134 @@
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$X$14:$X$36</c:f>
+              <c:f>'1989 to 2024'!$X$14:$X$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
-                  <c:v>945.97115617492852</c:v>
+                  <c:v>965.10930095303388</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>826.32264341705991</c:v>
+                  <c:v>843.04015354399462</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>791.52097212762658</c:v>
+                  <c:v>807.53440219957281</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>799.7792534110074</c:v>
+                  <c:v>815.95975853781954</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>784.32829361073368</c:v>
+                  <c:v>800.19620706528588</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>776.99422241966329</c:v>
+                  <c:v>792.71375871139048</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>749.02864801217368</c:v>
+                  <c:v>764.18240678698623</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>750.7970576554892</c:v>
+                  <c:v>765.98659350401056</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>687.05727829942884</c:v>
+                  <c:v>700.9572810395905</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>667.96826258433612</c:v>
+                  <c:v>681.48207136494386</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>653.82340367855682</c:v>
+                  <c:v>667.05104479344095</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>581.6487293233422</c:v>
+                  <c:v>593.41618916514392</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>554.54525715397767</c:v>
+                  <c:v>565.76438085362452</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>550.90164142362585</c:v>
+                  <c:v>562.04705035416157</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>539.6659300150186</c:v>
+                  <c:v>550.58402686503337</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>514.69267896077724</c:v>
+                  <c:v>525.10553662761367</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>507.20598197604835</c:v>
+                  <c:v>517.46737467498576</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>491.04801870232581</c:v>
+                  <c:v>500.9825161905232</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>347.19254665565825</c:v>
+                  <c:v>354.21667332210205</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>277.77481261974572</c:v>
+                  <c:v>283.40396946208733</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>369.4364353545144</c:v>
+                  <c:v>374.42864758179365</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>459.62871937863179</c:v>
+                  <c:v>469.89953590221393</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>434.18086099182392</c:v>
+                  <c:v>446.20775586299709</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>445.79166096734673</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-B0F0-4224-ACFE-9D67C9C5DA16}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="472286463"/>
         <c:axId val="472274463"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="472286463"/>
@@ -6743,125 +6987,125 @@
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.888888888888889E-2"/>
                   <c:y val="-2.3188405797101484E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-005B-4FF2-B499-51EFAA8F9D7D}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="21"/>
+              <c:idx val="23"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-005B-4FF2-B499-51EFAA8F9D7D}"/>
+                  <c16:uniqueId val="{00000000-AEAA-4D31-BF57-704ADC0A8920}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="700" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'1989 to 2024'!$U$14:$U$36</c:f>
+              <c:f>'1989 to 2024'!$U$14:$U$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2003</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2005</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2009</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -6886,128 +7130,134 @@
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$AA$14:$AA$36</c:f>
+              <c:f>'1989 to 2024'!$AA$14:$AA$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
-                  <c:v>203.5346371560982</c:v>
+                  <c:v>207.65238993093254</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>204.47850141870632</c:v>
+                  <c:v>208.6153497133044</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>211.4572399603268</c:v>
+                  <c:v>215.73527660692298</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>210.71782877359612</c:v>
+                  <c:v>214.98090623433362</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>202.88642269921036</c:v>
+                  <c:v>206.9910613087319</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>209.35671426983626</c:v>
+                  <c:v>213.59225473194275</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>198.21831585455757</c:v>
+                  <c:v>202.22851299612373</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>203.81753092102392</c:v>
+                  <c:v>207.94100698011974</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>201.23912363219236</c:v>
+                  <c:v>205.31043538197659</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>189.31488008547819</c:v>
+                  <c:v>193.14494991379706</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>186.79763015370514</c:v>
+                  <c:v>190.57677296028294</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>180.63669522873886</c:v>
+                  <c:v>184.2911948431931</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>173.74412777374334</c:v>
+                  <c:v>177.25918238188265</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>171.88989889727492</c:v>
+                  <c:v>175.36744020444522</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>159.85432228767684</c:v>
+                  <c:v>163.08836927037549</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>155.079585161751</c:v>
+                  <c:v>158.2170334164685</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>151.7215725529523</c:v>
+                  <c:v>154.79108413639352</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>143.37750854753529</c:v>
+                  <c:v>146.27820958751431</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>125.2824771015614</c:v>
+                  <c:v>127.81709369032129</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>131.39430645378798</c:v>
+                  <c:v>134.05703585046513</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>431.02139748856666</c:v>
+                  <c:v>436.84581025580388</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>394.05645563930517</c:v>
+                  <c:v>402.86200103967928</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>360.2597775709267</c:v>
+                  <c:v>370.2390439560458</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>349.26252865613429</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-005B-4FF2-B499-51EFAA8F9D7D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="472286463"/>
         <c:axId val="472274463"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="472286463"/>
@@ -7258,125 +7508,125 @@
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.888888888888889E-2"/>
                   <c:y val="-2.3188405797101484E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-0263-4E06-90DE-75315E1D6570}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="21"/>
+              <c:idx val="23"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-0263-4E06-90DE-75315E1D6570}"/>
+                  <c16:uniqueId val="{00000000-B2FB-4A45-A123-1BF7A6910D6F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="700" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'1989 to 2024'!$U$14:$U$36</c:f>
+              <c:f>'1989 to 2024'!$U$14:$U$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
                   <c:v>2002</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2003</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2004</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2005</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2006</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2007</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2008</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2009</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -7401,128 +7651,134 @@
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'1989 to 2024'!$AB$14:$AB$36</c:f>
+              <c:f>'1989 to 2024'!$AB$14:$AB$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="23"/>
+                <c:ptCount val="24"/>
                 <c:pt idx="0">
-                  <c:v>1611.6171597000662</c:v>
+                  <c:v>1644.2221311390845</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1499.5655305334878</c:v>
+                  <c:v>1529.903561498038</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1468.7072291650925</c:v>
+                  <c:v>1498.4209592349061</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1446.7106271445734</c:v>
+                  <c:v>1475.979339254435</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1438.57621058564</c:v>
+                  <c:v>1467.6803535743666</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1437.0264425364635</c:v>
+                  <c:v>1466.0992318363342</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1387.1713801619353</c:v>
+                  <c:v>1415.2355410322634</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1416.215015333554</c:v>
+                  <c:v>1444.8667641986835</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1354.5917182340947</c:v>
+                  <c:v>1381.9967529960561</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1305.874567366935</c:v>
+                  <c:v>1332.2939950304278</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1331.8463870418834</c:v>
+                  <c:v>1358.7912561438866</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1247.439164738938</c:v>
+                  <c:v>1272.6763732741185</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1184.8315074976003</c:v>
+                  <c:v>1208.8020871290546</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1232.4400241881151</c:v>
+                  <c:v>1257.3737819029036</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1194.8724186206819</c:v>
+                  <c:v>1219.0461380725451</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1079.8737530088583</c:v>
+                  <c:v>1101.7209098616386</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>1094.2058896495901</c:v>
+                  <c:v>1116.3430030240036</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1060.429736213722</c:v>
+                  <c:v>1081.8835170041727</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>804.40824186036889</c:v>
+                  <c:v>820.68239704251482</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>610.16018918925602</c:v>
+                  <c:v>622.52519583440869</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1040.1698223600802</c:v>
+                  <c:v>1054.2256869383802</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1126.8676572058243</c:v>
+                  <c:v>1152.048527037384</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1059.0000052895723</c:v>
+                  <c:v>1088.3345128104586</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>1046.3701244072984</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-0263-4E06-90DE-75315E1D6570}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="472286463"/>
         <c:axId val="472274463"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="472286463"/>
@@ -12565,66 +12821,66 @@
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.38166</cdr:x>
-      <cdr:y>0.15461</cdr:y>
+      <cdr:x>0.37246</cdr:x>
+      <cdr:y>0.20718</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.54428</cdr:x>
-      <cdr:y>0.20724</cdr:y>
+      <cdr:x>0.53508</cdr:x>
+      <cdr:y>0.25981</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="9" name="TextBox 1"/>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3047174" y="843532"/>
-          <a:ext cx="1298373" cy="287144"/>
+          <a:off x="3083414" y="1201300"/>
+          <a:ext cx="1346268" cy="305172"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl2pPr>
           <a:lvl3pPr marL="914400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
@@ -12774,72 +13030,72 @@
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="en-AU" sz="1200" b="1"/>
             <a:t>Gaming</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-AU" sz="1200" b="1" baseline="0"/>
             <a:t> machines</a:t>
           </a:r>
           <a:endParaRPr lang="en-AU" sz="1200" b="1"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.39339</cdr:x>
-      <cdr:y>0.24209</cdr:y>
+      <cdr:x>0.35862</cdr:x>
+      <cdr:y>0.29612</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.59315</cdr:x>
-      <cdr:y>0.29665</cdr:y>
+      <cdr:x>0.55838</cdr:x>
+      <cdr:y>0.35068</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="10" name="TextBox 1">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041F66C9-327D-4794-B0DF-3FC0BDE0895E}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3140854" y="1320825"/>
-          <a:ext cx="1594902" cy="297673"/>
+          <a:off x="2968855" y="1717016"/>
+          <a:ext cx="1653736" cy="316364"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl2pPr>
           <a:lvl3pPr marL="914400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
@@ -30953,91 +31209,91 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H13"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.08984375" customWidth="1"/>
     <col min="2" max="2" width="29.26953125" customWidth="1"/>
     <col min="3" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="13.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B1" s="124" t="s">
+      <c r="B1" s="140" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="124"/>
-[...4 lines deleted...]
-      <c r="H1" s="124"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.35">
-      <c r="B2" s="125" t="s">
+      <c r="B2" s="141" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="125"/>
-[...4 lines deleted...]
-      <c r="H2" s="125"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.35">
       <c r="B4" s="1"/>
-      <c r="C4" s="122" t="s">
+      <c r="C4" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="122"/>
-      <c r="E4" s="123" t="s">
+      <c r="D4" s="138"/>
+      <c r="E4" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="123"/>
-      <c r="G4" s="123"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="2:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="4" t="s">
@@ -31200,2170 +31456,2192 @@
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="-0.499984740745262"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:AK83"/>
+  <dimension ref="B1:AK92"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
+      <selection activeCell="T1" sqref="T1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.1796875" style="25" customWidth="1"/>
     <col min="2" max="2" width="10.26953125" style="25" customWidth="1"/>
     <col min="3" max="4" width="8.6328125" style="25" customWidth="1"/>
     <col min="5" max="6" width="9.08984375" style="25" customWidth="1"/>
     <col min="7" max="7" width="8.6328125" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.26953125" style="25" customWidth="1"/>
     <col min="9" max="9" width="6" style="25" customWidth="1"/>
     <col min="10" max="10" width="19.26953125" style="25" customWidth="1"/>
     <col min="11" max="16" width="13.81640625" style="25" customWidth="1"/>
     <col min="17" max="17" width="15.08984375" style="25" customWidth="1"/>
     <col min="18" max="20" width="8.90625" style="25" customWidth="1"/>
     <col min="21" max="21" width="9.08984375" style="49"/>
     <col min="22" max="23" width="10.81640625" style="49" customWidth="1"/>
     <col min="24" max="27" width="10.81640625" style="25" customWidth="1"/>
     <col min="28" max="28" width="9.08984375" style="25"/>
     <col min="29" max="29" width="4.08984375" style="25" customWidth="1"/>
     <col min="30" max="16384" width="9.08984375" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:37" ht="31" x14ac:dyDescent="0.35">
-      <c r="B1" s="128" t="s">
-[...35 lines deleted...]
-      <c r="AK1" s="138"/>
+      <c r="B1" s="125" t="s">
+        <v>251</v>
+      </c>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="U1" s="135" t="s">
+        <v>252</v>
+      </c>
+      <c r="V1" s="135"/>
+      <c r="W1" s="135"/>
+      <c r="X1" s="135"/>
+      <c r="Y1" s="135"/>
+      <c r="Z1" s="135"/>
+      <c r="AA1" s="135"/>
+      <c r="AB1" s="135"/>
+      <c r="AC1" s="135"/>
+      <c r="AD1" s="135"/>
+      <c r="AE1" s="135"/>
+      <c r="AF1" s="135"/>
+      <c r="AG1" s="135"/>
+      <c r="AH1" s="135"/>
+      <c r="AI1" s="135"/>
+      <c r="AJ1" s="135"/>
+      <c r="AK1" s="135"/>
     </row>
     <row r="2" spans="2:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="127" t="s">
-[...33 lines deleted...]
-      <c r="AK2" s="138"/>
+      <c r="B2" s="124" t="s">
+        <v>256</v>
+      </c>
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="124"/>
+      <c r="I2" s="124"/>
+      <c r="J2" s="124"/>
+      <c r="K2" s="124"/>
+      <c r="L2" s="124"/>
+      <c r="M2" s="124"/>
+      <c r="N2" s="124"/>
+      <c r="O2" s="124"/>
+      <c r="P2" s="124"/>
+      <c r="Q2" s="124"/>
+      <c r="U2" s="135"/>
+      <c r="V2" s="135"/>
+      <c r="W2" s="135"/>
+      <c r="X2" s="135"/>
+      <c r="Y2" s="135"/>
+      <c r="Z2" s="135"/>
+      <c r="AA2" s="135"/>
+      <c r="AB2" s="135"/>
+      <c r="AC2" s="135"/>
+      <c r="AD2" s="135"/>
+      <c r="AE2" s="135"/>
+      <c r="AF2" s="135"/>
+      <c r="AG2" s="135"/>
+      <c r="AH2" s="135"/>
+      <c r="AI2" s="135"/>
+      <c r="AJ2" s="135"/>
+      <c r="AK2" s="135"/>
     </row>
     <row r="3" spans="2:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="132" t="s">
+        <v>178</v>
+      </c>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="132"/>
+      <c r="H3" s="132"/>
       <c r="K3" s="77"/>
       <c r="L3" s="80"/>
     </row>
     <row r="4" spans="2:37" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="83"/>
       <c r="C4" s="84" t="s">
         <v>127</v>
       </c>
       <c r="D4" s="84" t="s">
         <v>128</v>
       </c>
       <c r="E4" s="84" t="s">
         <v>129</v>
       </c>
       <c r="F4" s="84" t="s">
         <v>130</v>
       </c>
       <c r="G4" s="84" t="s">
         <v>162</v>
       </c>
       <c r="H4" s="85" t="s">
         <v>131</v>
       </c>
-      <c r="K4" s="130" t="s">
+      <c r="K4" s="127" t="s">
         <v>163</v>
       </c>
-      <c r="L4" s="130"/>
-[...8 lines deleted...]
-      <c r="Q4" s="134"/>
+      <c r="L4" s="127"/>
+      <c r="M4" s="127"/>
+      <c r="N4" s="128" t="s">
+        <v>176</v>
+      </c>
+      <c r="O4" s="128"/>
+      <c r="P4" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q4" s="131"/>
     </row>
     <row r="5" spans="2:37" ht="29.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B5" s="86" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="87"/>
       <c r="D5" s="87"/>
       <c r="E5" s="87"/>
       <c r="F5" s="87"/>
       <c r="G5" s="87"/>
       <c r="H5" s="87"/>
       <c r="K5" s="102" t="s">
         <v>156</v>
       </c>
       <c r="L5" s="102" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="102" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="102" t="s">
         <v>156</v>
       </c>
       <c r="O5" s="102" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="32" t="s">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="Q5" s="32" t="s">
-        <v>185</v>
-[...10 lines deleted...]
-      <c r="AB5" s="139"/>
+        <v>262</v>
+      </c>
+      <c r="U5" s="136" t="s">
+        <v>255</v>
+      </c>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
+      <c r="AA5" s="136"/>
+      <c r="AB5" s="136"/>
     </row>
     <row r="6" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B6" s="88" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="89"/>
       <c r="D6" s="89">
         <v>0</v>
       </c>
       <c r="E6" s="89"/>
       <c r="F6" s="89"/>
       <c r="G6" s="89"/>
       <c r="H6" s="90">
         <f>SUM(C6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="29"/>
       <c r="J6" s="26" t="s">
         <v>127</v>
       </c>
       <c r="K6" s="27">
         <f>C16</f>
         <v>823.86900000000003</v>
       </c>
       <c r="L6" s="50">
-        <f>K6*$I$80/$I$56</f>
-        <v>1608.229472496474</v>
+        <f>K6*$I$86/$I$61</f>
+        <v>1640.7659069111421</v>
       </c>
       <c r="M6" s="28">
         <f>L6/L$11*100</f>
         <v>21.780494897689419</v>
       </c>
       <c r="N6" s="27">
-        <f>C40</f>
-        <v>950.87292859000001</v>
+        <f>C41</f>
+        <v>958</v>
       </c>
       <c r="O6" s="28">
         <f>N6/N$11*100</f>
-        <v>12.866215143404997</v>
+        <v>12.977512869141153</v>
       </c>
       <c r="P6" s="40">
         <f>(N6-L6)/L6*100</f>
-        <v>-40.874549008609549</v>
+        <v>-41.612633711807021</v>
       </c>
       <c r="Q6" s="40">
         <f>N6-L6</f>
-        <v>-657.35654390647403</v>
-[...1 lines deleted...]
-      <c r="R6" s="104" t="str">
+        <v>-682.76590691114211</v>
+      </c>
+      <c r="R6" s="123" t="str">
         <f>PROPER(J6)</f>
         <v>Casino</v>
       </c>
-      <c r="S6" s="104">
+      <c r="S6" s="123">
         <f>Q6</f>
-        <v>-657.35654390647403</v>
+        <v>-682.76590691114211</v>
       </c>
       <c r="U6" s="54"/>
-      <c r="V6" s="140" t="s">
+      <c r="V6" s="137" t="s">
+        <v>170</v>
+      </c>
+      <c r="W6" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="133" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y6" s="133" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z6" s="133" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA6" s="133" t="s">
         <v>174</v>
       </c>
-      <c r="W6" s="136" t="s">
-[...2 lines deleted...]
-      <c r="X6" s="136" t="s">
+      <c r="AB6" s="134" t="s">
         <v>175</v>
       </c>
-      <c r="Y6" s="136" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AD6" s="101" t="s">
-        <v>192</v>
+        <v>257</v>
       </c>
     </row>
     <row r="7" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="58" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="91"/>
       <c r="D7" s="91">
         <v>16.26408</v>
       </c>
       <c r="E7" s="91"/>
       <c r="F7" s="91"/>
       <c r="G7" s="91"/>
       <c r="H7" s="90">
         <f t="shared" ref="H7:H41" si="0">SUM(C7:G7)</f>
         <v>16.26408</v>
       </c>
       <c r="I7" s="29"/>
       <c r="J7" s="26" t="s">
         <v>128</v>
       </c>
       <c r="K7" s="27">
         <f>D16</f>
         <v>2170.56</v>
       </c>
       <c r="L7" s="50">
-        <f>K7*$I$80/$I$56</f>
-        <v>4237.0310860366717</v>
+        <f>K7*$I$86/$I$61</f>
+        <v>4322.751368124118</v>
       </c>
       <c r="M7" s="28">
         <f>L7/L$11*100</f>
         <v>57.382752604028973</v>
       </c>
       <c r="N7" s="27">
-        <f>D40</f>
-        <v>3030.0262240400002</v>
+        <f>D41</f>
+        <v>3145</v>
       </c>
       <c r="O7" s="28">
         <f>N7/N$11*100</f>
-        <v>40.999136810495266</v>
+        <v>42.60363045245191</v>
       </c>
       <c r="P7" s="40">
         <f t="shared" ref="P7:P10" si="1">(N7-L7)/L7*100</f>
-        <v>-28.48704287241155</v>
+        <v>-27.245410800372028</v>
       </c>
       <c r="Q7" s="40">
         <f t="shared" ref="Q7:Q9" si="2">N7-L7</f>
-        <v>-1207.0048619966715</v>
-[...1 lines deleted...]
-      <c r="R7" s="104" t="str">
+        <v>-1177.751368124118</v>
+      </c>
+      <c r="R7" s="123" t="str">
         <f t="shared" ref="R7:R10" si="3">PROPER(J7)</f>
         <v>Gaming Machines</v>
       </c>
-      <c r="S7" s="104">
+      <c r="S7" s="123">
         <f t="shared" ref="S7:S10" si="4">Q7</f>
-        <v>-1207.0048619966715</v>
+        <v>-1177.751368124118</v>
       </c>
       <c r="U7"/>
-      <c r="V7" s="140"/>
-[...5 lines deleted...]
-      <c r="AB7" s="137"/>
+      <c r="V7" s="137"/>
+      <c r="W7" s="133"/>
+      <c r="X7" s="133"/>
+      <c r="Y7" s="133"/>
+      <c r="Z7" s="133"/>
+      <c r="AA7" s="133"/>
+      <c r="AB7" s="134"/>
     </row>
     <row r="8" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="58" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="91"/>
       <c r="D8" s="91">
         <v>32.462693999999999</v>
       </c>
       <c r="E8" s="91"/>
       <c r="F8" s="91"/>
       <c r="G8" s="91"/>
       <c r="H8" s="90">
         <f t="shared" si="0"/>
         <v>32.462693999999999</v>
       </c>
       <c r="I8" s="29"/>
       <c r="J8" s="26" t="s">
         <v>129</v>
       </c>
       <c r="K8" s="27">
         <f>E16</f>
         <v>6.7830000000000004</v>
       </c>
       <c r="L8" s="50">
-        <f>K8*$I$80/$I$56</f>
-        <v>13.240722143864598</v>
+        <f>K8*$I$86/$I$61</f>
+        <v>13.508598025387869</v>
       </c>
       <c r="M8" s="28">
         <f>L8/L$11*100</f>
         <v>0.17932110188759054</v>
       </c>
       <c r="N8" s="27">
-        <f>E40</f>
-        <v>52.405911949999997</v>
+        <f>E41</f>
+        <v>51</v>
       </c>
       <c r="O8" s="28">
         <f>N8/N$11*100</f>
-        <v>0.70910183439008234</v>
+        <v>0.69086968301273366</v>
       </c>
       <c r="P8" s="40">
         <f t="shared" si="1"/>
-        <v>295.79345734011582</v>
+        <v>277.53732773861003</v>
       </c>
       <c r="Q8" s="40">
         <f t="shared" si="2"/>
-        <v>39.165189806135402</v>
-[...1 lines deleted...]
-      <c r="R8" s="104" t="str">
+        <v>37.491401974612131</v>
+      </c>
+      <c r="R8" s="123" t="str">
         <f t="shared" si="3"/>
         <v>Keno</v>
       </c>
-      <c r="S8" s="104">
+      <c r="S8" s="123">
         <f t="shared" si="4"/>
-        <v>39.165189806135402</v>
+        <v>37.491401974612131</v>
       </c>
       <c r="U8" s="99">
         <v>1996</v>
       </c>
       <c r="V8" s="94">
         <v>4548118</v>
       </c>
       <c r="W8" s="94">
-        <f>C52*1000000/$V8</f>
-        <v>221.96389346046487</v>
+        <f t="shared" ref="W8:W37" si="5">C57*1000000/$V8</f>
+        <v>226.45449246111008</v>
       </c>
       <c r="X8" s="94">
-        <f t="shared" ref="X8:X35" si="5">D52*1000000/$V8</f>
-        <v>563.52739477453349</v>
+        <f t="shared" ref="X8:X37" si="6">D57*1000000/$V8</f>
+        <v>574.92823802141709</v>
       </c>
       <c r="Y8" s="94">
-        <f t="shared" ref="Y8:Y35" si="6">E52*1000000/$V8</f>
-        <v>3.9346706068302413</v>
+        <f t="shared" ref="Y8:Y37" si="7">E57*1000000/$V8</f>
+        <v>4.0142737693961701</v>
       </c>
       <c r="Z8" s="94">
-        <f t="shared" ref="Z8:Z35" si="7">F52*1000000/$V8</f>
-        <v>143.25782092659605</v>
+        <f t="shared" ref="Z8:Z37" si="8">F57*1000000/$V8</f>
+        <v>146.15610054071794</v>
       </c>
       <c r="AA8" s="94">
-        <f t="shared" ref="AA8:AA35" si="8">G52*1000000/$V8</f>
-        <v>195.20930894233661</v>
+        <f t="shared" ref="AA8:AA37" si="9">G57*1000000/$V8</f>
+        <v>199.1586302215168</v>
       </c>
       <c r="AB8" s="94">
-        <f t="shared" ref="AB8:AB35" si="9">H52*1000000/$V8</f>
-        <v>1127.8930887107613</v>
+        <f t="shared" ref="AB8:AB37" si="10">H57*1000000/$V8</f>
+        <v>1150.711735014158</v>
       </c>
     </row>
     <row r="9" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="58" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="91"/>
       <c r="D9" s="91">
         <v>255.24271200000001</v>
       </c>
       <c r="E9" s="91"/>
       <c r="F9" s="91"/>
       <c r="G9" s="91"/>
       <c r="H9" s="90">
         <f t="shared" si="0"/>
         <v>255.24271200000001</v>
       </c>
       <c r="I9" s="29"/>
       <c r="J9" s="26" t="s">
         <v>130</v>
       </c>
       <c r="K9" s="27">
         <f>F16</f>
         <v>315.245</v>
       </c>
       <c r="L9" s="50">
-        <f>K9*$I$80/$I$56</f>
-        <v>615.37246826516218</v>
+        <f>K9*$I$86/$I$61</f>
+        <v>627.82220028208735</v>
       </c>
       <c r="M9" s="28">
         <f>L9/L$11*100</f>
         <v>8.3340823772008665</v>
       </c>
       <c r="N9" s="27">
-        <f>F40</f>
-        <v>843.00663866443904</v>
+        <f>F41</f>
+        <v>764</v>
       </c>
       <c r="O9" s="28">
-        <f t="shared" ref="O9:O10" si="10">N9/N$11*100</f>
-        <v>11.406681644053922</v>
+        <f t="shared" ref="O9:O10" si="11">N9/N$11*100</f>
+        <v>10.349498780818205</v>
       </c>
       <c r="P9" s="40">
         <f t="shared" si="1"/>
-        <v>36.991282863371453</v>
+        <v>21.690504040272309</v>
       </c>
       <c r="Q9" s="40">
         <f t="shared" si="2"/>
-        <v>227.63417039927685</v>
-[...1 lines deleted...]
-      <c r="R9" s="104" t="str">
+        <v>136.17779971791265</v>
+      </c>
+      <c r="R9" s="123" t="str">
         <f t="shared" si="3"/>
         <v>Lotteries</v>
       </c>
-      <c r="S9" s="104">
+      <c r="S9" s="123">
         <f t="shared" si="4"/>
-        <v>227.63417039927685</v>
+        <v>136.17779971791265</v>
       </c>
       <c r="U9" s="100">
         <v>1997</v>
       </c>
       <c r="V9" s="98">
         <v>4584955</v>
       </c>
       <c r="W9" s="98">
-        <f>C53*1000000/$V9</f>
-        <v>258.1460025283032</v>
+        <f t="shared" si="5"/>
+        <v>263.36860951587005</v>
       </c>
       <c r="X9" s="98">
-        <f t="shared" si="5"/>
-        <v>649.10232387168901</v>
+        <f t="shared" si="6"/>
+        <v>662.23445181128955</v>
       </c>
       <c r="Y9" s="98">
-        <f t="shared" si="6"/>
-        <v>3.1920134033779579</v>
+        <f t="shared" si="7"/>
+        <v>3.2565917092266448</v>
       </c>
       <c r="Z9" s="98">
-        <f t="shared" si="7"/>
-        <v>128.40347656426164</v>
+        <f t="shared" si="8"/>
+        <v>131.0012347606484</v>
       </c>
       <c r="AA9" s="98">
-        <f t="shared" si="8"/>
-        <v>190.31382274116834</v>
+        <f t="shared" si="9"/>
+        <v>194.16410239200118</v>
       </c>
       <c r="AB9" s="98">
-        <f t="shared" si="9"/>
-        <v>1229.1576391088004</v>
+        <f t="shared" si="10"/>
+        <v>1254.0249901890359</v>
       </c>
     </row>
     <row r="10" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="58" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="91"/>
       <c r="D10" s="91">
         <v>679.66329438000002</v>
       </c>
       <c r="E10" s="91">
         <v>2.4725600000000001</v>
       </c>
       <c r="F10" s="91"/>
       <c r="G10" s="91"/>
       <c r="H10" s="90">
         <f t="shared" si="0"/>
         <v>682.13585438000007</v>
       </c>
       <c r="I10" s="29"/>
       <c r="J10" s="26" t="s">
         <v>162</v>
       </c>
       <c r="K10" s="27">
         <f>G16</f>
         <v>466.14299999999997</v>
       </c>
       <c r="L10" s="50">
-        <f>K10*$I$80/$I$56</f>
-        <v>909.93217489421716</v>
+        <f>K10*$I$86/$I$61</f>
+        <v>928.34120733427335</v>
       </c>
       <c r="M10" s="28">
         <f>L10/L$11*100</f>
-        <v>12.323349019193147</v>
+        <v>12.323349019193145</v>
       </c>
       <c r="N10" s="27">
-        <f>G40</f>
-        <v>2514.1517546700002</v>
+        <f>G41</f>
+        <v>2464</v>
       </c>
       <c r="O10" s="28">
-        <f t="shared" si="10"/>
-        <v>34.01886456765574</v>
+        <f t="shared" si="11"/>
+        <v>33.378488214575995</v>
       </c>
       <c r="P10" s="40">
         <f t="shared" si="1"/>
-        <v>176.30100616700133</v>
+        <v>165.41965179757153</v>
       </c>
       <c r="Q10" s="40">
         <f>N10-L10</f>
-        <v>1604.2195797757831</v>
-[...1 lines deleted...]
-      <c r="R10" s="104" t="str">
+        <v>1535.6587926657267</v>
+      </c>
+      <c r="R10" s="123" t="str">
         <f t="shared" si="3"/>
         <v>Wagering</v>
       </c>
-      <c r="S10" s="104">
+      <c r="S10" s="123">
         <f t="shared" si="4"/>
-        <v>1604.2195797757831</v>
+        <v>1535.6587926657267</v>
       </c>
       <c r="U10" s="100">
         <v>1998</v>
       </c>
       <c r="V10" s="98">
         <v>4625538</v>
       </c>
       <c r="W10" s="98">
-        <f>C54*1000000/$V10</f>
-        <v>326.61769099647887</v>
+        <f t="shared" si="5"/>
+        <v>333.22556335767922</v>
       </c>
       <c r="X10" s="98">
-        <f t="shared" si="5"/>
-        <v>752.98883515565876</v>
+        <f t="shared" si="6"/>
+        <v>768.22271332354774</v>
       </c>
       <c r="Y10" s="98">
-        <f t="shared" si="6"/>
-        <v>3.1170479043544268</v>
+        <f t="shared" si="7"/>
+        <v>3.1801095671592843</v>
       </c>
       <c r="Z10" s="98">
-        <f t="shared" si="7"/>
-        <v>131.53862954142085</v>
+        <f t="shared" si="8"/>
+        <v>134.1998156882126</v>
       </c>
       <c r="AA10" s="98">
-        <f t="shared" si="8"/>
-        <v>192.50014872673762</v>
+        <f t="shared" si="9"/>
+        <v>196.39466040618026</v>
       </c>
       <c r="AB10" s="98">
-        <f t="shared" si="9"/>
-        <v>1406.7623523246502</v>
+        <f t="shared" si="10"/>
+        <v>1435.2228623427786</v>
       </c>
     </row>
     <row r="11" spans="2:37" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="91">
         <v>357.84699999999998</v>
       </c>
       <c r="D11" s="91">
         <v>908.14599999999996</v>
       </c>
       <c r="E11" s="91">
         <v>12.374269999999999</v>
       </c>
       <c r="F11" s="91">
         <v>311.07479999999998</v>
       </c>
       <c r="G11" s="91">
         <v>412.06547999999998</v>
       </c>
       <c r="H11" s="90">
         <f t="shared" si="0"/>
         <v>2001.50755</v>
       </c>
       <c r="I11" s="29"/>
       <c r="J11" s="106" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="51">
         <f>SUM(K6:K10)</f>
         <v>3782.6</v>
       </c>
       <c r="L11" s="51">
-        <f t="shared" ref="L11:O11" si="11">SUM(L6:L10)</f>
-        <v>7383.8059238363894</v>
+        <f t="shared" ref="L11:O11" si="12">SUM(L6:L10)</f>
+        <v>7533.1892806770093</v>
       </c>
       <c r="M11" s="30">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>100</v>
       </c>
       <c r="N11" s="103">
         <f>SUM(N6:N10)</f>
-        <v>7390.4634579144385</v>
+        <v>7382</v>
       </c>
       <c r="O11" s="30">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>100</v>
       </c>
       <c r="P11" s="39">
         <f>(N11-L11)/L11*100</f>
-        <v>9.0163990585902312E-2</v>
+        <v>-2.0069757315778194</v>
       </c>
       <c r="Q11" s="39">
         <f>N11-L11</f>
-        <v>6.6575340780491388</v>
+        <v>-151.18928067700926</v>
       </c>
       <c r="R11" s="104"/>
       <c r="S11" s="104"/>
       <c r="U11" s="100">
         <v>1999</v>
       </c>
       <c r="V11" s="98">
         <v>4673953</v>
       </c>
       <c r="W11" s="98">
-        <f t="shared" ref="W11:W34" si="12">C55*1000000/$V11</f>
-        <v>311.58446580186984</v>
+        <f t="shared" si="5"/>
+        <v>317.88819776895957</v>
       </c>
       <c r="X11" s="98">
-        <f t="shared" si="5"/>
-        <v>843.51899058849676</v>
+        <f t="shared" si="6"/>
+        <v>860.58440369288826</v>
       </c>
       <c r="Y11" s="98">
-        <f t="shared" si="6"/>
-        <v>3.106555637964648</v>
+        <f t="shared" si="7"/>
+        <v>3.1694050294841638</v>
       </c>
       <c r="Z11" s="98">
-        <f t="shared" si="7"/>
-        <v>134.91481501272648</v>
+        <f t="shared" si="8"/>
+        <v>137.64430548986257</v>
       </c>
       <c r="AA11" s="98">
-        <f t="shared" si="8"/>
-        <v>198.98703944409488</v>
+        <f t="shared" si="9"/>
+        <v>203.01278879701005</v>
       </c>
       <c r="AB11" s="98">
-        <f t="shared" si="9"/>
-        <v>1492.1118664851526</v>
+        <f t="shared" si="10"/>
+        <v>1522.2991007782048</v>
       </c>
     </row>
     <row r="12" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="58" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="91">
         <v>490.9</v>
       </c>
       <c r="D12" s="91">
         <v>1246.309</v>
       </c>
       <c r="E12" s="91">
         <v>8.702</v>
       </c>
       <c r="F12" s="91">
         <v>316.83199999999999</v>
       </c>
       <c r="G12" s="91">
         <v>431.72899999999998</v>
       </c>
       <c r="H12" s="90">
         <f t="shared" si="0"/>
         <v>2494.4719999999998</v>
       </c>
       <c r="I12" s="29"/>
-      <c r="J12" s="132" t="s">
-[...8 lines deleted...]
-      <c r="Q12" s="133"/>
+      <c r="J12" s="129" t="s">
+        <v>249</v>
+      </c>
+      <c r="K12" s="130"/>
+      <c r="L12" s="130"/>
+      <c r="M12" s="130"/>
+      <c r="N12" s="130"/>
+      <c r="O12" s="130"/>
+      <c r="P12" s="130"/>
+      <c r="Q12" s="130"/>
       <c r="R12" s="104"/>
       <c r="S12" s="104"/>
       <c r="U12" s="100">
         <v>2000</v>
       </c>
       <c r="V12" s="98">
         <v>4728627</v>
       </c>
       <c r="W12" s="98">
-        <f t="shared" si="12"/>
-        <v>340.10495488362142</v>
+        <f t="shared" si="5"/>
+        <v>346.98569096508186</v>
       </c>
       <c r="X12" s="98">
-        <f t="shared" si="5"/>
-        <v>896.03833967802314</v>
+        <f t="shared" si="6"/>
+        <v>914.16628296630665</v>
       </c>
       <c r="Y12" s="98">
-        <f t="shared" si="6"/>
-        <v>2.8001198114938224</v>
+        <f t="shared" si="7"/>
+        <v>2.8567696342697082</v>
       </c>
       <c r="Z12" s="98">
-        <f t="shared" si="7"/>
-        <v>130.13766327205809</v>
+        <f t="shared" si="8"/>
+        <v>132.77050617062571</v>
       </c>
       <c r="AA12" s="98">
-        <f t="shared" si="8"/>
-        <v>192.43052473671895</v>
+        <f t="shared" si="9"/>
+        <v>196.32362783832883</v>
       </c>
       <c r="AB12" s="98">
-        <f t="shared" si="9"/>
-        <v>1561.5116023819155</v>
+        <f t="shared" si="10"/>
+        <v>1593.1028775746131</v>
       </c>
     </row>
     <row r="13" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="58" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="91">
         <v>578.96600000000001</v>
       </c>
       <c r="D13" s="91">
         <v>1455.797</v>
       </c>
       <c r="E13" s="91">
         <v>7.1589999999999998</v>
       </c>
       <c r="F13" s="91">
         <v>287.98140000000001</v>
       </c>
       <c r="G13" s="91">
         <v>426.83300000000003</v>
       </c>
       <c r="H13" s="90">
         <f t="shared" si="0"/>
         <v>2756.7364000000002</v>
       </c>
       <c r="I13" s="29"/>
-      <c r="J13" s="133"/>
-[...6 lines deleted...]
-      <c r="Q13" s="133"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="130"/>
+      <c r="O13" s="130"/>
+      <c r="P13" s="130"/>
+      <c r="Q13" s="130"/>
       <c r="R13" s="104"/>
       <c r="S13" s="104"/>
       <c r="U13" s="100">
         <v>2001</v>
       </c>
       <c r="V13" s="98">
         <v>4791822</v>
       </c>
       <c r="W13" s="98">
-        <f t="shared" si="12"/>
-        <v>363.72235063220882</v>
+        <f t="shared" si="5"/>
+        <v>371.08089529817823</v>
       </c>
       <c r="X13" s="98">
-        <f t="shared" si="5"/>
-        <v>909.95083028057468</v>
+        <f t="shared" si="6"/>
+        <v>928.36024014174257</v>
       </c>
       <c r="Y13" s="98">
-        <f t="shared" si="6"/>
-        <v>2.636733791033135</v>
+        <f t="shared" si="7"/>
+        <v>2.6900781162852505</v>
       </c>
       <c r="Z13" s="98">
-        <f t="shared" si="7"/>
-        <v>127.79774872997793</v>
+        <f t="shared" si="8"/>
+        <v>130.3832523170006</v>
       </c>
       <c r="AA13" s="98">
-        <f t="shared" si="8"/>
-        <v>199.29953883518485</v>
+        <f t="shared" si="9"/>
+        <v>203.33161043011631</v>
       </c>
       <c r="AB13" s="98">
-        <f t="shared" si="9"/>
-        <v>1603.4072022689797</v>
+        <f t="shared" si="10"/>
+        <v>1635.8460763033229</v>
       </c>
     </row>
     <row r="14" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="58" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="91">
         <v>742.29200000000003</v>
       </c>
       <c r="D14" s="91">
         <v>1711.29</v>
       </c>
       <c r="E14" s="91">
         <v>7.0839999999999996</v>
       </c>
       <c r="F14" s="91">
         <v>298.94299999999998</v>
       </c>
       <c r="G14" s="91">
         <v>437.488</v>
       </c>
       <c r="H14" s="90">
         <f t="shared" si="0"/>
         <v>3197.0969999999993</v>
       </c>
       <c r="I14" s="29"/>
       <c r="R14" s="104"/>
       <c r="S14" s="104"/>
       <c r="U14" s="100">
         <v>2002</v>
       </c>
       <c r="V14" s="98">
         <v>4850721</v>
       </c>
       <c r="W14" s="98">
-        <f t="shared" si="12"/>
-        <v>336.32802584451321</v>
+        <f t="shared" si="5"/>
+        <v>343.13235006680094</v>
       </c>
       <c r="X14" s="98">
-        <f t="shared" si="5"/>
-        <v>945.97115617492852</v>
+        <f t="shared" si="6"/>
+        <v>965.10930095303388</v>
       </c>
       <c r="Y14" s="98">
-        <f t="shared" si="6"/>
-        <v>2.4353568758075612</v>
+        <f t="shared" si="7"/>
+        <v>2.4846271016186963</v>
       </c>
       <c r="Z14" s="98">
-        <f t="shared" si="7"/>
-        <v>123.34798364871877</v>
+        <f t="shared" si="8"/>
+        <v>125.84346308669861</v>
       </c>
       <c r="AA14" s="98">
-        <f t="shared" si="8"/>
-        <v>203.5346371560982</v>
+        <f t="shared" si="9"/>
+        <v>207.65238993093254</v>
       </c>
       <c r="AB14" s="98">
-        <f t="shared" si="9"/>
-        <v>1611.6171597000662</v>
+        <f t="shared" si="10"/>
+        <v>1644.2221311390845</v>
       </c>
     </row>
     <row r="15" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="91">
         <v>721.85199999999998</v>
       </c>
       <c r="D15" s="91">
         <v>1954.192</v>
       </c>
       <c r="E15" s="91">
         <v>7.1970000000000001</v>
       </c>
       <c r="F15" s="91">
         <v>312.55900000000003</v>
       </c>
       <c r="G15" s="91">
         <v>460.99599999999998</v>
       </c>
       <c r="H15" s="90">
         <f t="shared" si="0"/>
         <v>3456.7960000000003</v>
       </c>
       <c r="I15" s="29"/>
       <c r="U15" s="100">
         <v>2003</v>
       </c>
       <c r="V15" s="98">
         <v>4911726</v>
       </c>
       <c r="W15" s="98">
-        <f t="shared" si="12"/>
-        <v>336.90728909904311</v>
+        <f t="shared" si="5"/>
+        <v>343.72333252012203</v>
       </c>
       <c r="X15" s="98">
-        <f t="shared" si="5"/>
-        <v>826.32264341705991</v>
+        <f t="shared" si="6"/>
+        <v>843.04015354399462</v>
       </c>
       <c r="Y15" s="98">
-        <f t="shared" si="6"/>
-        <v>2.1547266960083671</v>
+        <f t="shared" si="7"/>
+        <v>2.1983194326328137</v>
       </c>
       <c r="Z15" s="98">
-        <f t="shared" si="7"/>
-        <v>129.70236990267023</v>
+        <f t="shared" si="8"/>
+        <v>132.32640628798438</v>
       </c>
       <c r="AA15" s="98">
-        <f t="shared" si="8"/>
-        <v>204.47850141870632</v>
+        <f t="shared" si="9"/>
+        <v>208.6153497133044</v>
       </c>
       <c r="AB15" s="98">
-        <f t="shared" si="9"/>
-        <v>1499.5655305334878</v>
+        <f t="shared" si="10"/>
+        <v>1529.903561498038</v>
       </c>
     </row>
     <row r="16" spans="2:37" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="91">
         <v>823.86900000000003</v>
       </c>
       <c r="D16" s="91">
         <v>2170.56</v>
       </c>
       <c r="E16" s="91">
         <v>6.7830000000000004</v>
       </c>
       <c r="F16" s="91">
         <v>315.245</v>
       </c>
       <c r="G16" s="91">
         <v>466.14299999999997</v>
       </c>
       <c r="H16" s="90">
         <f t="shared" si="0"/>
         <v>3782.6</v>
       </c>
       <c r="I16" s="29"/>
       <c r="U16" s="100">
         <v>2004</v>
       </c>
       <c r="V16" s="98">
         <v>4927149</v>
       </c>
       <c r="W16" s="98">
-        <f t="shared" si="12"/>
-        <v>332.98011229339176</v>
+        <f t="shared" si="5"/>
+        <v>339.71670416059914</v>
       </c>
       <c r="X16" s="98">
-        <f t="shared" si="5"/>
-        <v>791.52097212762658</v>
+        <f t="shared" si="6"/>
+        <v>807.53440219957281</v>
       </c>
       <c r="Y16" s="98">
-        <f t="shared" si="6"/>
-        <v>2.3110590626188685</v>
+        <f t="shared" si="7"/>
+        <v>2.3578145927874576</v>
       </c>
       <c r="Z16" s="98">
-        <f t="shared" si="7"/>
-        <v>130.43784572112818</v>
+        <f t="shared" si="8"/>
+        <v>133.07676167502385</v>
       </c>
       <c r="AA16" s="98">
-        <f t="shared" si="8"/>
-        <v>211.4572399603268</v>
+        <f t="shared" si="9"/>
+        <v>215.73527660692298</v>
       </c>
       <c r="AB16" s="98">
-        <f t="shared" si="9"/>
-        <v>1468.7072291650925</v>
+        <f t="shared" si="10"/>
+        <v>1498.4209592349061</v>
       </c>
     </row>
     <row r="17" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="58" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="91">
         <v>945.74599999999998</v>
       </c>
       <c r="D17" s="91">
         <v>2366.0419999999999</v>
       </c>
       <c r="E17" s="91">
         <v>6.8559999999999999</v>
       </c>
       <c r="F17" s="91">
         <v>332.298</v>
       </c>
       <c r="G17" s="91">
         <v>518.21600000000001</v>
       </c>
       <c r="H17" s="90">
         <f t="shared" si="0"/>
         <v>4169.1580000000004</v>
       </c>
       <c r="I17" s="29"/>
       <c r="U17" s="100">
         <v>2005</v>
       </c>
       <c r="V17" s="98">
         <v>4989246</v>
       </c>
       <c r="W17" s="98">
-        <f t="shared" si="12"/>
-        <v>307.99714870116139</v>
+        <f t="shared" si="5"/>
+        <v>314.22830488875712</v>
       </c>
       <c r="X17" s="98">
-        <f t="shared" si="5"/>
-        <v>799.7792534110074</v>
+        <f t="shared" si="6"/>
+        <v>815.95975853781954</v>
       </c>
       <c r="Y17" s="98">
-        <f t="shared" si="6"/>
-        <v>2.1927701860197057</v>
+        <f t="shared" si="7"/>
+        <v>2.2371325886270408</v>
       </c>
       <c r="Z17" s="98">
-        <f t="shared" si="7"/>
-        <v>126.02362607278869</v>
+        <f t="shared" si="8"/>
+        <v>128.57323700489712</v>
       </c>
       <c r="AA17" s="98">
-        <f t="shared" si="8"/>
-        <v>210.71782877359612</v>
+        <f t="shared" si="9"/>
+        <v>214.98090623433362</v>
       </c>
       <c r="AB17" s="98">
-        <f t="shared" si="9"/>
-        <v>1446.7106271445734</v>
+        <f t="shared" si="10"/>
+        <v>1475.979339254435</v>
       </c>
     </row>
     <row r="18" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="91">
         <v>911.19799999999998</v>
       </c>
       <c r="D18" s="91">
         <v>2562.8760000000002</v>
       </c>
       <c r="E18" s="91">
         <v>6.5979999999999999</v>
       </c>
       <c r="F18" s="91">
         <v>334.18099999999998</v>
       </c>
       <c r="G18" s="91">
         <v>551.42700000000002</v>
       </c>
       <c r="H18" s="90">
         <f t="shared" si="0"/>
         <v>4366.28</v>
       </c>
       <c r="I18" s="29"/>
       <c r="T18" s="77"/>
       <c r="U18" s="100">
         <v>2006</v>
       </c>
       <c r="V18" s="98">
         <v>5061266</v>
       </c>
       <c r="W18" s="98">
-        <f t="shared" si="12"/>
-        <v>325.83205480527113</v>
+        <f t="shared" si="5"/>
+        <v>332.42403279266102</v>
       </c>
       <c r="X18" s="98">
-        <f t="shared" si="5"/>
-        <v>784.32829361073368</v>
+        <f t="shared" si="6"/>
+        <v>800.19620706528588</v>
       </c>
       <c r="Y18" s="98">
-        <f t="shared" si="6"/>
-        <v>2.0118513986829574</v>
+        <f t="shared" si="7"/>
+        <v>2.0525535946100688</v>
       </c>
       <c r="Z18" s="98">
-        <f t="shared" si="7"/>
-        <v>123.51758807174188</v>
+        <f t="shared" si="8"/>
+        <v>126.01649881307769</v>
       </c>
       <c r="AA18" s="98">
-        <f t="shared" si="8"/>
-        <v>202.88642269921036</v>
+        <f t="shared" si="9"/>
+        <v>206.9910613087319</v>
       </c>
       <c r="AB18" s="98">
-        <f t="shared" si="9"/>
-        <v>1438.57621058564</v>
+        <f t="shared" si="10"/>
+        <v>1467.6803535743666</v>
       </c>
     </row>
     <row r="19" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="58" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="91">
         <v>951.74699999999996</v>
       </c>
       <c r="D19" s="91">
         <v>2334.3220000000001</v>
       </c>
       <c r="E19" s="91">
         <v>6.0869999999999997</v>
       </c>
       <c r="F19" s="91">
         <v>366.40300000000002</v>
       </c>
       <c r="G19" s="91">
         <v>577.64200000000005</v>
       </c>
       <c r="H19" s="90">
         <f t="shared" si="0"/>
         <v>4236.201</v>
       </c>
       <c r="I19" s="29"/>
       <c r="U19" s="100">
         <v>2007</v>
       </c>
       <c r="V19" s="98">
         <v>5153522</v>
       </c>
       <c r="W19" s="98">
-        <f t="shared" si="12"/>
-        <v>324.6099296960291</v>
+        <f t="shared" si="5"/>
+        <v>331.17718260895458</v>
       </c>
       <c r="X19" s="98">
-        <f t="shared" si="5"/>
-        <v>776.99422241966329</v>
+        <f t="shared" si="6"/>
+        <v>792.71375871139048</v>
       </c>
       <c r="Y19" s="98">
-        <f t="shared" si="6"/>
-        <v>2.2208424470791654</v>
+        <f t="shared" si="7"/>
+        <v>2.2657727856038878</v>
       </c>
       <c r="Z19" s="98">
-        <f t="shared" si="7"/>
-        <v>123.84473370385582</v>
+        <f t="shared" si="8"/>
+        <v>126.35026299844247</v>
       </c>
       <c r="AA19" s="98">
-        <f t="shared" si="8"/>
-        <v>209.35671426983626</v>
+        <f t="shared" si="9"/>
+        <v>213.59225473194275</v>
       </c>
       <c r="AB19" s="98">
-        <f t="shared" si="9"/>
-        <v>1437.0264425364635</v>
+        <f t="shared" si="10"/>
+        <v>1466.0992318363342</v>
       </c>
     </row>
     <row r="20" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="58" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="91">
         <v>963.75900000000001</v>
       </c>
       <c r="D20" s="91">
         <v>2290.9340000000002</v>
       </c>
       <c r="E20" s="91">
         <v>6.6890000000000001</v>
       </c>
       <c r="F20" s="91">
         <v>377.53199999999998</v>
       </c>
       <c r="G20" s="91">
         <v>612.03</v>
       </c>
       <c r="H20" s="90">
         <f t="shared" si="0"/>
         <v>4250.9440000000004</v>
       </c>
       <c r="I20" s="29"/>
       <c r="U20" s="100">
         <v>2008</v>
       </c>
       <c r="V20" s="98">
         <v>5256375</v>
       </c>
       <c r="W20" s="98">
-        <f t="shared" si="12"/>
-        <v>315.89322416824592</v>
+        <f t="shared" si="5"/>
+        <v>322.28412754737224</v>
       </c>
       <c r="X20" s="98">
-        <f t="shared" si="5"/>
-        <v>749.02864801217368</v>
+        <f t="shared" si="6"/>
+        <v>764.18240678698623</v>
       </c>
       <c r="Y20" s="98">
-        <f t="shared" si="6"/>
-        <v>1.8780871386125233</v>
+        <f t="shared" si="7"/>
+        <v>1.9160831211856089</v>
       </c>
       <c r="Z20" s="98">
-        <f t="shared" si="7"/>
-        <v>122.15310498834566</v>
+        <f t="shared" si="8"/>
+        <v>124.62441058059542</v>
       </c>
       <c r="AA20" s="98">
-        <f t="shared" si="8"/>
-        <v>198.21831585455757</v>
+        <f t="shared" si="9"/>
+        <v>202.22851299612373</v>
       </c>
       <c r="AB20" s="98">
-        <f t="shared" si="9"/>
-        <v>1387.1713801619353</v>
+        <f t="shared" si="10"/>
+        <v>1415.2355410322634</v>
       </c>
     </row>
     <row r="21" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="91">
         <v>921.56</v>
       </c>
       <c r="D21" s="91">
         <v>2393.0239999999999</v>
       </c>
       <c r="E21" s="91">
         <v>6.5609999999999999</v>
       </c>
       <c r="F21" s="91">
         <v>377.07600000000002</v>
       </c>
       <c r="G21" s="91">
         <v>630.49</v>
       </c>
       <c r="H21" s="90">
         <f t="shared" si="0"/>
         <v>4328.7110000000002</v>
       </c>
       <c r="I21" s="29"/>
       <c r="U21" s="100">
         <v>2009</v>
       </c>
       <c r="V21" s="98">
         <v>5371934</v>
       </c>
       <c r="W21" s="98">
-        <f t="shared" si="12"/>
-        <v>337.85393367997716</v>
+        <f t="shared" si="5"/>
+        <v>344.68912887003438</v>
       </c>
       <c r="X21" s="98">
-        <f t="shared" si="5"/>
-        <v>750.7970576554892</v>
+        <f t="shared" si="6"/>
+        <v>765.98659350401056</v>
       </c>
       <c r="Y21" s="98">
-        <f t="shared" si="6"/>
-        <v>1.8267426613656623</v>
+        <f t="shared" si="7"/>
+        <v>1.863699882838378</v>
       </c>
       <c r="Z21" s="98">
-        <f t="shared" si="7"/>
-        <v>121.91975041569791</v>
+        <f t="shared" si="8"/>
+        <v>124.38633496168022</v>
       </c>
       <c r="AA21" s="98">
-        <f t="shared" si="8"/>
-        <v>203.81753092102392</v>
+        <f t="shared" si="9"/>
+        <v>207.94100698011974</v>
       </c>
       <c r="AB21" s="98">
-        <f t="shared" si="9"/>
-        <v>1416.215015333554</v>
+        <f t="shared" si="10"/>
+        <v>1444.8667641986835</v>
       </c>
     </row>
     <row r="22" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="58" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="91">
         <v>1027.127</v>
       </c>
       <c r="D22" s="91">
         <v>2472.4540000000002</v>
       </c>
       <c r="E22" s="91">
         <v>6.3419999999999996</v>
       </c>
       <c r="F22" s="91">
         <v>389.36700000000002</v>
       </c>
       <c r="G22" s="91">
         <v>639.56298839999999</v>
       </c>
       <c r="H22" s="90">
         <f t="shared" si="0"/>
         <v>4534.8529884</v>
       </c>
       <c r="I22" s="31"/>
       <c r="U22" s="100">
         <v>2010</v>
       </c>
       <c r="V22" s="98">
         <v>5461101</v>
       </c>
       <c r="W22" s="98">
-        <f t="shared" si="12"/>
-        <v>349.21029686294361</v>
+        <f t="shared" si="5"/>
+        <v>356.27524506537304</v>
       </c>
       <c r="X22" s="98">
-        <f t="shared" si="5"/>
-        <v>687.05727829942884</v>
+        <f t="shared" si="6"/>
+        <v>700.9572810395905</v>
       </c>
       <c r="Y22" s="98">
-        <f t="shared" si="6"/>
-        <v>1.545127774996425</v>
+        <f t="shared" si="7"/>
+        <v>1.5763875854732312</v>
       </c>
       <c r="Z22" s="98">
-        <f t="shared" si="7"/>
-        <v>115.5398916645338</v>
+        <f t="shared" si="8"/>
+        <v>117.87740392364287</v>
       </c>
       <c r="AA22" s="98">
-        <f t="shared" si="8"/>
-        <v>201.23912363219236</v>
+        <f t="shared" si="9"/>
+        <v>205.31043538197659</v>
       </c>
       <c r="AB22" s="98">
-        <f t="shared" si="9"/>
-        <v>1354.5917182340947</v>
+        <f t="shared" si="10"/>
+        <v>1381.9967529960561</v>
       </c>
     </row>
     <row r="23" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="91">
         <v>1062.4749999999999</v>
       </c>
       <c r="D23" s="91">
         <v>2543.1660000000002</v>
       </c>
       <c r="E23" s="91">
         <v>7.2690000000000001</v>
       </c>
       <c r="F23" s="91">
         <v>405.35399999999998</v>
       </c>
       <c r="G23" s="91">
         <v>685.24174600000003</v>
       </c>
       <c r="H23" s="90">
         <f t="shared" si="0"/>
         <v>4703.5057459999998</v>
       </c>
       <c r="I23" s="31"/>
       <c r="U23" s="100">
         <v>2011</v>
       </c>
       <c r="V23" s="98">
         <v>5537817</v>
       </c>
       <c r="W23" s="98">
-        <f t="shared" si="12"/>
-        <v>339.97586431038479</v>
+        <f t="shared" si="5"/>
+        <v>346.85398873284919</v>
       </c>
       <c r="X23" s="98">
-        <f t="shared" si="5"/>
-        <v>667.96826258433612</v>
+        <f t="shared" si="6"/>
+        <v>681.48207136494386</v>
       </c>
       <c r="Y23" s="98">
-        <f t="shared" si="6"/>
-        <v>1.4579388208560835</v>
+        <f t="shared" si="7"/>
+        <v>1.4874346929543276</v>
       </c>
       <c r="Z23" s="98">
-        <f t="shared" si="7"/>
-        <v>107.15762156587998</v>
+        <f t="shared" si="8"/>
+        <v>109.32555032588333</v>
       </c>
       <c r="AA23" s="98">
-        <f t="shared" si="8"/>
-        <v>189.31488008547819</v>
+        <f t="shared" si="9"/>
+        <v>193.14494991379706</v>
       </c>
       <c r="AB23" s="98">
-        <f t="shared" si="9"/>
-        <v>1305.874567366935</v>
+        <f t="shared" si="10"/>
+        <v>1332.2939950304278</v>
       </c>
     </row>
     <row r="24" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="58" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="91">
         <v>1101.3699999999999</v>
       </c>
       <c r="D24" s="91">
         <v>2611.5079999999998</v>
       </c>
       <c r="E24" s="91">
         <v>6.548</v>
       </c>
       <c r="F24" s="91">
         <v>425.89</v>
       </c>
       <c r="G24" s="91">
         <v>691.09334999999999</v>
       </c>
       <c r="H24" s="90">
         <f t="shared" si="0"/>
         <v>4836.4093499999999</v>
       </c>
       <c r="I24" s="31"/>
       <c r="U24" s="100">
         <v>2012</v>
       </c>
       <c r="V24" s="98">
         <v>5653429</v>
       </c>
       <c r="W24" s="98">
-        <f t="shared" si="12"/>
-        <v>372.58482111817847</v>
+        <f t="shared" si="5"/>
+        <v>380.12266431999126</v>
       </c>
       <c r="X24" s="98">
-        <f t="shared" si="5"/>
-        <v>653.82340367855682</v>
+        <f t="shared" si="6"/>
+        <v>667.05104479344095</v>
       </c>
       <c r="Y24" s="98">
-        <f t="shared" si="6"/>
-        <v>1.7185268836162153</v>
+        <f t="shared" si="7"/>
+        <v>1.753294768544867</v>
       </c>
       <c r="Z24" s="98">
-        <f t="shared" si="7"/>
-        <v>116.9220052078269</v>
+        <f t="shared" si="8"/>
+        <v>119.28747930162685</v>
       </c>
       <c r="AA24" s="98">
-        <f t="shared" si="8"/>
-        <v>186.79763015370514</v>
+        <f t="shared" si="9"/>
+        <v>190.57677296028294</v>
       </c>
       <c r="AB24" s="98">
-        <f t="shared" si="9"/>
-        <v>1331.8463870418834</v>
+        <f t="shared" si="10"/>
+        <v>1358.7912561438866</v>
       </c>
     </row>
     <row r="25" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="58" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="91">
         <v>1218.258</v>
       </c>
       <c r="D25" s="91">
         <v>2707.2779999999998</v>
       </c>
       <c r="E25" s="91">
         <v>6.5869999999999997</v>
       </c>
       <c r="F25" s="91">
         <v>439.62700000000001</v>
       </c>
       <c r="G25" s="91">
         <v>734.93990399999996</v>
       </c>
       <c r="H25" s="90">
         <f t="shared" si="0"/>
         <v>5106.6899039999998</v>
       </c>
       <c r="I25" s="31"/>
       <c r="U25" s="100">
         <v>2013</v>
       </c>
       <c r="V25" s="98">
         <v>5775808</v>
       </c>
       <c r="W25" s="98">
-        <f t="shared" si="12"/>
-        <v>358.75761239281127</v>
+        <f t="shared" si="5"/>
+        <v>366.01571437763693</v>
       </c>
       <c r="X25" s="98">
-        <f t="shared" si="5"/>
-        <v>581.6487293233422</v>
+        <f t="shared" si="6"/>
+        <v>593.41618916514392</v>
       </c>
       <c r="Y25" s="98">
-        <f t="shared" si="6"/>
-        <v>3.2449146333526806</v>
+        <f t="shared" si="7"/>
+        <v>3.3105631952991215</v>
       </c>
       <c r="Z25" s="98">
-        <f t="shared" si="7"/>
-        <v>123.15121316069302</v>
+        <f t="shared" si="8"/>
+        <v>125.64271169284575</v>
       </c>
       <c r="AA25" s="98">
-        <f t="shared" si="8"/>
-        <v>180.63669522873886</v>
+        <f t="shared" si="9"/>
+        <v>184.2911948431931</v>
       </c>
       <c r="AB25" s="98">
-        <f t="shared" si="9"/>
-        <v>1247.439164738938</v>
+        <f t="shared" si="10"/>
+        <v>1272.6763732741185</v>
       </c>
     </row>
     <row r="26" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B26" s="58" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="91">
         <v>1320.0691097900001</v>
       </c>
       <c r="D26" s="91">
         <v>2597.1831240000001</v>
       </c>
       <c r="E26" s="91">
         <v>5.8408227500000001</v>
       </c>
       <c r="F26" s="91">
         <v>436.75871904399997</v>
       </c>
       <c r="G26" s="91">
         <v>760.71511399999997</v>
       </c>
       <c r="H26" s="90">
         <f t="shared" si="0"/>
         <v>5120.5668895839999</v>
       </c>
       <c r="I26" s="31"/>
       <c r="U26" s="100">
         <v>2014</v>
       </c>
       <c r="V26" s="98">
         <v>5901970</v>
       </c>
       <c r="W26" s="98">
-        <f t="shared" si="12"/>
-        <v>344.72109865436755</v>
+        <f t="shared" si="5"/>
+        <v>351.69522492772182</v>
       </c>
       <c r="X26" s="98">
-        <f t="shared" si="5"/>
-        <v>554.54525715397767</v>
+        <f t="shared" si="6"/>
+        <v>565.76438085362452</v>
       </c>
       <c r="Y26" s="98">
-        <f t="shared" si="6"/>
-        <v>3.3207758355065846</v>
+        <f t="shared" si="7"/>
+        <v>3.3879591616584519</v>
       </c>
       <c r="Z26" s="98">
-        <f t="shared" si="7"/>
-        <v>108.50024808000514</v>
+        <f t="shared" si="8"/>
+        <v>110.69533980416709</v>
       </c>
       <c r="AA26" s="98">
-        <f t="shared" si="8"/>
-        <v>173.74412777374334</v>
+        <f t="shared" si="9"/>
+        <v>177.25918238188265</v>
       </c>
       <c r="AB26" s="98">
-        <f t="shared" si="9"/>
-        <v>1184.8315074976003</v>
+        <f t="shared" si="10"/>
+        <v>1208.8020871290546</v>
       </c>
       <c r="AD26" s="101" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
     </row>
     <row r="27" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="58" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="91">
         <v>1349.4670000000001</v>
       </c>
       <c r="D27" s="91">
         <v>2651.3679999999999</v>
       </c>
       <c r="E27" s="91">
         <v>5.7869999999999999</v>
       </c>
       <c r="F27" s="91">
         <v>425.34100000000001</v>
       </c>
       <c r="G27" s="91">
         <v>751.44799999999998</v>
       </c>
       <c r="H27" s="90">
         <f t="shared" si="0"/>
         <v>5183.4110000000001</v>
       </c>
       <c r="I27" s="31"/>
       <c r="U27" s="100">
         <v>2015</v>
       </c>
       <c r="V27" s="98">
         <v>6032968</v>
       </c>
       <c r="W27" s="98">
-        <f t="shared" si="12"/>
-        <v>399.34835195511499</v>
+        <f t="shared" si="5"/>
+        <v>407.427653873282</v>
       </c>
       <c r="X27" s="98">
-        <f t="shared" si="5"/>
-        <v>550.90164142362585</v>
+        <f t="shared" si="6"/>
+        <v>562.04705035416157</v>
       </c>
       <c r="Y27" s="98">
-        <f t="shared" si="6"/>
-        <v>3.5852137206838632</v>
+        <f t="shared" si="7"/>
+        <v>3.6577469462468315</v>
       </c>
       <c r="Z27" s="98">
-        <f t="shared" si="7"/>
-        <v>106.71491819141568</v>
+        <f t="shared" si="8"/>
+        <v>108.873890524768</v>
       </c>
       <c r="AA27" s="98">
-        <f t="shared" si="8"/>
-        <v>171.88989889727492</v>
+        <f t="shared" si="9"/>
+        <v>175.36744020444522</v>
       </c>
       <c r="AB27" s="98">
-        <f t="shared" si="9"/>
-        <v>1232.4400241881151</v>
+        <f t="shared" si="10"/>
+        <v>1257.3737819029036</v>
       </c>
     </row>
     <row r="28" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="91">
         <v>1528.04</v>
       </c>
       <c r="D28" s="91">
         <v>2681.4520000000002</v>
       </c>
       <c r="E28" s="91">
         <v>7.048</v>
       </c>
       <c r="F28" s="91">
         <v>479.51900000000001</v>
       </c>
       <c r="G28" s="91">
         <v>766.09199999999998</v>
       </c>
       <c r="H28" s="90">
         <f t="shared" si="0"/>
         <v>5462.1509999999998</v>
       </c>
       <c r="I28" s="31"/>
       <c r="U28" s="100">
         <v>2016</v>
       </c>
       <c r="V28" s="98">
         <v>6179249</v>
       </c>
       <c r="W28" s="98">
-        <f t="shared" si="12"/>
-        <v>381.89132072429692</v>
+        <f t="shared" si="5"/>
+        <v>389.61744571004851</v>
       </c>
       <c r="X28" s="98">
-        <f t="shared" si="5"/>
-        <v>539.6659300150186</v>
+        <f t="shared" si="6"/>
+        <v>550.58402686503337</v>
       </c>
       <c r="Y28" s="98">
-        <f t="shared" si="6"/>
-        <v>4.0631541695090352</v>
+        <f t="shared" si="7"/>
+        <v>4.1453567105106623</v>
       </c>
       <c r="Z28" s="98">
-        <f t="shared" si="7"/>
-        <v>109.39769142418034</v>
+        <f t="shared" si="8"/>
+        <v>111.61093951657705</v>
       </c>
       <c r="AA28" s="98">
-        <f t="shared" si="8"/>
-        <v>159.85432228767684</v>
+        <f t="shared" si="9"/>
+        <v>163.08836927037549</v>
       </c>
       <c r="AB28" s="98">
-        <f t="shared" si="9"/>
-        <v>1194.8724186206819</v>
+        <f t="shared" si="10"/>
+        <v>1219.0461380725451</v>
       </c>
     </row>
     <row r="29" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="58" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="91">
         <v>1536.12</v>
       </c>
       <c r="D29" s="91">
         <v>2490.4899999999998</v>
       </c>
       <c r="E29" s="91">
         <v>13.894</v>
       </c>
       <c r="F29" s="91">
         <v>527.30600000000004</v>
       </c>
       <c r="G29" s="91">
         <v>773.44600000000003</v>
       </c>
       <c r="H29" s="90">
         <f t="shared" si="0"/>
         <v>5341.2559999999994</v>
       </c>
       <c r="I29" s="31"/>
       <c r="U29" s="100">
         <v>2017</v>
       </c>
       <c r="V29" s="98">
         <v>6321606</v>
       </c>
       <c r="W29" s="98">
-        <f t="shared" si="12"/>
-        <v>306.95175871678151</v>
+        <f t="shared" si="5"/>
+        <v>313.16176539602276</v>
       </c>
       <c r="X29" s="98">
-        <f t="shared" si="5"/>
-        <v>514.69267896077724</v>
+        <f t="shared" si="6"/>
+        <v>525.10553662761367</v>
       </c>
       <c r="Y29" s="98">
-        <f t="shared" si="6"/>
-        <v>4.6062014899435422</v>
+        <f t="shared" si="7"/>
+        <v>4.6993905374279494</v>
       </c>
       <c r="Z29" s="98">
-        <f t="shared" si="7"/>
-        <v>98.543528679604862</v>
+        <f t="shared" si="8"/>
+        <v>100.53718388410553</v>
       </c>
       <c r="AA29" s="98">
-        <f t="shared" si="8"/>
-        <v>155.079585161751</v>
+        <f t="shared" si="9"/>
+        <v>158.2170334164685</v>
       </c>
       <c r="AB29" s="98">
-        <f t="shared" si="9"/>
-        <v>1079.8737530088583</v>
+        <f t="shared" si="10"/>
+        <v>1101.7209098616386</v>
       </c>
     </row>
     <row r="30" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="58" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="91">
         <v>1556.771</v>
       </c>
       <c r="D30" s="91">
         <v>2504.34330215</v>
       </c>
       <c r="E30" s="91">
         <v>14.996725</v>
       </c>
       <c r="F30" s="91">
         <v>489.99043099800002</v>
       </c>
       <c r="G30" s="91">
         <v>784.63378248180004</v>
       </c>
       <c r="H30" s="90">
         <f t="shared" si="0"/>
         <v>5350.7352406298005</v>
       </c>
       <c r="I30" s="31"/>
       <c r="U30" s="100">
         <v>2018</v>
       </c>
       <c r="V30" s="98">
         <v>6462019</v>
       </c>
       <c r="W30" s="98">
-        <f t="shared" si="12"/>
-        <v>333.87139592783302</v>
+        <f t="shared" si="5"/>
+        <v>340.62601954487008</v>
       </c>
       <c r="X30" s="98">
-        <f t="shared" si="5"/>
-        <v>507.20598197604835</v>
+        <f t="shared" si="6"/>
+        <v>517.46737467498576</v>
       </c>
       <c r="Y30" s="98">
-        <f t="shared" si="6"/>
-        <v>4.3405986694657228</v>
+        <f t="shared" si="7"/>
+        <v>4.428414249483815</v>
       </c>
       <c r="Z30" s="98">
-        <f t="shared" si="7"/>
-        <v>97.066340523290464</v>
+        <f t="shared" si="8"/>
+        <v>99.030110418270326</v>
       </c>
       <c r="AA30" s="98">
-        <f t="shared" si="8"/>
-        <v>151.7215725529523</v>
+        <f t="shared" si="9"/>
+        <v>154.79108413639352</v>
       </c>
       <c r="AB30" s="98">
-        <f t="shared" si="9"/>
-        <v>1094.2058896495901</v>
+        <f t="shared" si="10"/>
+        <v>1116.3430030240036</v>
       </c>
     </row>
     <row r="31" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="58" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="91">
         <v>1864.3879999999999</v>
       </c>
       <c r="D31" s="91">
         <v>2571.9259999999999</v>
       </c>
       <c r="E31" s="91">
         <v>16.737841549999999</v>
       </c>
       <c r="F31" s="91">
         <v>498.20667075</v>
       </c>
       <c r="G31" s="91">
         <v>802.48099999999999</v>
       </c>
       <c r="H31" s="90">
         <f t="shared" si="0"/>
         <v>5753.7395122999997</v>
       </c>
       <c r="I31" s="31"/>
       <c r="R31" s="104"/>
       <c r="S31" s="104"/>
       <c r="U31" s="100">
         <v>2019</v>
       </c>
       <c r="V31" s="98">
         <v>6596880</v>
       </c>
       <c r="W31" s="98">
-        <f t="shared" si="12"/>
-        <v>305.51977473346938</v>
+        <f t="shared" si="5"/>
+        <v>311.70081063848176</v>
       </c>
       <c r="X31" s="98">
-        <f t="shared" si="5"/>
-        <v>491.04801870232581</v>
+        <f t="shared" si="6"/>
+        <v>500.9825161905232</v>
       </c>
       <c r="Y31" s="98">
-        <f t="shared" si="6"/>
-        <v>4.0002488609385773</v>
+        <f t="shared" si="7"/>
+        <v>4.0811787511887792</v>
       </c>
       <c r="Z31" s="98">
-        <f t="shared" si="7"/>
-        <v>116.4841853694529</v>
+        <f t="shared" si="8"/>
+        <v>118.84080183646492</v>
       </c>
       <c r="AA31" s="98">
-        <f t="shared" si="8"/>
-        <v>143.37750854753529</v>
+        <f t="shared" si="9"/>
+        <v>146.27820958751431</v>
       </c>
       <c r="AB31" s="98">
-        <f t="shared" si="9"/>
-        <v>1060.429736213722</v>
+        <f t="shared" si="10"/>
+        <v>1081.8835170041727</v>
       </c>
     </row>
     <row r="32" spans="2:30" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="78" t="s">
         <v>135</v>
       </c>
       <c r="C32" s="91">
         <v>1851.694</v>
       </c>
       <c r="D32" s="91">
         <v>2616.703</v>
       </c>
       <c r="E32" s="91">
         <v>19.701202380000002</v>
       </c>
       <c r="F32" s="91">
         <v>530.44161474999999</v>
       </c>
       <c r="G32" s="91">
         <v>775.09299999999996</v>
       </c>
       <c r="H32" s="90">
         <f t="shared" si="0"/>
         <v>5793.6328171299992</v>
       </c>
       <c r="R32" s="104"/>
       <c r="S32" s="104"/>
       <c r="U32" s="100">
         <v>2020</v>
       </c>
       <c r="V32" s="98">
         <v>6693858</v>
       </c>
       <c r="W32" s="98">
-        <f t="shared" si="12"/>
-        <v>215.72756440945867</v>
+        <f t="shared" si="5"/>
+        <v>220.09199490329158</v>
       </c>
       <c r="X32" s="98">
-        <f t="shared" si="5"/>
-        <v>347.19254665565825</v>
+        <f t="shared" si="6"/>
+        <v>354.21667332210205</v>
       </c>
       <c r="Y32" s="98">
-        <f t="shared" si="6"/>
-        <v>2.7301886803736171</v>
+        <f t="shared" si="7"/>
+        <v>2.7854237114794418</v>
       </c>
       <c r="Z32" s="98">
-        <f t="shared" si="7"/>
-        <v>113.47546501331709</v>
+        <f t="shared" si="8"/>
+        <v>115.77121141532061</v>
       </c>
       <c r="AA32" s="98">
-        <f t="shared" si="8"/>
-        <v>125.2824771015614</v>
+        <f t="shared" si="9"/>
+        <v>127.81709369032129</v>
       </c>
       <c r="AB32" s="98">
-        <f t="shared" si="9"/>
-        <v>804.40824186036889</v>
+        <f t="shared" si="10"/>
+        <v>820.68239704251482</v>
       </c>
     </row>
     <row r="33" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="92" t="s">
         <v>137</v>
       </c>
       <c r="C33" s="91">
         <v>1556.2681852400001</v>
       </c>
       <c r="D33" s="91">
         <v>2609.5300603300002</v>
       </c>
       <c r="E33" s="91">
         <v>23.353783225000001</v>
       </c>
       <c r="F33" s="91">
         <v>499.62299999999999</v>
       </c>
       <c r="G33" s="91">
         <v>786.26499999999999</v>
       </c>
       <c r="H33" s="90">
         <f t="shared" si="0"/>
         <v>5475.0400287950006</v>
       </c>
       <c r="U33" s="100">
         <v>2021</v>
       </c>
       <c r="V33" s="98">
-        <v>6548040</v>
+        <v>6547822</v>
       </c>
       <c r="W33" s="98">
-        <f t="shared" si="12"/>
-        <v>70.842444018210173</v>
+        <f t="shared" si="5"/>
+        <v>72.278078965498281</v>
       </c>
       <c r="X33" s="98">
-        <f t="shared" si="5"/>
-        <v>277.77481261974572</v>
+        <f t="shared" si="6"/>
+        <v>283.40396946208733</v>
       </c>
       <c r="Y33" s="98">
-        <f t="shared" si="6"/>
-        <v>2.3809822438916366</v>
+        <f t="shared" si="7"/>
+        <v>2.4292332799135536</v>
       </c>
       <c r="Z33" s="98">
-        <f t="shared" si="7"/>
-        <v>127.76764385362048</v>
+        <f t="shared" si="8"/>
+        <v>130.35687827644432</v>
       </c>
       <c r="AA33" s="98">
-        <f t="shared" si="8"/>
-        <v>131.39430645378798</v>
+        <f t="shared" si="9"/>
+        <v>134.05703585046513</v>
       </c>
       <c r="AB33" s="98">
-        <f t="shared" si="9"/>
-        <v>610.16018918925602</v>
+        <f t="shared" si="10"/>
+        <v>622.52519583440869</v>
       </c>
     </row>
     <row r="34" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="92" t="s">
         <v>138</v>
       </c>
       <c r="C34" s="91">
         <v>1774</v>
       </c>
       <c r="D34" s="91">
         <v>2695</v>
       </c>
       <c r="E34" s="91">
         <v>23.063437400000002</v>
       </c>
       <c r="F34" s="91">
         <v>515.754539587865</v>
       </c>
       <c r="G34" s="91">
         <v>806.16091402785401</v>
       </c>
       <c r="H34" s="90">
         <f t="shared" si="0"/>
         <v>5813.9788910157195</v>
       </c>
       <c r="U34" s="100">
         <v>2022</v>
       </c>
       <c r="V34" s="98">
-        <v>6630631</v>
+        <v>6674582.7577107763</v>
       </c>
       <c r="W34" s="98">
-        <f t="shared" si="12"/>
-        <v>106.44755696565824</v>
+        <f t="shared" si="5"/>
+        <v>107.88598789610509</v>
       </c>
       <c r="X34" s="98">
-        <f t="shared" si="5"/>
-        <v>369.4364353545144</v>
+        <f t="shared" si="6"/>
+        <v>374.42864758179365</v>
       </c>
       <c r="Y34" s="98">
-        <f t="shared" si="6"/>
-        <v>3.6301514195293501</v>
+        <f t="shared" si="7"/>
+        <v>3.6792058293524073</v>
       </c>
       <c r="Z34" s="98">
-        <f t="shared" si="7"/>
-        <v>129.63428113181149</v>
+        <f t="shared" si="8"/>
+        <v>131.38603537532504</v>
       </c>
       <c r="AA34" s="98">
-        <f t="shared" si="8"/>
-        <v>431.02139748856666</v>
+        <f t="shared" si="9"/>
+        <v>436.84581025580388</v>
       </c>
       <c r="AB34" s="98">
-        <f t="shared" si="9"/>
-        <v>1040.1698223600802</v>
+        <f t="shared" si="10"/>
+        <v>1054.2256869383802</v>
       </c>
     </row>
     <row r="35" spans="2:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="92" t="s">
         <v>139</v>
       </c>
       <c r="C35" s="91">
         <v>1679.0789863800001</v>
       </c>
       <c r="D35" s="91">
         <v>2698.7071793499999</v>
       </c>
       <c r="E35" s="91">
         <v>21.984612317</v>
       </c>
       <c r="F35" s="91">
         <v>640.17508545909095</v>
       </c>
       <c r="G35" s="91">
         <v>787.97571100497498</v>
       </c>
       <c r="H35" s="90">
         <f t="shared" si="0"/>
         <v>5827.921574511066</v>
       </c>
       <c r="U35" s="100">
         <v>2023</v>
       </c>
       <c r="V35" s="98">
-        <v>6815441</v>
+        <v>6801343.5154215526</v>
       </c>
       <c r="W35" s="98">
-        <f>C79*1000000/$V35</f>
-        <v>149.55750132126727</v>
+        <f t="shared" si="5"/>
+        <v>152.89949800474849</v>
       </c>
       <c r="X35" s="98">
-        <f t="shared" si="5"/>
-        <v>459.62871937863179</v>
+        <f t="shared" si="6"/>
+        <v>469.89953590221393</v>
       </c>
       <c r="Y35" s="98">
-        <f t="shared" si="6"/>
-        <v>7.5306987242447203</v>
+        <f t="shared" si="7"/>
+        <v>7.698978950501373</v>
       </c>
       <c r="Z35" s="98">
-        <f t="shared" si="7"/>
-        <v>116.09428214237536</v>
+        <f t="shared" si="8"/>
+        <v>118.68851314024094</v>
       </c>
       <c r="AA35" s="98">
-        <f t="shared" si="8"/>
-        <v>394.05645563930517</v>
+        <f t="shared" si="9"/>
+        <v>402.86200103967928</v>
       </c>
       <c r="AB35" s="98">
-        <f t="shared" si="9"/>
-        <v>1126.8676572058243</v>
+        <f t="shared" si="10"/>
+        <v>1152.048527037384</v>
       </c>
     </row>
     <row r="36" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="92" t="s">
         <v>153</v>
       </c>
       <c r="C36" s="91">
         <v>1235.3719830099999</v>
       </c>
       <c r="D36" s="91">
         <v>1988.2111311199999</v>
       </c>
       <c r="E36" s="91">
         <v>15.634527804999999</v>
       </c>
       <c r="F36" s="91">
         <v>649.821503432952</v>
       </c>
       <c r="G36" s="91">
         <v>717.43480068036604</v>
       </c>
       <c r="H36" s="90">
         <f t="shared" si="0"/>
         <v>4606.473946048317</v>
       </c>
       <c r="J36" s="29"/>
       <c r="U36" s="100">
         <v>2024</v>
       </c>
       <c r="V36" s="98">
-        <v>6978719</v>
+        <v>6928000</v>
       </c>
       <c r="W36" s="98">
-        <f>C80*1000000/$V36</f>
-        <v>136.25321904922669</v>
+        <f t="shared" si="5"/>
+        <v>140.02745989812223</v>
       </c>
       <c r="X36" s="98">
-        <f t="shared" ref="X36" si="13">D80*1000000/$V36</f>
-        <v>434.18086099182392</v>
+        <f t="shared" si="6"/>
+        <v>446.20775586299709</v>
       </c>
       <c r="Y36" s="98">
-        <f t="shared" ref="Y36" si="14">E80*1000000/$V36</f>
-        <v>7.5093884636994259</v>
+        <f t="shared" si="7"/>
+        <v>7.7173999946393277</v>
       </c>
       <c r="Z36" s="98">
-        <f>F80*1000000/$V36</f>
-        <v>120.79675921389571</v>
+        <f t="shared" si="8"/>
+        <v>124.14285309865426</v>
       </c>
       <c r="AA36" s="98">
-        <f t="shared" ref="AA36" si="15">G80*1000000/$V36</f>
-        <v>360.2597775709267</v>
+        <f t="shared" si="9"/>
+        <v>370.2390439560458</v>
       </c>
       <c r="AB36" s="98">
-        <f t="shared" ref="AB36" si="16">H80*1000000/$V36</f>
-        <v>1059.0000052895723</v>
+        <f t="shared" si="10"/>
+        <v>1088.3345128104586</v>
       </c>
     </row>
     <row r="37" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="92" t="s">
         <v>167</v>
       </c>
       <c r="C37" s="91">
         <v>399.19080645999998</v>
       </c>
       <c r="D37" s="91">
         <v>1565.2361095199999</v>
       </c>
       <c r="E37" s="91">
         <v>13.416620999999999</v>
       </c>
       <c r="F37" s="91">
         <v>719.959192490737</v>
       </c>
       <c r="G37" s="91">
         <v>740.395110367131</v>
       </c>
       <c r="H37" s="90">
         <f t="shared" si="0"/>
         <v>3438.1978398378683</v>
       </c>
       <c r="J37" s="29"/>
       <c r="U37" s="100">
         <v>2025</v>
       </c>
-      <c r="V37" s="98"/>
-[...5 lines deleted...]
-      <c r="AB37" s="98"/>
+      <c r="V37" s="98">
+        <v>7054865.0308431061</v>
+      </c>
+      <c r="W37" s="98">
+        <f t="shared" si="5"/>
+        <v>135.79281755380543</v>
+      </c>
+      <c r="X37" s="98">
+        <f t="shared" si="6"/>
+        <v>445.79166096734673</v>
+      </c>
+      <c r="Y37" s="98">
+        <f t="shared" si="7"/>
+        <v>7.2290539616326495</v>
+      </c>
+      <c r="Z37" s="98">
+        <f t="shared" si="8"/>
+        <v>108.2940632683793</v>
+      </c>
+      <c r="AA37" s="98">
+        <f t="shared" si="9"/>
+        <v>349.26252865613429</v>
+      </c>
+      <c r="AB37" s="98">
+        <f t="shared" si="10"/>
+        <v>1046.3701244072984</v>
+      </c>
     </row>
     <row r="38" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="92" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="91">
         <v>644.61668457999997</v>
       </c>
       <c r="D38" s="91">
         <v>2237.2039049999998</v>
       </c>
       <c r="E38" s="91">
         <v>21.983183449999999</v>
       </c>
       <c r="F38" s="91">
         <v>785.02901234322599</v>
       </c>
       <c r="G38" s="91">
         <v>2610.14524102</v>
       </c>
       <c r="H38" s="90">
         <f t="shared" si="0"/>
         <v>6298.9780263932262</v>
       </c>
       <c r="J38" s="29"/>
@@ -33417,1468 +33695,1572 @@
       <c r="B40" s="92" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="91">
         <v>950.87292859000001</v>
       </c>
       <c r="D40" s="91">
         <v>3030.0262240400002</v>
       </c>
       <c r="E40" s="91">
         <v>52.405911949999997</v>
       </c>
       <c r="F40" s="91">
         <v>843.00663866443904</v>
       </c>
       <c r="G40" s="91">
         <v>2514.1517546700002</v>
       </c>
       <c r="H40" s="90">
         <f t="shared" si="0"/>
         <v>7390.4634579144385</v>
       </c>
       <c r="J40" s="29"/>
       <c r="V40"/>
       <c r="W40" s="95" t="s">
-        <v>189</v>
+        <v>253</v>
       </c>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
     </row>
     <row r="41" spans="2:31" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="92" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-      <c r="G41" s="91"/>
+        <v>176</v>
+      </c>
+      <c r="C41" s="91">
+        <v>958</v>
+      </c>
+      <c r="D41" s="91">
+        <v>3145</v>
+      </c>
+      <c r="E41" s="91">
+        <v>51</v>
+      </c>
+      <c r="F41" s="91">
+        <v>764</v>
+      </c>
+      <c r="G41" s="91">
+        <v>2464</v>
+      </c>
       <c r="H41" s="90">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>7382</v>
       </c>
       <c r="J41" s="31">
         <f>H40/D40</f>
         <v>2.4390757410873403</v>
       </c>
       <c r="V41" s="96"/>
       <c r="W41" s="97">
-        <f>(W36-W14)/W14*100</f>
-        <v>-59.487997258897032</v>
+        <f>(W37-W14)/W14*100</f>
+        <v>-60.425527488921013</v>
       </c>
       <c r="X41" s="97">
-        <f t="shared" ref="X41:AB41" si="17">(X36-X14)/X14*100</f>
-        <v>-54.102103625711884</v>
+        <f t="shared" ref="X41:AB41" si="13">(X37-X14)/X14*100</f>
+        <v>-53.809204768088669</v>
       </c>
       <c r="Y41" s="97">
-        <f t="shared" si="17"/>
-        <v>208.3485848951531</v>
+        <f t="shared" si="13"/>
+        <v>190.95126415239665</v>
       </c>
       <c r="Z41" s="97">
-        <f t="shared" si="17"/>
-        <v>-2.0683146650282156</v>
+        <f t="shared" si="13"/>
+        <v>-13.945420276799611</v>
       </c>
       <c r="AA41" s="97">
-        <f t="shared" si="17"/>
-        <v>77.001704773537014</v>
+        <f t="shared" si="13"/>
+        <v>68.195766382608369</v>
       </c>
       <c r="AB41" s="97">
-        <f t="shared" si="17"/>
-        <v>-34.289604766515389</v>
+        <f t="shared" si="13"/>
+        <v>-36.360780907237036</v>
       </c>
     </row>
     <row r="42" spans="2:31" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="92" t="s">
+        <v>245</v>
+      </c>
+      <c r="C42" s="91"/>
+      <c r="D42" s="91"/>
+      <c r="E42" s="91"/>
+      <c r="F42" s="91"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="90"/>
       <c r="J42" s="29"/>
       <c r="U42" s="25"/>
       <c r="V42" s="25"/>
       <c r="W42" s="25"/>
     </row>
-    <row r="43" spans="2:31" ht="19.5" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="Q43" s="129"/>
+    <row r="43" spans="2:31" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B43" s="92" t="s">
+        <v>246</v>
+      </c>
+      <c r="C43" s="91"/>
+      <c r="D43" s="91"/>
+      <c r="E43" s="91"/>
+      <c r="F43" s="91"/>
+      <c r="G43" s="91"/>
+      <c r="H43" s="90"/>
+      <c r="J43" s="126" t="s">
+        <v>250</v>
+      </c>
+      <c r="K43" s="126"/>
+      <c r="L43" s="126"/>
+      <c r="M43" s="126"/>
+      <c r="N43" s="126"/>
+      <c r="O43" s="126"/>
+      <c r="P43" s="126"/>
+      <c r="Q43" s="126"/>
     </row>
     <row r="44" spans="2:31" x14ac:dyDescent="0.35">
-      <c r="C44" s="126" t="s">
-[...6 lines deleted...]
-      <c r="H44" s="81"/>
+      <c r="B44" s="92" t="s">
+        <v>247</v>
+      </c>
+      <c r="C44" s="91"/>
+      <c r="D44" s="91"/>
+      <c r="E44" s="91"/>
+      <c r="F44" s="91"/>
+      <c r="G44" s="91"/>
+      <c r="H44" s="90"/>
       <c r="J44" s="29"/>
     </row>
-    <row r="45" spans="2:31" ht="49.5" x14ac:dyDescent="0.45">
-[...27 lines deleted...]
-      </c>
+    <row r="45" spans="2:31" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B45" s="92" t="s">
+        <v>248</v>
+      </c>
+      <c r="C45" s="91"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="90"/>
       <c r="J45" s="29"/>
       <c r="AE45" s="101" t="s">
-        <v>181</v>
+        <v>259</v>
       </c>
     </row>
     <row r="46" spans="2:31" x14ac:dyDescent="0.35">
-      <c r="B46" s="41" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="J46" s="29"/>
     </row>
     <row r="47" spans="2:31" x14ac:dyDescent="0.35">
-      <c r="B47" s="41" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="J47" s="29"/>
     </row>
-    <row r="48" spans="2:31" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-      </c>
+    <row r="48" spans="2:31" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="B48" s="120" t="s">
+        <v>254</v>
+      </c>
+      <c r="C48" s="120"/>
+      <c r="D48" s="120"/>
+      <c r="E48" s="120"/>
+      <c r="F48" s="120"/>
+      <c r="G48" s="120"/>
+      <c r="H48" s="120"/>
       <c r="J48" s="29"/>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B49" s="41" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="C49" s="25" t="s">
+        <v>177</v>
+      </c>
+      <c r="H49" s="81"/>
       <c r="J49" s="29"/>
     </row>
-    <row r="50" spans="2:10" x14ac:dyDescent="0.35">
-[...28 lines deleted...]
-        <v>63.3</v>
+    <row r="50" spans="2:10" ht="49" x14ac:dyDescent="0.35">
+      <c r="B50" s="46"/>
+      <c r="C50" s="47" t="str">
+        <f t="shared" ref="C50:H50" si="14">PROPER(C4)</f>
+        <v>Casino</v>
+      </c>
+      <c r="D50" s="47" t="str">
+        <f t="shared" si="14"/>
+        <v>Gaming Machines</v>
+      </c>
+      <c r="E50" s="47" t="str">
+        <f t="shared" si="14"/>
+        <v>Keno</v>
+      </c>
+      <c r="F50" s="47" t="str">
+        <f t="shared" si="14"/>
+        <v>Lotteries</v>
+      </c>
+      <c r="G50" s="47" t="str">
+        <f t="shared" si="14"/>
+        <v>Wagering</v>
+      </c>
+      <c r="H50" s="48" t="str">
+        <f t="shared" si="14"/>
+        <v>Total Gambling</v>
+      </c>
+      <c r="I50" s="45" t="s">
+        <v>136</v>
       </c>
       <c r="J50" s="29"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B51" s="41" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C51" s="105">
-        <f t="shared" ref="C51:H51" si="25">C11*$I$80/$I51</f>
-        <v>754.96989024390246</v>
+        <f>C6*$I$86/$I51</f>
+        <v>0</v>
       </c>
       <c r="D51" s="105">
-        <f t="shared" si="25"/>
-        <v>1915.9665609756098</v>
+        <f t="shared" ref="D51:H51" si="15">D6*$I$86/$I51</f>
+        <v>0</v>
       </c>
       <c r="E51" s="105">
-        <f t="shared" si="25"/>
-        <v>26.106691585365855</v>
+        <f t="shared" si="15"/>
+        <v>0</v>
       </c>
       <c r="F51" s="105">
-        <f t="shared" si="25"/>
-        <v>656.29195609756107</v>
+        <f t="shared" si="15"/>
+        <v>0</v>
       </c>
       <c r="G51" s="105">
-        <f t="shared" si="25"/>
-        <v>869.35765902439039</v>
+        <f t="shared" si="15"/>
+        <v>0</v>
       </c>
       <c r="H51" s="105">
-        <f t="shared" si="25"/>
-[...3 lines deleted...]
-        <v>65.599999999999994</v>
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I51" s="42">
+        <v>58</v>
       </c>
       <c r="J51" s="29"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B52" s="41" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C52" s="82">
-        <f t="shared" ref="C52:H52" si="26">C12*$I$80/$I52</f>
-        <v>1009.5179791976226</v>
+        <f t="shared" ref="C52:H52" si="16">C7*$I$86/$I52</f>
+        <v>0</v>
       </c>
       <c r="D52" s="82">
-        <f t="shared" si="26"/>
-        <v>2562.989087667162</v>
+        <f t="shared" si="16"/>
+        <v>38.08437970149253</v>
       </c>
       <c r="E52" s="82">
-        <f t="shared" si="26"/>
-        <v>17.895346210995545</v>
+        <f t="shared" si="16"/>
+        <v>0</v>
       </c>
       <c r="F52" s="82">
-        <f t="shared" si="26"/>
-        <v>651.55347399702828</v>
+        <f t="shared" si="16"/>
+        <v>0</v>
       </c>
       <c r="G52" s="82">
-        <f t="shared" si="26"/>
-        <v>887.83497176820208</v>
+        <f t="shared" si="16"/>
+        <v>0</v>
       </c>
       <c r="H52" s="82">
-        <f t="shared" si="26"/>
-[...3 lines deleted...]
-        <v>67.3</v>
+        <f t="shared" si="16"/>
+        <v>38.08437970149253</v>
+      </c>
+      <c r="I52" s="43">
+        <v>60.3</v>
       </c>
       <c r="J52" s="29"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B53" s="41" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C53" s="105">
-        <f t="shared" ref="C53:H53" si="27">C13*$I$80/$I53</f>
-        <v>1183.5878050221565</v>
+        <f t="shared" ref="C53:H53" si="17">C8*$I$86/$I53</f>
+        <v>0</v>
       </c>
       <c r="D53" s="105">
-        <f t="shared" si="27"/>
-        <v>2976.1049453471196</v>
+        <f t="shared" si="17"/>
+        <v>75.020170094926343</v>
       </c>
       <c r="E53" s="105">
-        <f t="shared" si="27"/>
-        <v>14.635237813884785</v>
+        <f t="shared" si="17"/>
+        <v>0</v>
       </c>
       <c r="F53" s="105">
-        <f t="shared" si="27"/>
-        <v>588.72416189069429</v>
+        <f t="shared" si="17"/>
+        <v>0</v>
       </c>
       <c r="G53" s="105">
-        <f t="shared" si="27"/>
-        <v>872.58031314623349</v>
+        <f t="shared" si="17"/>
+        <v>0</v>
       </c>
       <c r="H53" s="105">
-        <f t="shared" si="27"/>
-[...3 lines deleted...]
-        <v>67.7</v>
+        <f t="shared" si="17"/>
+        <v>75.020170094926343</v>
+      </c>
+      <c r="I53" s="42">
+        <v>61.1</v>
       </c>
       <c r="J53" s="29"/>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B54" s="41" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C54" s="82">
-        <f t="shared" ref="C54:H54" si="28">C14*$I$80/$I54</f>
-        <v>1510.7825411764707</v>
+        <f t="shared" ref="C54:H54" si="18">C9*$I$86/$I54</f>
+        <v>0</v>
       </c>
       <c r="D54" s="82">
-        <f t="shared" si="28"/>
-        <v>3482.9784705882353</v>
+        <f t="shared" si="18"/>
+        <v>579.42557772347254</v>
       </c>
       <c r="E54" s="82">
-        <f t="shared" si="28"/>
-        <v>14.418023529411766</v>
+        <f t="shared" si="18"/>
+        <v>0</v>
       </c>
       <c r="F54" s="82">
-        <f t="shared" si="28"/>
-        <v>608.43692941176471</v>
+        <f t="shared" si="18"/>
+        <v>0</v>
       </c>
       <c r="G54" s="82">
-        <f t="shared" si="28"/>
-        <v>890.41675294117647</v>
+        <f t="shared" si="18"/>
+        <v>0</v>
       </c>
       <c r="H54" s="82">
-        <f t="shared" si="28"/>
-[...3 lines deleted...]
-        <v>68</v>
+        <f t="shared" si="18"/>
+        <v>579.42557772347254</v>
+      </c>
+      <c r="I54" s="43">
+        <v>62.2</v>
       </c>
       <c r="J54" s="29"/>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B55" s="41" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C55" s="105">
-        <f t="shared" ref="C55:H55" si="29">C15*$I$80/$I55</f>
-        <v>1456.3311486880468</v>
+        <f t="shared" ref="C55:H55" si="19">C10*$I$86/$I55</f>
+        <v>0</v>
       </c>
       <c r="D55" s="105">
-        <f t="shared" si="29"/>
-        <v>3942.5681166180761</v>
+        <f t="shared" si="19"/>
+        <v>1516.0893707181042</v>
       </c>
       <c r="E55" s="105">
-        <f t="shared" si="29"/>
-        <v>14.519895043731781</v>
+        <f t="shared" si="19"/>
+        <v>5.5154103001579777</v>
       </c>
       <c r="F55" s="105">
-        <f t="shared" si="29"/>
-        <v>630.58550437317797</v>
+        <f t="shared" si="19"/>
+        <v>0</v>
       </c>
       <c r="G55" s="105">
-        <f t="shared" si="29"/>
-        <v>930.05606997084556</v>
+        <f t="shared" si="19"/>
+        <v>0</v>
       </c>
       <c r="H55" s="105">
-        <f t="shared" si="29"/>
-[...3 lines deleted...]
-        <v>68.599999999999994</v>
+        <f t="shared" si="19"/>
+        <v>1521.6047810182624</v>
+      </c>
+      <c r="I55" s="42">
+        <v>63.3</v>
       </c>
       <c r="J55" s="29"/>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B56" s="41" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C56" s="82">
-        <f t="shared" ref="C56:H56" si="30">C16*$I$80/$I56</f>
-        <v>1608.229472496474</v>
+        <f t="shared" ref="C56:H56" si="20">C11*$I$86/$I56</f>
+        <v>770.24384756097561</v>
       </c>
       <c r="D56" s="82">
-        <f t="shared" si="30"/>
-        <v>4237.0310860366717</v>
+        <f t="shared" si="20"/>
+        <v>1954.7288902439022</v>
       </c>
       <c r="E56" s="82">
-        <f t="shared" si="30"/>
-        <v>13.240722143864598</v>
+        <f t="shared" si="20"/>
+        <v>26.634861646341463</v>
       </c>
       <c r="F56" s="82">
-        <f t="shared" si="30"/>
-        <v>615.37246826516218</v>
+        <f t="shared" si="20"/>
+        <v>669.56953902439022</v>
       </c>
       <c r="G56" s="82">
-        <f t="shared" si="30"/>
-        <v>909.93217489421716</v>
+        <f t="shared" si="20"/>
+        <v>886.94581975609753</v>
       </c>
       <c r="H56" s="82">
-        <f t="shared" si="30"/>
-[...3 lines deleted...]
-        <v>70.900000000000006</v>
+        <f t="shared" si="20"/>
+        <v>4308.1229582317073</v>
+      </c>
+      <c r="I56" s="43">
+        <v>65.599999999999994</v>
       </c>
       <c r="J56" s="29"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B57" s="41" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C57" s="105">
-        <f t="shared" ref="C57:H57" si="31">C17*$I$80/$I57</f>
-        <v>1742.8927616511321</v>
+        <f t="shared" ref="C57:H57" si="21">C12*$I$86/$I57</f>
+        <v>1029.941753343239</v>
       </c>
       <c r="D57" s="105">
-        <f t="shared" si="31"/>
-        <v>4360.3224074567242</v>
+        <f t="shared" si="21"/>
+        <v>2614.8414680534916</v>
       </c>
       <c r="E57" s="105">
-        <f t="shared" si="31"/>
-        <v>12.63475898801598</v>
+        <f t="shared" si="21"/>
+        <v>18.257390787518574</v>
       </c>
       <c r="F57" s="105">
-        <f t="shared" si="31"/>
-        <v>612.38406391478031</v>
+        <f t="shared" si="21"/>
+        <v>664.73519167904897</v>
       </c>
       <c r="G57" s="105">
-        <f t="shared" si="31"/>
-        <v>955.00791478029305</v>
+        <f t="shared" si="21"/>
+        <v>905.79695096582464</v>
       </c>
       <c r="H57" s="105">
-        <f t="shared" si="31"/>
-[...3 lines deleted...]
-        <v>75.099999999999994</v>
+        <f t="shared" si="21"/>
+        <v>5233.5727548291225</v>
+      </c>
+      <c r="I57" s="44">
+        <v>67.3</v>
       </c>
       <c r="J57" s="29"/>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B58" s="41" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C58" s="82">
-        <f t="shared" ref="C58:H58" si="32">C18*$I$80/$I58</f>
-        <v>1631.4334178525228</v>
+        <f t="shared" ref="C58:H58" si="22">C13*$I$86/$I58</f>
+        <v>1207.533223042836</v>
       </c>
       <c r="D58" s="82">
-        <f t="shared" si="32"/>
-        <v>4588.6421526520053</v>
+        <f t="shared" si="22"/>
+        <v>3036.315161004431</v>
       </c>
       <c r="E58" s="82">
-        <f t="shared" si="32"/>
-        <v>11.813236739974128</v>
+        <f t="shared" si="22"/>
+        <v>14.931326440177251</v>
       </c>
       <c r="F58" s="82">
-        <f t="shared" si="32"/>
-        <v>598.32665459249677</v>
+        <f t="shared" si="22"/>
+        <v>600.63476632200877</v>
       </c>
       <c r="G58" s="82">
-        <f t="shared" si="32"/>
-        <v>987.2897386804658</v>
+        <f t="shared" si="22"/>
+        <v>890.23367208271782</v>
       </c>
       <c r="H58" s="82">
-        <f t="shared" si="32"/>
-[...3 lines deleted...]
-        <v>77.3</v>
+        <f t="shared" si="22"/>
+        <v>5749.6481488921709</v>
+      </c>
+      <c r="I58" s="43">
+        <v>67.7</v>
       </c>
       <c r="J58" s="29"/>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B59" s="41" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C59" s="105">
-        <f t="shared" ref="C59:H59" si="33">C19*$I$80/$I59</f>
-        <v>1654.7962914572865</v>
+        <f t="shared" ref="C59:H59" si="23">C14*$I$86/$I59</f>
+        <v>1541.3475058823528</v>
       </c>
       <c r="D59" s="105">
-        <f t="shared" si="33"/>
-        <v>4058.6704120603022</v>
+        <f t="shared" si="23"/>
+        <v>3553.4433529411763</v>
       </c>
       <c r="E59" s="105">
-        <f t="shared" si="33"/>
-        <v>10.583427135678392</v>
+        <f t="shared" si="23"/>
+        <v>14.709717647058822</v>
       </c>
       <c r="F59" s="105">
-        <f t="shared" si="33"/>
-        <v>637.0625025125629</v>
+        <f t="shared" si="23"/>
+        <v>620.74634705882352</v>
       </c>
       <c r="G59" s="105">
-        <f t="shared" si="33"/>
-        <v>1004.3423718592967</v>
+        <f t="shared" si="23"/>
+        <v>908.43096470588227</v>
       </c>
       <c r="H59" s="105">
-        <f t="shared" si="33"/>
-[...3 lines deleted...]
-        <v>79.599999999999994</v>
+        <f t="shared" si="23"/>
+        <v>6638.6778882352919</v>
+      </c>
+      <c r="I59" s="42">
+        <v>68</v>
       </c>
       <c r="J59" s="29"/>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B60" s="41" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C60" s="82">
-        <f t="shared" ref="C60:H60" si="34">C20*$I$80/$I60</f>
-        <v>1640.642627306273</v>
+        <f t="shared" ref="C60:H60" si="24">C15*$I$86/$I60</f>
+        <v>1485.794495626822</v>
       </c>
       <c r="D60" s="82">
-        <f t="shared" si="34"/>
-        <v>3899.9417662976634</v>
+        <f t="shared" si="24"/>
+        <v>4022.3310553935862</v>
       </c>
       <c r="E60" s="82">
-        <f t="shared" si="34"/>
-        <v>11.386932349323494</v>
+        <f t="shared" si="24"/>
+        <v>14.813650145772595</v>
       </c>
       <c r="F60" s="82">
-        <f t="shared" si="34"/>
-        <v>642.68670110701112</v>
+        <f t="shared" si="24"/>
+        <v>643.34301457725962</v>
       </c>
       <c r="G60" s="82">
-        <f t="shared" si="34"/>
-        <v>1041.8813284132843</v>
+        <f t="shared" si="24"/>
+        <v>948.87223323615149</v>
       </c>
       <c r="H60" s="82">
-        <f t="shared" si="34"/>
-[...3 lines deleted...]
-        <v>81.3</v>
+        <f t="shared" si="24"/>
+        <v>7115.1544489795924</v>
+      </c>
+      <c r="I60" s="43">
+        <v>68.599999999999994</v>
       </c>
       <c r="J60" s="29"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B61" s="41" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C61" s="105">
-        <f t="shared" ref="C61:H61" si="35">C21*$I$80/$I61</f>
-        <v>1536.6735421686747</v>
+        <f t="shared" ref="C61:H61" si="25">C16*$I$86/$I61</f>
+        <v>1640.7659069111421</v>
       </c>
       <c r="D61" s="105">
-        <f t="shared" si="35"/>
-        <v>3990.2954409638551</v>
+        <f t="shared" si="25"/>
+        <v>4322.751368124118</v>
       </c>
       <c r="E61" s="105">
-        <f t="shared" si="35"/>
-        <v>10.940269879518073</v>
+        <f t="shared" si="25"/>
+        <v>13.508598025387869</v>
       </c>
       <c r="F61" s="105">
-        <f t="shared" si="35"/>
-        <v>628.76287228915669</v>
+        <f t="shared" si="25"/>
+        <v>627.82220028208735</v>
       </c>
       <c r="G61" s="105">
-        <f t="shared" si="35"/>
-        <v>1051.3230843373494</v>
+        <f t="shared" si="25"/>
+        <v>928.34120733427335</v>
       </c>
       <c r="H61" s="105">
-        <f t="shared" si="35"/>
-[...3 lines deleted...]
-        <v>83</v>
+        <f t="shared" si="25"/>
+        <v>7533.1892806770093</v>
+      </c>
+      <c r="I61" s="42">
+        <v>70.900000000000006</v>
       </c>
       <c r="J61" s="29"/>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B62" s="41" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C62" s="82">
-        <f t="shared" ref="C62:H62" si="36">C22*$I$80/$I62</f>
-        <v>1649.1227006960555</v>
+        <f t="shared" ref="C62:H62" si="26">C17*$I$86/$I62</f>
+        <v>1778.1535978695072</v>
       </c>
       <c r="D62" s="82">
-        <f t="shared" si="36"/>
-        <v>3969.6941252900237</v>
+        <f t="shared" si="26"/>
+        <v>4448.5370226364848</v>
       </c>
       <c r="E62" s="82">
-        <f t="shared" si="36"/>
-        <v>10.182515081206496</v>
+        <f t="shared" si="26"/>
+        <v>12.890375499334221</v>
       </c>
       <c r="F62" s="82">
-        <f t="shared" si="36"/>
-        <v>625.15536890951273</v>
+        <f t="shared" si="26"/>
+        <v>624.77333688415445</v>
       </c>
       <c r="G62" s="82">
-        <f t="shared" si="36"/>
-        <v>1026.8621530691416</v>
+        <f t="shared" si="26"/>
+        <v>974.32888415446075</v>
       </c>
       <c r="H62" s="82">
-        <f t="shared" si="36"/>
-[...3 lines deleted...]
-        <v>86.2</v>
+        <f t="shared" si="26"/>
+        <v>7838.6832170439411</v>
+      </c>
+      <c r="I62" s="43">
+        <v>75.099999999999994</v>
       </c>
       <c r="J62" s="29"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B63" s="41" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C63" s="105">
-        <f t="shared" ref="C63:H63" si="37">C23*$I$80/$I63</f>
-        <v>1672.8844141069394</v>
+        <f t="shared" ref="C63:H63" si="27">C18*$I$86/$I63</f>
+        <v>1664.4392962483828</v>
       </c>
       <c r="D63" s="105">
-        <f t="shared" si="37"/>
-        <v>4004.2568191126279</v>
+        <f t="shared" si="27"/>
+        <v>4681.475953428202</v>
       </c>
       <c r="E63" s="105">
-        <f t="shared" si="37"/>
-        <v>11.445160409556314</v>
+        <f t="shared" si="27"/>
+        <v>12.052232858990944</v>
       </c>
       <c r="F63" s="105">
-        <f t="shared" si="37"/>
-        <v>638.23655972696247</v>
+        <f t="shared" si="27"/>
+        <v>610.43152910737376</v>
       </c>
       <c r="G63" s="105">
-        <f t="shared" si="37"/>
-        <v>1078.9244328373152</v>
+        <f t="shared" si="27"/>
+        <v>1007.2638085381631</v>
       </c>
       <c r="H63" s="105">
-        <f t="shared" si="37"/>
-[...3 lines deleted...]
-        <v>87.9</v>
+        <f t="shared" si="27"/>
+        <v>7975.6628201811118</v>
+      </c>
+      <c r="I63" s="42">
+        <v>77.3</v>
       </c>
       <c r="J63" s="29"/>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B64" s="41" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C64" s="82">
-        <f t="shared" ref="C64:H64" si="38">C24*$I$80/$I64</f>
-        <v>1660.4532461873637</v>
+        <f t="shared" ref="C64:H64" si="28">C19*$I$86/$I64</f>
+        <v>1688.2748291457287</v>
       </c>
       <c r="D64" s="82">
-        <f t="shared" si="38"/>
-        <v>3937.1754596949891</v>
+        <f t="shared" si="28"/>
+        <v>4140.7822412060304</v>
       </c>
       <c r="E64" s="82">
-        <f t="shared" si="38"/>
-        <v>9.8719302832244011</v>
+        <f t="shared" si="28"/>
+        <v>10.797542713567839</v>
       </c>
       <c r="F64" s="82">
-        <f t="shared" si="38"/>
-        <v>642.08252723311546</v>
+        <f t="shared" si="28"/>
+        <v>649.95105025125633</v>
       </c>
       <c r="G64" s="82">
-        <f t="shared" si="38"/>
-        <v>1041.9098000000001</v>
+        <f t="shared" si="28"/>
+        <v>1024.6614371859298</v>
       </c>
       <c r="H64" s="82">
-        <f t="shared" si="38"/>
-[...3 lines deleted...]
-        <v>91.8</v>
+        <f t="shared" si="28"/>
+        <v>7514.467100502512</v>
+      </c>
+      <c r="I64" s="43">
+        <v>79.599999999999994</v>
       </c>
       <c r="J64" s="29"/>
     </row>
     <row r="65" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B65" s="41" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C65" s="105">
-        <f t="shared" ref="C65:H65" si="39">C25*$I$80/$I65</f>
-        <v>1814.9290333692143</v>
+        <f t="shared" ref="C65:H65" si="29">C20*$I$86/$I65</f>
+        <v>1673.8348191881919</v>
       </c>
       <c r="D65" s="105">
-        <f t="shared" si="39"/>
-        <v>4033.2322411194828</v>
+        <f t="shared" si="29"/>
+        <v>3978.8423222632227</v>
       </c>
       <c r="E65" s="105">
-        <f t="shared" si="39"/>
-        <v>9.8131410118406883</v>
+        <f t="shared" si="29"/>
+        <v>11.617303813038129</v>
       </c>
       <c r="F65" s="105">
-        <f t="shared" si="39"/>
-        <v>654.94485252960169</v>
+        <f t="shared" si="29"/>
+        <v>655.68903321033201</v>
       </c>
       <c r="G65" s="105">
-        <f t="shared" si="39"/>
-        <v>1094.8943241506995</v>
+        <f t="shared" si="29"/>
+        <v>1062.9598523985239</v>
       </c>
       <c r="H65" s="105">
-        <f t="shared" si="39"/>
-[...3 lines deleted...]
-        <v>92.9</v>
+        <f t="shared" si="29"/>
+        <v>7382.9433308733096</v>
+      </c>
+      <c r="I65" s="44">
+        <v>81.3</v>
       </c>
       <c r="J65" s="29"/>
     </row>
     <row r="66" spans="2:31" ht="18.5" x14ac:dyDescent="0.45">
       <c r="B66" s="41" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C66" s="82">
-        <f t="shared" ref="C66:H66" si="40">C26*$I$80/$I66</f>
-        <v>1907.072701408518</v>
+        <f t="shared" ref="C66:H66" si="30">C21*$I$86/$I66</f>
+        <v>1567.7623132530118</v>
       </c>
       <c r="D66" s="82">
-        <f t="shared" si="40"/>
-        <v>3752.0891895782888</v>
+        <f t="shared" si="30"/>
+        <v>4071.0239614457823</v>
       </c>
       <c r="E66" s="82">
-        <f t="shared" si="40"/>
-        <v>8.4380988371607515</v>
+        <f t="shared" si="30"/>
+        <v>11.161604819277107</v>
       </c>
       <c r="F66" s="82">
-        <f>F26*$I$80/$I66</f>
-        <v>630.97501790907722</v>
+        <f t="shared" si="30"/>
+        <v>641.48350843373487</v>
       </c>
       <c r="G66" s="82">
-        <f t="shared" si="40"/>
-        <v>1098.9871793068894</v>
+        <f t="shared" si="30"/>
+        <v>1072.5926265060241</v>
       </c>
       <c r="H66" s="82">
-        <f t="shared" si="40"/>
-[...3 lines deleted...]
-        <v>95.8</v>
+        <f t="shared" si="30"/>
+        <v>7364.024014457832</v>
+      </c>
+      <c r="I66" s="43">
+        <v>83</v>
       </c>
       <c r="J66" s="29"/>
       <c r="AE66" s="101" t="s">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B67" s="41" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C67" s="105">
-        <f t="shared" ref="C67:H67" si="41">C27*$I$80/$I67</f>
-        <v>1882.7241209677422</v>
+        <f t="shared" ref="C67:H67" si="31">C22*$I$86/$I67</f>
+        <v>1682.4864547563802</v>
       </c>
       <c r="D67" s="105">
-        <f t="shared" si="41"/>
-        <v>3699.0860000000002</v>
+        <f t="shared" si="31"/>
+        <v>4050.0058561484916</v>
       </c>
       <c r="E67" s="105">
-        <f t="shared" si="41"/>
-        <v>8.0737983870967742</v>
+        <f t="shared" si="31"/>
+        <v>10.388519721577724</v>
       </c>
       <c r="F67" s="105">
-        <f t="shared" si="41"/>
-        <v>593.41929838709677</v>
+        <f t="shared" si="31"/>
+        <v>637.80302088167048</v>
       </c>
       <c r="G67" s="105">
-        <f t="shared" si="41"/>
-        <v>1048.3911612903225</v>
+        <f t="shared" si="31"/>
+        <v>1047.6368209058003</v>
       </c>
       <c r="H67" s="105">
-        <f t="shared" si="41"/>
-[...3 lines deleted...]
-        <v>99.2</v>
+        <f t="shared" si="31"/>
+        <v>7428.32067241392</v>
+      </c>
+      <c r="I67" s="42">
+        <v>86.2</v>
       </c>
       <c r="J67" s="29"/>
     </row>
     <row r="68" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B68" s="41" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C68" s="82">
-        <f t="shared" ref="C68:H68" si="42">C28*$I$80/$I68</f>
-        <v>2106.3818326693226</v>
+        <f t="shared" ref="C68:H68" si="32">C23*$I$86/$I68</f>
+        <v>1706.7288964732647</v>
       </c>
       <c r="D68" s="82">
-        <f t="shared" si="42"/>
-        <v>3696.34419123506</v>
+        <f t="shared" si="32"/>
+        <v>4085.2677952218428</v>
       </c>
       <c r="E68" s="82">
-        <f t="shared" si="42"/>
-        <v>9.7155697211155374</v>
+        <f t="shared" si="32"/>
+        <v>11.67670989761092</v>
       </c>
       <c r="F68" s="82">
-        <f t="shared" si="42"/>
-        <v>661.01025498007971</v>
+        <f t="shared" si="32"/>
+        <v>651.1488600682593</v>
       </c>
       <c r="G68" s="82">
-        <f t="shared" si="42"/>
-        <v>1056.0471394422311</v>
+        <f t="shared" si="32"/>
+        <v>1100.752383790671</v>
       </c>
       <c r="H68" s="82">
-        <f t="shared" si="42"/>
-[...3 lines deleted...]
-        <v>100.4</v>
+        <f t="shared" si="32"/>
+        <v>7555.5746454516484</v>
+      </c>
+      <c r="I68" s="43">
+        <v>87.9</v>
       </c>
     </row>
     <row r="69" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B69" s="41" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C69" s="105">
-        <f t="shared" ref="C69:H69" si="43">C29*$I$80/$I69</f>
-        <v>2072.1150877192986</v>
+        <f t="shared" ref="C69:H69" si="33">C24*$I$86/$I69</f>
+        <v>1694.0462309368188</v>
       </c>
       <c r="D69" s="105">
-        <f t="shared" si="43"/>
-        <v>3359.4913840155946</v>
+        <f t="shared" si="33"/>
+        <v>4016.8292984749446</v>
       </c>
       <c r="E69" s="105">
-        <f t="shared" si="43"/>
-        <v>18.742003898635481</v>
+        <f t="shared" si="33"/>
+        <v>10.071651416122004</v>
       </c>
       <c r="F69" s="105">
-        <f t="shared" si="43"/>
-        <v>711.29776218323605</v>
+        <f t="shared" si="33"/>
+        <v>655.07263616557725</v>
       </c>
       <c r="G69" s="105">
-        <f t="shared" si="43"/>
-        <v>1043.3228693957117</v>
+        <f t="shared" si="33"/>
+        <v>1062.9888999999998</v>
       </c>
       <c r="H69" s="105">
-        <f t="shared" si="43"/>
-[...3 lines deleted...]
-        <v>102.6</v>
+        <f t="shared" si="33"/>
+        <v>7439.0087169934632</v>
+      </c>
+      <c r="I69" s="42">
+        <v>91.8</v>
       </c>
       <c r="J69" s="76"/>
     </row>
     <row r="70" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B70" s="41" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C70" s="82">
-        <f t="shared" ref="C70:H70" si="44">C30*$I$80/$I70</f>
-        <v>2034.5335826251178</v>
+        <f t="shared" ref="C70:H70" si="34">C25*$I$86/$I70</f>
+        <v>1851.6472508073193</v>
       </c>
       <c r="D70" s="82">
-        <f t="shared" si="44"/>
-        <v>3272.9094713650616</v>
+        <f t="shared" si="34"/>
+        <v>4114.8294251883735</v>
       </c>
       <c r="E70" s="82">
-        <f t="shared" si="44"/>
-        <v>19.599119357884799</v>
+        <f t="shared" si="34"/>
+        <v>10.011672766415499</v>
       </c>
       <c r="F70" s="82">
-        <f t="shared" si="44"/>
-        <v>640.3652091607479</v>
+        <f t="shared" si="34"/>
+        <v>668.19518191603868</v>
       </c>
       <c r="G70" s="82">
-        <f t="shared" si="44"/>
-        <v>1025.4326297968</v>
+        <f t="shared" si="34"/>
+        <v>1117.0453653907425</v>
       </c>
       <c r="H70" s="82">
-        <f t="shared" si="44"/>
-[...3 lines deleted...]
-        <v>105.9</v>
+        <f t="shared" si="34"/>
+        <v>7761.7288960688902</v>
+      </c>
+      <c r="I70" s="43">
+        <v>92.9</v>
       </c>
     </row>
     <row r="71" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B71" s="41" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C71" s="105">
-        <f t="shared" ref="C71:H71" si="45">C31*$I$80/$I71</f>
-        <v>2409.2558281979459</v>
+        <f>C26*$I$86/$I71</f>
+        <v>1945.6550971017537</v>
       </c>
       <c r="D71" s="105">
-        <f t="shared" si="45"/>
-        <v>3323.5719738562093</v>
+        <f t="shared" ref="D71:H71" si="35">D26*$I$86/$I71</f>
+        <v>3827.9985084425889</v>
       </c>
       <c r="E71" s="105">
-        <f t="shared" si="45"/>
-        <v>21.629479650046683</v>
+        <f t="shared" si="35"/>
+        <v>8.6088118194154486</v>
       </c>
       <c r="F71" s="105">
-        <f t="shared" si="45"/>
-        <v>643.80768657142869</v>
+        <f t="shared" si="35"/>
+        <v>643.74040844480999</v>
       </c>
       <c r="G71" s="105">
-        <f t="shared" si="45"/>
-        <v>1037.0062595704949</v>
+        <f t="shared" si="35"/>
+        <v>1121.2210239749477</v>
       </c>
       <c r="H71" s="105">
-        <f t="shared" si="45"/>
-[...3 lines deleted...]
-        <v>107.1</v>
+        <f t="shared" si="35"/>
+        <v>7547.2238497835151</v>
+      </c>
+      <c r="I71" s="42">
+        <v>95.8</v>
       </c>
     </row>
     <row r="72" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B72" s="41" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
       <c r="C72" s="82">
-        <f t="shared" ref="C72:H72" si="46">C32*$I$80/$I72</f>
-        <v>2359.8015616942912</v>
+        <f t="shared" ref="C72:H72" si="36">C27*$I$86/$I72</f>
+        <v>1920.8139153225807</v>
       </c>
       <c r="D72" s="82">
-        <f t="shared" si="46"/>
-        <v>3334.7301583793742</v>
+        <f t="shared" si="36"/>
+        <v>3773.9229999999993</v>
       </c>
       <c r="E72" s="82">
-        <f t="shared" si="46"/>
-        <v>25.107241338784537</v>
+        <f t="shared" si="36"/>
+        <v>8.2371411290322563</v>
       </c>
       <c r="F72" s="82">
-        <f t="shared" si="46"/>
-        <v>675.99557533517498</v>
+        <f t="shared" si="36"/>
+        <v>605.42489112903229</v>
       </c>
       <c r="G72" s="82">
-        <f t="shared" si="46"/>
-        <v>987.77966114180481</v>
+        <f t="shared" si="36"/>
+        <v>1069.601387096774</v>
       </c>
       <c r="H72" s="82">
-        <f t="shared" si="46"/>
-[...3 lines deleted...]
-        <v>108.6</v>
+        <f t="shared" si="36"/>
+        <v>7378.0003346774183</v>
+      </c>
+      <c r="I72" s="43">
+        <v>99.2</v>
       </c>
     </row>
     <row r="73" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B73" s="41" t="s">
-        <v>137</v>
+        <v>41</v>
       </c>
       <c r="C73" s="105">
-        <f t="shared" ref="C73:H73" si="47">C33*$I$80/$I73</f>
-        <v>1940.4280796145586</v>
+        <f t="shared" ref="C73:H73" si="37">C28*$I$86/$I73</f>
+        <v>2148.9964940239038</v>
       </c>
       <c r="D73" s="105">
-        <f t="shared" si="47"/>
-        <v>3253.6843274745233</v>
+        <f t="shared" si="37"/>
+        <v>3771.125721115538</v>
       </c>
       <c r="E73" s="105">
-        <f t="shared" si="47"/>
-        <v>29.118590976036039</v>
+        <f t="shared" si="37"/>
+        <v>9.912127490039838</v>
       </c>
       <c r="F73" s="105">
-        <f t="shared" si="47"/>
-        <v>622.95336216216219</v>
+        <f t="shared" si="37"/>
+        <v>674.38329482071697</v>
       </c>
       <c r="G73" s="105">
-        <f t="shared" si="47"/>
-        <v>980.352036036036</v>
+        <f t="shared" si="37"/>
+        <v>1077.4122549800795</v>
       </c>
       <c r="H73" s="105">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <v>111</v>
+        <f t="shared" si="37"/>
+        <v>7681.8298924302771</v>
+      </c>
+      <c r="I73" s="44">
+        <v>100.4</v>
       </c>
     </row>
     <row r="74" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B74" s="41" t="s">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="C74" s="82">
-        <f t="shared" ref="C74:H74" si="48">C34*$I$80/$I74</f>
-        <v>2157.4833040421795</v>
+        <f t="shared" ref="C74:H74" si="38">C29*$I$86/$I74</f>
+        <v>2114.0364912280702</v>
       </c>
       <c r="D74" s="82">
-        <f t="shared" si="48"/>
-        <v>3277.5746924428822</v>
+        <f t="shared" si="38"/>
+        <v>3427.4579727095515</v>
       </c>
       <c r="E74" s="82">
-        <f t="shared" si="48"/>
-        <v>28.049031073462217</v>
+        <f t="shared" si="38"/>
+        <v>19.12117738791423</v>
       </c>
       <c r="F74" s="82">
-        <f t="shared" si="48"/>
-        <v>627.24453672197296</v>
+        <f t="shared" si="38"/>
+        <v>725.68817933723199</v>
       </c>
       <c r="G74" s="82">
-        <f t="shared" si="48"/>
-        <v>980.42768454705617</v>
+        <f t="shared" si="38"/>
+        <v>1064.4305575048734</v>
       </c>
       <c r="H74" s="82">
-        <f t="shared" si="48"/>
-[...3 lines deleted...]
-        <v>113.8</v>
+        <f t="shared" si="38"/>
+        <v>7350.73437816764</v>
+      </c>
+      <c r="I74" s="43">
+        <v>102.6</v>
       </c>
     </row>
     <row r="75" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B75" s="41" t="s">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="C75" s="105">
-        <f t="shared" ref="C75:H75" si="49">C35*$I$80/$I75</f>
-        <v>2015.4772915437295</v>
+        <f t="shared" ref="C75:H75" si="39">C30*$I$86/$I75</f>
+        <v>2075.6946666666663</v>
       </c>
       <c r="D75" s="105">
-        <f t="shared" si="49"/>
-        <v>3239.384853616999</v>
+        <f t="shared" si="39"/>
+        <v>3339.1244028666665</v>
       </c>
       <c r="E75" s="105">
-        <f t="shared" si="49"/>
-        <v>26.389161705748485</v>
+        <f t="shared" si="39"/>
+        <v>19.99563333333333</v>
       </c>
       <c r="F75" s="105">
-        <f t="shared" si="49"/>
-        <v>768.43219278003642</v>
+        <f t="shared" si="39"/>
+        <v>653.32057466399999</v>
       </c>
       <c r="G75" s="105">
-        <f t="shared" si="49"/>
-        <v>945.84421858706446</v>
+        <f t="shared" si="39"/>
+        <v>1046.1783766424001</v>
       </c>
       <c r="H75" s="105">
-        <f t="shared" si="49"/>
-[...3 lines deleted...]
-        <v>115.3</v>
+        <f t="shared" si="39"/>
+        <v>7134.3136541730664</v>
+      </c>
+      <c r="I75" s="42">
+        <v>105.9</v>
       </c>
     </row>
     <row r="76" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B76" s="41" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="C76" s="82">
-        <f t="shared" ref="C76:H76" si="50">C36*$I$80/$I76</f>
-        <v>1444.0496828427702</v>
+        <f t="shared" ref="C76:H76" si="40">C31*$I$86/$I76</f>
+        <v>2457.9979981325864</v>
       </c>
       <c r="D76" s="82">
-        <f t="shared" si="50"/>
-        <v>2324.0576059713512</v>
+        <f t="shared" si="40"/>
+        <v>3390.8118692810453</v>
       </c>
       <c r="E76" s="82">
-        <f t="shared" si="50"/>
-        <v>18.275495339628378</v>
+        <f t="shared" si="40"/>
+        <v>22.067070278804852</v>
       </c>
       <c r="F76" s="82">
-        <f t="shared" si="50"/>
-        <v>759.58864928311277</v>
+        <f t="shared" si="40"/>
+        <v>656.83269757142853</v>
       </c>
       <c r="G76" s="82">
-        <f t="shared" si="50"/>
-        <v>838.62311160610352</v>
+        <f t="shared" si="40"/>
+        <v>1057.9861549953314</v>
       </c>
       <c r="H76" s="82">
-        <f t="shared" si="50"/>
-[...3 lines deleted...]
-        <v>118.4</v>
+        <f t="shared" si="40"/>
+        <v>7585.6957902591967</v>
+      </c>
+      <c r="I76" s="43">
+        <v>107.1</v>
       </c>
     </row>
     <row r="77" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B77" s="41" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C77" s="105">
-        <f t="shared" ref="C77:H77" si="51">C37*$I$80/$I77</f>
-        <v>463.87915712900087</v>
+        <f t="shared" ref="C77:H77" si="41">C32*$I$86/$I77</f>
+        <v>2407.5432117863716</v>
       </c>
       <c r="D77" s="105">
-        <f t="shared" si="51"/>
-        <v>1818.8805840265995</v>
+        <f t="shared" si="41"/>
+        <v>3402.1957974217307</v>
       </c>
       <c r="E77" s="105">
-        <f t="shared" si="51"/>
-        <v>15.590766972292192</v>
+        <f t="shared" si="41"/>
+        <v>25.615191308066297</v>
       </c>
       <c r="F77" s="105">
-        <f t="shared" si="51"/>
-        <v>836.62764265926114</v>
+        <f t="shared" si="41"/>
+        <v>689.67178639686915</v>
       </c>
       <c r="G77" s="105">
-        <f t="shared" si="51"/>
-        <v>860.37517443166189</v>
+        <f t="shared" si="41"/>
+        <v>1007.7636427255984</v>
       </c>
       <c r="H77" s="105">
-        <f t="shared" si="51"/>
-[...3 lines deleted...]
-        <v>119.1</v>
+        <f t="shared" si="41"/>
+        <v>7532.7896296386361</v>
+      </c>
+      <c r="I77" s="42">
+        <v>108.6</v>
       </c>
     </row>
     <row r="78" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B78" s="41" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C78" s="82">
-        <f t="shared" ref="C78:H78" si="52">C38*$I$80/$I78</f>
-        <v>705.81447109075941</v>
+        <f t="shared" ref="C78:H78" si="42">C33*$I$86/$I78</f>
+        <v>1979.6852950980899</v>
       </c>
       <c r="D78" s="82">
-        <f t="shared" si="52"/>
-        <v>2449.5966807911391</v>
+        <f t="shared" si="42"/>
+        <v>3319.5103109783422</v>
       </c>
       <c r="E78" s="82">
-        <f t="shared" si="52"/>
-        <v>24.070194537025316</v>
+        <f t="shared" si="42"/>
+        <v>29.707695417747747</v>
       </c>
       <c r="F78" s="82">
-        <f t="shared" si="52"/>
-        <v>859.55708313530442</v>
+        <f t="shared" si="42"/>
+        <v>635.55646486486478</v>
       </c>
       <c r="G78" s="82">
-        <f t="shared" si="52"/>
-        <v>2857.9438398510124</v>
+        <f t="shared" si="42"/>
+        <v>1000.1857477477477</v>
       </c>
       <c r="H78" s="82">
-        <f t="shared" si="52"/>
-[...3 lines deleted...]
-        <v>126.4</v>
+        <f t="shared" si="42"/>
+        <v>6964.6455141067936</v>
+      </c>
+      <c r="I78" s="43">
+        <v>111</v>
       </c>
     </row>
     <row r="79" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B79" s="41" t="s">
-        <v>165</v>
+        <v>138</v>
       </c>
       <c r="C79" s="105">
-        <f t="shared" ref="C79:H79" si="53">C39*$I$80/$I79</f>
-        <v>1019.3003263625191</v>
+        <f t="shared" ref="C79:H79" si="43">C34*$I$86/$I79</f>
+        <v>2201.1318101933216</v>
       </c>
       <c r="D79" s="105">
-        <f t="shared" si="53"/>
-        <v>3132.5724188306217</v>
+        <f t="shared" si="43"/>
+        <v>3343.8840070298766</v>
       </c>
       <c r="E79" s="105">
-        <f t="shared" si="53"/>
-        <v>51.325032843865166</v>
+        <f t="shared" si="43"/>
+        <v>28.616497020035151</v>
       </c>
       <c r="F79" s="105">
-        <f t="shared" si="53"/>
-        <v>791.23373037871283</v>
+        <f t="shared" si="43"/>
+        <v>639.93445509496075</v>
       </c>
       <c r="G79" s="105">
-        <f t="shared" si="53"/>
-        <v>2685.6685240788015</v>
+        <f t="shared" si="43"/>
+        <v>1000.2629267199734</v>
       </c>
       <c r="H79" s="105">
-        <f t="shared" si="53"/>
-[...3 lines deleted...]
-        <v>133.5</v>
+        <f t="shared" si="43"/>
+        <v>7213.8296960581683</v>
+      </c>
+      <c r="I79" s="42">
+        <v>113.8</v>
       </c>
     </row>
     <row r="80" spans="2:31" x14ac:dyDescent="0.35">
       <c r="B80" s="41" t="s">
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="C80" s="82">
-        <f t="shared" ref="C80:H80" si="54">C40*$I$80/$I80</f>
-        <v>950.87292859000013</v>
+        <f t="shared" ref="C80:H80" si="44">C35*$I$86/$I80</f>
+        <v>2056.2528436847874</v>
       </c>
       <c r="D80" s="82">
-        <f t="shared" si="54"/>
-        <v>3030.0262240400002</v>
+        <f t="shared" si="44"/>
+        <v>3304.9215414069386</v>
       </c>
       <c r="E80" s="82">
-        <f t="shared" si="54"/>
-        <v>52.405911949999997</v>
+        <f t="shared" si="44"/>
+        <v>26.923046480142236</v>
       </c>
       <c r="F80" s="82">
-        <f t="shared" si="54"/>
-        <v>843.00663866443904</v>
+        <f t="shared" si="44"/>
+        <v>783.97850881893874</v>
       </c>
       <c r="G80" s="82">
-        <f t="shared" si="54"/>
-        <v>2514.1517546700002</v>
+        <f t="shared" si="44"/>
+        <v>964.97979526368135</v>
       </c>
       <c r="H80" s="82">
-        <f t="shared" si="54"/>
-[...3 lines deleted...]
-        <v>138.4</v>
+        <f t="shared" si="44"/>
+        <v>7137.0557356544878</v>
+      </c>
+      <c r="I80" s="43">
+        <v>115.3</v>
       </c>
     </row>
-    <row r="81" spans="3:14" ht="26" x14ac:dyDescent="0.6">
+    <row r="81" spans="2:14" ht="14" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="B81" s="41" t="s">
+        <v>153</v>
+      </c>
+      <c r="C81" s="105">
+        <f t="shared" ref="C81:H81" si="45">C36*$I$86/$I81</f>
+        <v>1473.2645608193577</v>
+      </c>
+      <c r="D81" s="105">
+        <f t="shared" si="45"/>
+        <v>2371.0761124505398</v>
+      </c>
+      <c r="E81" s="105">
+        <f t="shared" si="45"/>
+        <v>18.645230794476351</v>
+      </c>
+      <c r="F81" s="105">
+        <f t="shared" si="45"/>
+        <v>774.95604970213526</v>
+      </c>
+      <c r="G81" s="105">
+        <f t="shared" si="45"/>
+        <v>855.58947513570661</v>
+      </c>
+      <c r="H81" s="105">
+        <f t="shared" si="45"/>
+        <v>5493.5314289022144</v>
+      </c>
+      <c r="I81" s="42">
+        <v>118.4</v>
+      </c>
       <c r="N81" s="107"/>
     </row>
-    <row r="83" spans="3:14" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-      </c>
+    <row r="82" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B82" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="C82" s="82">
+        <f t="shared" ref="C82:H82" si="46">C37*$I$86/$I82</f>
+        <v>473.26399556802681</v>
+      </c>
+      <c r="D82" s="82">
+        <f t="shared" si="46"/>
+        <v>1855.6787461311837</v>
+      </c>
+      <c r="E82" s="82">
+        <f t="shared" si="46"/>
+        <v>15.906187113350125</v>
+      </c>
+      <c r="F82" s="82">
+        <f t="shared" si="46"/>
+        <v>853.55363542982423</v>
+      </c>
+      <c r="G82" s="82">
+        <f t="shared" si="46"/>
+        <v>877.78160859646425</v>
+      </c>
+      <c r="H82" s="82">
+        <f t="shared" si="46"/>
+        <v>4076.1841728388495</v>
+      </c>
+      <c r="I82" s="43">
+        <v>119.1</v>
+      </c>
+    </row>
+    <row r="83" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B83" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="C83" s="105">
+        <f t="shared" ref="C83:H83" si="47">C38*$I$86/$I83</f>
+        <v>720.09395460993665</v>
+      </c>
+      <c r="D83" s="105">
+        <f t="shared" si="47"/>
+        <v>2499.1549951424045</v>
+      </c>
+      <c r="E83" s="105">
+        <f t="shared" si="47"/>
+        <v>24.557163790664553</v>
+      </c>
+      <c r="F83" s="105">
+        <f t="shared" si="47"/>
+        <v>876.94696632012256</v>
+      </c>
+      <c r="G83" s="105">
+        <f t="shared" si="47"/>
+        <v>2915.763512911582</v>
+      </c>
+      <c r="H83" s="105">
+        <f t="shared" si="47"/>
+        <v>7036.5165927747112</v>
+      </c>
+      <c r="I83" s="42">
+        <v>126.4</v>
+      </c>
+    </row>
+    <row r="84" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B84" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="C84" s="82">
+        <f t="shared" ref="C84:H84" si="48">C39*$I$86/$I84</f>
+        <v>1039.9220092658068</v>
+      </c>
+      <c r="D84" s="82">
+        <f t="shared" si="48"/>
+        <v>3195.9481614081196</v>
+      </c>
+      <c r="E84" s="82">
+        <f t="shared" si="48"/>
+        <v>52.363400560359544</v>
+      </c>
+      <c r="F84" s="82">
+        <f t="shared" si="48"/>
+        <v>807.24134920140352</v>
+      </c>
+      <c r="G84" s="82">
+        <f t="shared" si="48"/>
+        <v>2740.0028583809735</v>
+      </c>
+      <c r="H84" s="82">
+        <f t="shared" si="48"/>
+        <v>7835.477778816663</v>
+      </c>
+      <c r="I84" s="43">
+        <v>133.5</v>
+      </c>
+    </row>
+    <row r="85" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B85" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="C85" s="105">
+        <f t="shared" ref="C85:H85" si="49">C40*$I$86/$I85</f>
+        <v>970.11024217419072</v>
+      </c>
+      <c r="D85" s="105">
+        <f t="shared" si="49"/>
+        <v>3091.3273326188441</v>
+      </c>
+      <c r="E85" s="105">
+        <f t="shared" si="49"/>
+        <v>53.466147162861262</v>
+      </c>
+      <c r="F85" s="105">
+        <f t="shared" si="49"/>
+        <v>860.06168626747672</v>
+      </c>
+      <c r="G85" s="105">
+        <f t="shared" si="49"/>
+        <v>2565.0160965274854</v>
+      </c>
+      <c r="H85" s="105">
+        <f t="shared" si="49"/>
+        <v>7539.9815047508573</v>
+      </c>
+      <c r="I85" s="42">
+        <v>138.4</v>
+      </c>
+    </row>
+    <row r="86" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B86" s="41" t="s">
+        <v>176</v>
+      </c>
+      <c r="C86" s="105">
+        <f t="shared" ref="C86:H86" si="50">C41*$I$86/$I86</f>
+        <v>957.99999999999989</v>
+      </c>
+      <c r="D86" s="105">
+        <f t="shared" si="50"/>
+        <v>3145</v>
+      </c>
+      <c r="E86" s="105">
+        <f t="shared" si="50"/>
+        <v>51</v>
+      </c>
+      <c r="F86" s="105">
+        <f t="shared" si="50"/>
+        <v>764</v>
+      </c>
+      <c r="G86" s="105">
+        <f t="shared" si="50"/>
+        <v>2464</v>
+      </c>
+      <c r="H86" s="105">
+        <f t="shared" si="50"/>
+        <v>7382</v>
+      </c>
+      <c r="I86" s="121">
+        <v>141.19999999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B87" s="41" t="s">
+        <v>245</v>
+      </c>
+      <c r="C87" s="82"/>
+      <c r="D87" s="82"/>
+      <c r="E87" s="82"/>
+      <c r="F87" s="82"/>
+      <c r="G87" s="82"/>
+      <c r="H87" s="82"/>
+      <c r="I87" s="122">
+        <v>144.19999999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B88" s="41" t="s">
+        <v>246</v>
+      </c>
+      <c r="C88" s="105"/>
+      <c r="D88" s="105"/>
+      <c r="E88" s="105"/>
+      <c r="F88" s="105"/>
+      <c r="G88" s="105"/>
+      <c r="H88" s="105"/>
+    </row>
+    <row r="89" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B89" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="C89" s="82"/>
+      <c r="D89" s="82"/>
+      <c r="E89" s="82"/>
+      <c r="F89" s="82"/>
+      <c r="G89" s="82"/>
+      <c r="H89" s="82"/>
+    </row>
+    <row r="90" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="B90" s="41" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="92" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="C92" s="104"/>
+      <c r="D92" s="104"/>
+      <c r="E92" s="104"/>
+      <c r="F92" s="104"/>
+      <c r="G92" s="104"/>
+      <c r="H92" s="104"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="U6:V15">
     <sortCondition ref="V6:V15"/>
   </sortState>
-  <mergeCells count="19">
+  <mergeCells count="17">
     <mergeCell ref="AA6:AA7"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="U1:AK2"/>
-    <mergeCell ref="B43:H43"/>
     <mergeCell ref="U5:AB5"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:W7"/>
     <mergeCell ref="X6:X7"/>
     <mergeCell ref="Y6:Y7"/>
     <mergeCell ref="Z6:Z7"/>
-    <mergeCell ref="C44:G44"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="J43:Q43"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="J12:Q13"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="B3:H3"/>
   </mergeCells>
   <phoneticPr fontId="74" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" fitToWidth="2" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BP121"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="7" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="F35" sqref="F35"/>
+      <selection pane="bottomRight" activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.08984375" style="20" customWidth="1"/>
     <col min="2" max="2" width="16" style="34" customWidth="1"/>
     <col min="3" max="5" width="19.36328125" style="33" customWidth="1"/>
     <col min="6" max="7" width="19.36328125" style="36" customWidth="1"/>
     <col min="8" max="8" width="8.81640625" style="33" customWidth="1"/>
     <col min="9" max="9" width="16.453125" style="33" customWidth="1"/>
     <col min="10" max="13" width="8.81640625" style="33" customWidth="1"/>
     <col min="14" max="15" width="9.08984375" style="33"/>
     <col min="16" max="17" width="8.6328125" style="33" customWidth="1"/>
     <col min="18" max="19" width="8.36328125" style="33" customWidth="1"/>
     <col min="20" max="21" width="12.36328125" style="33" customWidth="1"/>
     <col min="22" max="29" width="10.6328125" style="33" customWidth="1"/>
     <col min="30" max="36" width="10.26953125" style="33" customWidth="1"/>
     <col min="37" max="41" width="9.81640625" style="33" customWidth="1"/>
     <col min="42" max="43" width="10" style="33" customWidth="1"/>
     <col min="44" max="44" width="14" style="33" customWidth="1"/>
     <col min="45" max="45" width="13.08984375" style="33" customWidth="1"/>
     <col min="46" max="46" width="13.7265625" style="33" customWidth="1"/>
     <col min="47" max="47" width="10.81640625" style="33" customWidth="1"/>
     <col min="48" max="48" width="10.7265625" style="33" customWidth="1"/>
     <col min="49" max="49" width="13.7265625" style="33" customWidth="1"/>
     <col min="50" max="50" width="12.81640625" style="33" customWidth="1"/>
     <col min="51" max="51" width="14.08984375" style="33" customWidth="1"/>
     <col min="52" max="56" width="14.36328125" style="33" customWidth="1"/>
     <col min="57" max="57" width="16.36328125" style="33" customWidth="1"/>
     <col min="58" max="58" width="12.36328125" style="33" customWidth="1"/>
     <col min="59" max="68" width="9.08984375" style="33"/>
     <col min="69" max="16384" width="9.08984375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="33" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
-      <c r="B1" s="120" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="120"/>
+      <c r="B1" s="142" t="s">
+        <v>244</v>
+      </c>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
     </row>
     <row r="2" spans="1:7" s="33" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="20"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="1:7" s="33" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="34"/>
-      <c r="C3" s="121" t="s">
+      <c r="C3" s="143" t="s">
         <v>45</v>
       </c>
-      <c r="D3" s="121"/>
-      <c r="E3" s="121"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="1:7" s="33" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="34"/>
       <c r="C4" s="21" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="D4" s="21" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="E4" s="108" t="s">
         <v>133</v>
       </c>
       <c r="F4" s="37" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="33" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
       <c r="B5" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="52">
         <v>3.0966310499999996</v>
       </c>
       <c r="D5" s="52">
         <f>E5-C5</f>
         <v>4.4560520809500002</v>
       </c>
       <c r="E5" s="53">
         <f>C5*2.439</f>
         <v>7.5526831309499993</v>
       </c>
       <c r="F5" s="38">
         <v>11052.188018734429</v>
       </c>
       <c r="G5" s="110">
@@ -36961,1641 +37343,1641 @@
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6E97300-2F15-4447-8E89-3982895E5BBF}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.36328125" style="112" customWidth="1"/>
     <col min="2" max="16384" width="8.7265625" style="112"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="18" x14ac:dyDescent="0.4">
       <c r="B1" s="111" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B2" s="112" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B3" s="113"/>
-      <c r="C3" s="141" t="s">
-[...9 lines deleted...]
-      <c r="K3" s="141"/>
+      <c r="C3" s="144" t="s">
+        <v>181</v>
+      </c>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B4" s="114"/>
       <c r="C4" s="115" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="D4" s="115" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="E4" s="115" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="F4" s="115" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="G4" s="115" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="H4" s="115" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="I4" s="115" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="J4" s="115" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="K4" s="115" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B5" s="116" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="C5" s="117">
         <v>547.12</v>
       </c>
       <c r="D5" s="117">
         <v>170.66</v>
       </c>
       <c r="E5" s="117">
         <v>66.05</v>
       </c>
       <c r="F5" s="117">
         <v>39.26</v>
       </c>
       <c r="G5" s="117">
         <v>40.71</v>
       </c>
       <c r="H5" s="117">
         <v>14.92</v>
       </c>
       <c r="I5" s="117" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="J5" s="117">
         <v>4.87</v>
       </c>
       <c r="K5" s="117">
         <v>883.59</v>
       </c>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="118" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="C6" s="119">
         <v>595.82000000000005</v>
       </c>
       <c r="D6" s="119">
         <v>205.18</v>
       </c>
       <c r="E6" s="119">
         <v>72.790000000000006</v>
       </c>
       <c r="F6" s="119">
         <v>46.82</v>
       </c>
       <c r="G6" s="119">
         <v>44.85</v>
       </c>
       <c r="H6" s="119">
         <v>19.89</v>
       </c>
       <c r="I6" s="119" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="J6" s="119">
         <v>9.84</v>
       </c>
       <c r="K6" s="119">
         <v>995.17</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B7" s="116" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="C7" s="117">
         <v>652.51</v>
       </c>
       <c r="D7" s="117">
         <v>232.45</v>
       </c>
       <c r="E7" s="117">
         <v>77.94</v>
       </c>
       <c r="F7" s="117">
         <v>53.31</v>
       </c>
       <c r="G7" s="117">
         <v>50.06</v>
       </c>
       <c r="H7" s="117">
         <v>23.61</v>
       </c>
       <c r="I7" s="117" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="J7" s="117">
         <v>14.2</v>
       </c>
       <c r="K7" s="117">
         <v>1104.0899999999999</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B8" s="118" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="C8" s="119">
         <v>720.16</v>
       </c>
       <c r="D8" s="119">
         <v>260.61</v>
       </c>
       <c r="E8" s="119">
         <v>89.04</v>
       </c>
       <c r="F8" s="119">
         <v>61.91</v>
       </c>
       <c r="G8" s="119">
         <v>53.86</v>
       </c>
       <c r="H8" s="119">
         <v>29.81</v>
       </c>
       <c r="I8" s="119">
         <v>4.34</v>
       </c>
       <c r="J8" s="119">
         <v>16.63</v>
       </c>
       <c r="K8" s="119">
         <v>1236.3599999999999</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B9" s="116" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="C9" s="117">
         <v>834.84</v>
       </c>
       <c r="D9" s="117">
         <v>287.12</v>
       </c>
       <c r="E9" s="117">
         <v>98.82</v>
       </c>
       <c r="F9" s="117">
         <v>69.33</v>
       </c>
       <c r="G9" s="117">
         <v>57.5</v>
       </c>
       <c r="H9" s="117">
         <v>36.22</v>
       </c>
       <c r="I9" s="117">
         <v>9.39</v>
       </c>
       <c r="J9" s="117">
         <v>18.59</v>
       </c>
       <c r="K9" s="117">
         <v>1411.81</v>
       </c>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B10" s="118" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="C10" s="119">
         <v>955.57</v>
       </c>
       <c r="D10" s="119">
         <v>314.66000000000003</v>
       </c>
       <c r="E10" s="119">
         <v>107.12</v>
       </c>
       <c r="F10" s="119">
         <v>75.819999999999993</v>
       </c>
       <c r="G10" s="119">
         <v>65.150000000000006</v>
       </c>
       <c r="H10" s="119">
         <v>40.22</v>
       </c>
       <c r="I10" s="119">
         <v>11.79</v>
       </c>
       <c r="J10" s="119">
         <v>22.19</v>
       </c>
       <c r="K10" s="119">
         <v>1592.52</v>
       </c>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B11" s="116" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="C11" s="117">
         <v>1031.3399999999999</v>
       </c>
       <c r="D11" s="117">
         <v>360.79</v>
       </c>
       <c r="E11" s="117">
         <v>136.75</v>
       </c>
       <c r="F11" s="117">
         <v>59.03</v>
       </c>
       <c r="G11" s="117">
         <v>74.53</v>
       </c>
       <c r="H11" s="117">
         <v>46.96</v>
       </c>
       <c r="I11" s="117">
         <v>17.600000000000001</v>
       </c>
       <c r="J11" s="117">
         <v>25.87</v>
       </c>
       <c r="K11" s="117">
         <v>1781.45</v>
       </c>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B12" s="118" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="C12" s="119">
         <v>1093.95</v>
       </c>
       <c r="D12" s="119">
         <v>390.1</v>
       </c>
       <c r="E12" s="119">
         <v>153.77000000000001</v>
       </c>
       <c r="F12" s="119">
         <v>64.73</v>
       </c>
       <c r="G12" s="119">
         <v>92.39</v>
       </c>
       <c r="H12" s="119">
         <v>50.82</v>
       </c>
       <c r="I12" s="119">
         <v>17.899999999999999</v>
       </c>
       <c r="J12" s="119">
         <v>29.61</v>
       </c>
       <c r="K12" s="119">
         <v>1924.48</v>
       </c>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B13" s="116" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="C13" s="117">
         <v>1162.56</v>
       </c>
       <c r="D13" s="117">
         <v>457.86</v>
       </c>
       <c r="E13" s="117">
         <v>180.63</v>
       </c>
       <c r="F13" s="117">
         <v>79.81</v>
       </c>
       <c r="G13" s="117">
         <v>110.81</v>
       </c>
       <c r="H13" s="117">
         <v>59.49</v>
       </c>
       <c r="I13" s="117">
         <v>20.25</v>
       </c>
       <c r="J13" s="117">
         <v>35.520000000000003</v>
       </c>
       <c r="K13" s="117">
         <v>2140.79</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B14" s="118" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="C14" s="119">
         <v>1255.92</v>
       </c>
       <c r="D14" s="119">
         <v>500.82</v>
       </c>
       <c r="E14" s="119">
         <v>238.02</v>
       </c>
       <c r="F14" s="119">
         <v>89.68</v>
       </c>
       <c r="G14" s="119">
         <v>117.93</v>
       </c>
       <c r="H14" s="119">
         <v>64.39</v>
       </c>
       <c r="I14" s="119">
         <v>19.68</v>
       </c>
       <c r="J14" s="119">
         <v>41.31</v>
       </c>
       <c r="K14" s="119">
         <v>2361.0700000000002</v>
       </c>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B15" s="116" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="C15" s="117">
         <v>1369.45</v>
       </c>
       <c r="D15" s="117">
         <v>539.52</v>
       </c>
       <c r="E15" s="117">
         <v>299.62</v>
       </c>
       <c r="F15" s="117">
         <v>131.72999999999999</v>
       </c>
       <c r="G15" s="117">
         <v>154.97999999999999</v>
       </c>
       <c r="H15" s="117">
         <v>68.92</v>
       </c>
       <c r="I15" s="117">
         <v>26.08</v>
       </c>
       <c r="J15" s="117">
         <v>46.88</v>
       </c>
       <c r="K15" s="117">
         <v>2672.64</v>
       </c>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B16" s="118" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="C16" s="119">
         <v>1513.43</v>
       </c>
       <c r="D16" s="119">
         <v>594.30999999999995</v>
       </c>
       <c r="E16" s="119">
         <v>354.23</v>
       </c>
       <c r="F16" s="119">
         <v>162.35</v>
       </c>
       <c r="G16" s="119">
         <v>206.83</v>
       </c>
       <c r="H16" s="119">
         <v>74.400000000000006</v>
       </c>
       <c r="I16" s="119">
         <v>38.380000000000003</v>
       </c>
       <c r="J16" s="119">
         <v>48.68</v>
       </c>
       <c r="K16" s="119">
         <v>3032.73</v>
       </c>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B17" s="116" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="C17" s="117">
         <v>1659.44</v>
       </c>
       <c r="D17" s="117">
         <v>661.06</v>
       </c>
       <c r="E17" s="117">
         <v>410.57</v>
       </c>
       <c r="F17" s="117">
         <v>187.84</v>
       </c>
       <c r="G17" s="117">
         <v>241.53</v>
       </c>
       <c r="H17" s="117">
         <v>81.75</v>
       </c>
       <c r="I17" s="117">
         <v>38.700000000000003</v>
       </c>
       <c r="J17" s="117">
         <v>60.42</v>
       </c>
       <c r="K17" s="117">
         <v>3378.27</v>
       </c>
     </row>
     <row r="18" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B18" s="118" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="C18" s="119">
         <v>2021.37</v>
       </c>
       <c r="D18" s="119">
         <v>708.79</v>
       </c>
       <c r="E18" s="119">
         <v>480.67</v>
       </c>
       <c r="F18" s="119">
         <v>223.83</v>
       </c>
       <c r="G18" s="119">
         <v>312.18</v>
       </c>
       <c r="H18" s="119">
         <v>92.72</v>
       </c>
       <c r="I18" s="119">
         <v>48.83</v>
       </c>
       <c r="J18" s="119">
         <v>75.25</v>
       </c>
       <c r="K18" s="119">
         <v>3963.63</v>
       </c>
     </row>
     <row r="19" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B19" s="116" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="C19" s="117">
         <v>2182.83</v>
       </c>
       <c r="D19" s="117">
         <v>804.23</v>
       </c>
       <c r="E19" s="117">
         <v>545.35</v>
       </c>
       <c r="F19" s="117">
         <v>253.51</v>
       </c>
       <c r="G19" s="117">
         <v>384.59</v>
       </c>
       <c r="H19" s="117">
         <v>102.64</v>
       </c>
       <c r="I19" s="117">
         <v>30.42</v>
       </c>
       <c r="J19" s="117">
         <v>86.62</v>
       </c>
       <c r="K19" s="117">
         <v>4390.1899999999996</v>
       </c>
     </row>
     <row r="20" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B20" s="118" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="C20" s="119">
         <v>2455.12</v>
       </c>
       <c r="D20" s="119">
         <v>854.83</v>
       </c>
       <c r="E20" s="119">
         <v>696.87</v>
       </c>
       <c r="F20" s="119">
         <v>276.24</v>
       </c>
       <c r="G20" s="119">
         <v>429.12</v>
       </c>
       <c r="H20" s="119">
         <v>109.37</v>
       </c>
       <c r="I20" s="119">
         <v>55.25</v>
       </c>
       <c r="J20" s="119">
         <v>95.71</v>
       </c>
       <c r="K20" s="119">
         <v>4972.51</v>
       </c>
     </row>
     <row r="21" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B21" s="116" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="C21" s="117">
         <v>2579.77</v>
       </c>
       <c r="D21" s="117">
         <v>903.83</v>
       </c>
       <c r="E21" s="117">
         <v>776.49</v>
       </c>
       <c r="F21" s="117">
         <v>277.91000000000003</v>
       </c>
       <c r="G21" s="117">
         <v>440.23</v>
       </c>
       <c r="H21" s="117">
         <v>119.19</v>
       </c>
       <c r="I21" s="117">
         <v>57.92</v>
       </c>
       <c r="J21" s="117">
         <v>104.11</v>
       </c>
       <c r="K21" s="117">
         <v>5259.46</v>
       </c>
     </row>
     <row r="22" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B22" s="118" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="C22" s="119">
         <v>2741.31</v>
       </c>
       <c r="D22" s="119">
         <v>1112.26</v>
       </c>
       <c r="E22" s="119">
         <v>984.41</v>
       </c>
       <c r="F22" s="119">
         <v>285.58999999999997</v>
       </c>
       <c r="G22" s="119">
         <v>513.79</v>
       </c>
       <c r="H22" s="119">
         <v>118.5</v>
       </c>
       <c r="I22" s="119">
         <v>56.78</v>
       </c>
       <c r="J22" s="119">
         <v>129.82</v>
       </c>
       <c r="K22" s="119">
         <v>5942.45</v>
       </c>
     </row>
     <row r="23" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B23" s="116" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="C23" s="117">
         <v>2917.15</v>
       </c>
       <c r="D23" s="117">
         <v>1508.19</v>
       </c>
       <c r="E23" s="117">
         <v>1157.3699999999999</v>
       </c>
       <c r="F23" s="117">
         <v>304.75</v>
       </c>
       <c r="G23" s="117">
         <v>627.63</v>
       </c>
       <c r="H23" s="117">
         <v>126.1</v>
       </c>
       <c r="I23" s="117">
         <v>60.41</v>
       </c>
       <c r="J23" s="117">
         <v>165.77</v>
       </c>
       <c r="K23" s="117">
         <v>6867.37</v>
       </c>
     </row>
     <row r="24" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B24" s="118" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="C24" s="119">
         <v>3301.47</v>
       </c>
       <c r="D24" s="119">
         <v>2114.84</v>
       </c>
       <c r="E24" s="119">
         <v>1250.1300000000001</v>
       </c>
       <c r="F24" s="119">
         <v>450.44</v>
       </c>
       <c r="G24" s="119">
         <v>688.33</v>
       </c>
       <c r="H24" s="119">
         <v>137.53</v>
       </c>
       <c r="I24" s="119">
         <v>69.36</v>
       </c>
       <c r="J24" s="119">
         <v>178.47</v>
       </c>
       <c r="K24" s="119">
         <v>8190.57</v>
       </c>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B25" s="116" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="C25" s="117">
         <v>3762.03</v>
       </c>
       <c r="D25" s="117">
         <v>2545.84</v>
       </c>
       <c r="E25" s="117">
         <v>1448.66</v>
       </c>
       <c r="F25" s="117">
         <v>570.76</v>
       </c>
       <c r="G25" s="117">
         <v>753.59</v>
       </c>
       <c r="H25" s="117">
         <v>148.09</v>
       </c>
       <c r="I25" s="117">
         <v>97.71</v>
       </c>
       <c r="J25" s="117">
         <v>180.65</v>
       </c>
       <c r="K25" s="117">
         <v>9507.32</v>
       </c>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B26" s="118" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="C26" s="119">
         <v>3961.99</v>
       </c>
       <c r="D26" s="119">
         <v>2756.74</v>
       </c>
       <c r="E26" s="119">
         <v>1575.56</v>
       </c>
       <c r="F26" s="119">
         <v>613.97</v>
       </c>
       <c r="G26" s="119">
         <v>699.59</v>
       </c>
       <c r="H26" s="119">
         <v>160.52000000000001</v>
       </c>
       <c r="I26" s="119">
         <v>100.36</v>
       </c>
       <c r="J26" s="119">
         <v>170.49</v>
       </c>
       <c r="K26" s="119">
         <v>10039.209999999999</v>
       </c>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="116" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C27" s="117">
         <v>4527.7</v>
       </c>
       <c r="D27" s="117">
         <v>3197.1</v>
       </c>
       <c r="E27" s="117">
         <v>1761.78</v>
       </c>
       <c r="F27" s="117">
         <v>664.14</v>
       </c>
       <c r="G27" s="117">
         <v>698.89</v>
       </c>
       <c r="H27" s="117">
         <v>177.17</v>
       </c>
       <c r="I27" s="117">
         <v>111.13</v>
       </c>
       <c r="J27" s="117">
         <v>178.83</v>
       </c>
       <c r="K27" s="117">
         <v>11316.73</v>
       </c>
     </row>
     <row r="28" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B28" s="118" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="C28" s="119">
         <v>5104.8500000000004</v>
       </c>
       <c r="D28" s="119">
         <v>3456.8</v>
       </c>
       <c r="E28" s="119">
         <v>1992.62</v>
       </c>
       <c r="F28" s="119">
         <v>719.35</v>
       </c>
       <c r="G28" s="119">
         <v>645.94000000000005</v>
       </c>
       <c r="H28" s="119">
         <v>196.46</v>
       </c>
       <c r="I28" s="119">
         <v>122.27</v>
       </c>
       <c r="J28" s="119">
         <v>200.14</v>
       </c>
       <c r="K28" s="119">
         <v>12438.42</v>
       </c>
     </row>
     <row r="29" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B29" s="116" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="C29" s="117">
         <v>5520.45</v>
       </c>
       <c r="D29" s="117">
         <v>3782.6</v>
       </c>
       <c r="E29" s="117">
         <v>2019.04</v>
       </c>
       <c r="F29" s="117">
         <v>767.79</v>
       </c>
       <c r="G29" s="117">
         <v>656.53</v>
       </c>
       <c r="H29" s="117">
         <v>209.61</v>
       </c>
       <c r="I29" s="117">
         <v>147.71</v>
       </c>
       <c r="J29" s="117">
         <v>209.82</v>
       </c>
       <c r="K29" s="117">
         <v>13313.55</v>
       </c>
     </row>
     <row r="30" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B30" s="118" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="C30" s="119">
         <v>5886.62</v>
       </c>
       <c r="D30" s="119">
         <v>4169.16</v>
       </c>
       <c r="E30" s="119">
         <v>2168.4</v>
       </c>
       <c r="F30" s="119">
         <v>838.17</v>
       </c>
       <c r="G30" s="119">
         <v>657.66</v>
       </c>
       <c r="H30" s="119">
         <v>231.72</v>
       </c>
       <c r="I30" s="119">
         <v>170.76</v>
       </c>
       <c r="J30" s="119">
         <v>226.64</v>
       </c>
       <c r="K30" s="119">
         <v>14349.13</v>
       </c>
     </row>
     <row r="31" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B31" s="116" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="C31" s="117">
         <v>6047.24</v>
       </c>
       <c r="D31" s="117">
         <v>4366.28</v>
       </c>
       <c r="E31" s="117">
         <v>2305.7199999999998</v>
       </c>
       <c r="F31" s="117">
         <v>901.38</v>
       </c>
       <c r="G31" s="117">
         <v>673.44</v>
       </c>
       <c r="H31" s="117">
         <v>260.16000000000003</v>
       </c>
       <c r="I31" s="117">
         <v>216.83</v>
       </c>
       <c r="J31" s="117">
         <v>231.32</v>
       </c>
       <c r="K31" s="117">
         <v>15002.36</v>
       </c>
     </row>
     <row r="32" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B32" s="118" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="C32" s="119">
         <v>6312.71</v>
       </c>
       <c r="D32" s="119">
         <v>4236.2</v>
       </c>
       <c r="E32" s="119">
         <v>2478.46</v>
       </c>
       <c r="F32" s="119">
         <v>981.7</v>
       </c>
       <c r="G32" s="119">
         <v>669.7</v>
       </c>
       <c r="H32" s="119">
         <v>270.75</v>
       </c>
       <c r="I32" s="119">
         <v>250.4</v>
       </c>
       <c r="J32" s="119">
         <v>242.45</v>
       </c>
       <c r="K32" s="119">
         <v>15442.36</v>
       </c>
     </row>
     <row r="33" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B33" s="116" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="C33" s="117">
         <v>6614.31</v>
       </c>
       <c r="D33" s="117">
         <v>4250.9399999999996</v>
       </c>
       <c r="E33" s="117">
         <v>2793.29</v>
       </c>
       <c r="F33" s="117">
         <v>1052.95</v>
       </c>
       <c r="G33" s="117">
         <v>728.67</v>
       </c>
       <c r="H33" s="117">
         <v>285.23</v>
       </c>
       <c r="I33" s="117">
         <v>267.33999999999997</v>
       </c>
       <c r="J33" s="117">
         <v>254.08</v>
       </c>
       <c r="K33" s="117">
         <v>16246.82</v>
       </c>
     </row>
     <row r="34" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B34" s="118" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="C34" s="119">
         <v>6924.57</v>
       </c>
       <c r="D34" s="119">
         <v>4328.71</v>
       </c>
       <c r="E34" s="119">
         <v>2969.15</v>
       </c>
       <c r="F34" s="119">
         <v>1087.0899999999999</v>
       </c>
       <c r="G34" s="119">
         <v>785.85</v>
       </c>
       <c r="H34" s="119">
         <v>298.42</v>
       </c>
       <c r="I34" s="119">
         <v>272.39</v>
       </c>
       <c r="J34" s="119">
         <v>248.05</v>
       </c>
       <c r="K34" s="119">
         <v>16914.22</v>
       </c>
     </row>
     <row r="35" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B35" s="116" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="C35" s="117">
         <v>7123.08</v>
       </c>
       <c r="D35" s="117">
         <v>4534.8500000000004</v>
       </c>
       <c r="E35" s="117">
         <v>3120.95</v>
       </c>
       <c r="F35" s="117">
         <v>1097.98</v>
       </c>
       <c r="G35" s="117">
         <v>851.99</v>
       </c>
       <c r="H35" s="117">
         <v>312.12</v>
       </c>
       <c r="I35" s="117">
         <v>319.31</v>
       </c>
       <c r="J35" s="117">
         <v>256.77999999999997</v>
       </c>
       <c r="K35" s="117">
         <v>17617.07</v>
       </c>
     </row>
     <row r="36" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B36" s="118" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="C36" s="119">
         <v>7369.31</v>
       </c>
       <c r="D36" s="119">
         <v>4703.51</v>
       </c>
       <c r="E36" s="119">
         <v>3011.76</v>
       </c>
       <c r="F36" s="119">
         <v>1152.01</v>
       </c>
       <c r="G36" s="119">
         <v>1006.52</v>
       </c>
       <c r="H36" s="119">
         <v>328.39</v>
       </c>
       <c r="I36" s="119">
         <v>391.24</v>
       </c>
       <c r="J36" s="119">
         <v>250.1</v>
       </c>
       <c r="K36" s="119">
         <v>18212.84</v>
       </c>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B37" s="116" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="C37" s="117">
         <v>6845.78</v>
       </c>
       <c r="D37" s="117">
         <v>4836.41</v>
       </c>
       <c r="E37" s="117">
         <v>3197.34</v>
       </c>
       <c r="F37" s="117">
         <v>1102.45</v>
       </c>
       <c r="G37" s="117">
         <v>1071.77</v>
       </c>
       <c r="H37" s="117">
         <v>358.46</v>
       </c>
       <c r="I37" s="117">
         <v>443.98</v>
       </c>
       <c r="J37" s="117">
         <v>243.86</v>
       </c>
       <c r="K37" s="117">
         <v>18100.060000000001</v>
       </c>
     </row>
     <row r="38" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B38" s="118" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C38" s="119">
         <v>7150.37</v>
       </c>
       <c r="D38" s="119">
         <v>5106.6899999999996</v>
       </c>
       <c r="E38" s="119">
         <v>3344.34</v>
       </c>
       <c r="F38" s="119">
         <v>1133.75</v>
       </c>
       <c r="G38" s="119">
         <v>1164.1600000000001</v>
       </c>
       <c r="H38" s="119">
         <v>395.9</v>
       </c>
       <c r="I38" s="119">
         <v>500.43</v>
       </c>
       <c r="J38" s="119">
         <v>243.52</v>
       </c>
       <c r="K38" s="119">
         <v>19039.16</v>
       </c>
     </row>
     <row r="39" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B39" s="116" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="C39" s="117">
         <v>6673.01</v>
       </c>
       <c r="D39" s="117">
         <v>5120.57</v>
       </c>
       <c r="E39" s="117">
         <v>3215.36</v>
       </c>
       <c r="F39" s="117">
         <v>1140.83</v>
       </c>
       <c r="G39" s="117">
         <v>1136.82</v>
       </c>
       <c r="H39" s="117">
         <v>383.43</v>
       </c>
       <c r="I39" s="117">
         <v>543.07000000000005</v>
       </c>
       <c r="J39" s="117">
         <v>243</v>
       </c>
       <c r="K39" s="117">
         <v>18456.09</v>
       </c>
     </row>
     <row r="40" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B40" s="118" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="C40" s="119">
         <v>7444.99</v>
       </c>
       <c r="D40" s="119">
         <v>5183.41</v>
       </c>
       <c r="E40" s="119">
         <v>3321.35</v>
       </c>
       <c r="F40" s="119">
         <v>1145.1099999999999</v>
       </c>
       <c r="G40" s="119">
         <v>1118.6600000000001</v>
       </c>
       <c r="H40" s="119">
         <v>392.46</v>
       </c>
       <c r="I40" s="119">
         <v>570.25</v>
       </c>
       <c r="J40" s="119">
         <v>245.18</v>
       </c>
       <c r="K40" s="119">
         <v>19421.41</v>
       </c>
     </row>
     <row r="41" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B41" s="116" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="C41" s="117">
         <v>7807.91</v>
       </c>
       <c r="D41" s="117">
         <v>5462.15</v>
       </c>
       <c r="E41" s="117">
         <v>3477.5</v>
       </c>
       <c r="F41" s="117">
         <v>1163.68</v>
       </c>
       <c r="G41" s="117">
         <v>1313.41</v>
       </c>
       <c r="H41" s="117">
         <v>384.14</v>
       </c>
       <c r="I41" s="117">
         <v>692.85</v>
       </c>
       <c r="J41" s="117">
         <v>247.12</v>
       </c>
       <c r="K41" s="117">
         <v>20548.759999999998</v>
       </c>
     </row>
     <row r="42" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B42" s="118" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C42" s="119">
         <v>8051.68</v>
       </c>
       <c r="D42" s="119">
         <v>5341.26</v>
       </c>
       <c r="E42" s="119">
         <v>3556.46</v>
       </c>
       <c r="F42" s="119">
         <v>1132.69</v>
       </c>
       <c r="G42" s="119">
         <v>1328.68</v>
       </c>
       <c r="H42" s="119">
         <v>320.33</v>
       </c>
       <c r="I42" s="119">
         <v>820.86</v>
       </c>
       <c r="J42" s="119">
         <v>243.58</v>
       </c>
       <c r="K42" s="119">
         <v>20795.55</v>
       </c>
     </row>
     <row r="43" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B43" s="116" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="C43" s="117">
         <v>8286.25</v>
       </c>
       <c r="D43" s="117">
         <v>5350.74</v>
       </c>
       <c r="E43" s="117">
         <v>3499.63</v>
       </c>
       <c r="F43" s="117">
         <v>1143.76</v>
       </c>
       <c r="G43" s="117">
         <v>1511.34</v>
       </c>
       <c r="H43" s="117">
         <v>316.16000000000003</v>
       </c>
       <c r="I43" s="117">
         <v>939.64</v>
       </c>
       <c r="J43" s="117">
         <v>234.14</v>
       </c>
       <c r="K43" s="117">
         <v>21281.65</v>
       </c>
     </row>
     <row r="44" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B44" s="118" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C44" s="119">
         <v>8959.75</v>
       </c>
       <c r="D44" s="119">
         <v>5753.74</v>
       </c>
       <c r="E44" s="119">
         <v>3744.8</v>
       </c>
       <c r="F44" s="119">
         <v>1140.49</v>
       </c>
       <c r="G44" s="119">
         <v>1577.23</v>
       </c>
       <c r="H44" s="119">
         <v>320.7</v>
       </c>
       <c r="I44" s="119">
         <v>1181.4000000000001</v>
       </c>
       <c r="J44" s="119">
         <v>230.17</v>
       </c>
       <c r="K44" s="119">
         <v>22908.27</v>
       </c>
     </row>
     <row r="45" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B45" s="116" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="C45" s="117">
         <v>9468.4</v>
       </c>
       <c r="D45" s="117">
         <v>5793.63</v>
       </c>
       <c r="E45" s="117">
         <v>3858.22</v>
       </c>
       <c r="F45" s="117">
         <v>1164.3499999999999</v>
       </c>
       <c r="G45" s="117">
         <v>1510.07</v>
       </c>
       <c r="H45" s="117">
         <v>326.44</v>
       </c>
       <c r="I45" s="117">
         <v>1451.11</v>
       </c>
       <c r="J45" s="117">
         <v>232.43</v>
       </c>
       <c r="K45" s="117">
         <v>23804.65</v>
       </c>
     </row>
     <row r="46" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B46" s="118" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="C46" s="119">
         <v>9531.57</v>
       </c>
       <c r="D46" s="119">
         <v>5475.04</v>
       </c>
       <c r="E46" s="119">
         <v>3855.7</v>
       </c>
       <c r="F46" s="119">
         <v>1077.3499999999999</v>
       </c>
       <c r="G46" s="119">
         <v>1350.21</v>
       </c>
       <c r="H46" s="119">
         <v>309.02999999999997</v>
       </c>
       <c r="I46" s="119">
         <v>1855.01</v>
       </c>
       <c r="J46" s="119">
         <v>243.7</v>
       </c>
       <c r="K46" s="119">
         <v>23697.61</v>
       </c>
     </row>
     <row r="47" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B47" s="116" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="C47" s="117">
         <v>9836.0400000000009</v>
       </c>
       <c r="D47" s="117">
         <v>5813.83</v>
       </c>
       <c r="E47" s="117">
         <v>4056.41</v>
       </c>
       <c r="F47" s="117">
         <v>1229.3699999999999</v>
       </c>
       <c r="G47" s="117">
         <v>1307.27</v>
       </c>
       <c r="H47" s="117">
         <v>304.05</v>
       </c>
       <c r="I47" s="117">
         <v>2262.7399999999998</v>
       </c>
       <c r="J47" s="117">
         <v>242.67</v>
       </c>
       <c r="K47" s="117">
         <v>25052.36</v>
       </c>
     </row>
     <row r="48" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B48" s="118" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="C48" s="119">
         <v>9966.34</v>
       </c>
       <c r="D48" s="119">
         <v>5827.92</v>
       </c>
       <c r="E48" s="119">
         <v>4296.0200000000004</v>
       </c>
       <c r="F48" s="119">
         <v>1222.1099999999999</v>
       </c>
       <c r="G48" s="119">
         <v>1316.44</v>
       </c>
       <c r="H48" s="119">
         <v>309.25</v>
       </c>
       <c r="I48" s="119">
         <v>2390.9299999999998</v>
       </c>
       <c r="J48" s="119">
         <v>253.22</v>
       </c>
       <c r="K48" s="119">
         <v>25582.23</v>
       </c>
     </row>
     <row r="49" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B49" s="116" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="C49" s="117">
         <v>9574.7000000000007</v>
       </c>
       <c r="D49" s="117">
         <v>4606.47</v>
       </c>
       <c r="E49" s="117">
         <v>3860.87</v>
       </c>
       <c r="F49" s="117">
         <v>1039.24</v>
       </c>
       <c r="G49" s="117">
         <v>1377.89</v>
       </c>
       <c r="H49" s="117">
         <v>256.01</v>
       </c>
       <c r="I49" s="117">
         <v>265.66000000000003</v>
       </c>
       <c r="J49" s="117">
         <v>278.56</v>
       </c>
       <c r="K49" s="117">
         <v>21259.41</v>
       </c>
     </row>
     <row r="50" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B50" s="118" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="C50" s="119">
         <v>10891.99</v>
       </c>
       <c r="D50" s="119">
         <v>3438.2</v>
       </c>
       <c r="E50" s="119">
         <v>5341.82</v>
       </c>
       <c r="F50" s="119">
         <v>1443.28</v>
       </c>
       <c r="G50" s="119">
         <v>1757.15</v>
       </c>
       <c r="H50" s="119">
         <v>397.84</v>
       </c>
       <c r="I50" s="119">
         <v>378.06</v>
       </c>
       <c r="J50" s="119">
         <v>364.22</v>
       </c>
       <c r="K50" s="119">
         <v>24012.560000000001</v>
       </c>
     </row>
     <row r="51" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B51" s="116" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="C51" s="117">
         <v>11395.95</v>
       </c>
       <c r="D51" s="117">
         <v>6298.98</v>
       </c>
       <c r="E51" s="117">
         <v>5378.21</v>
       </c>
       <c r="F51" s="117">
         <v>1520.89</v>
       </c>
       <c r="G51" s="117">
         <v>1817.18</v>
       </c>
       <c r="H51" s="117">
         <v>393.2</v>
       </c>
       <c r="I51" s="117">
         <v>354.29</v>
       </c>
       <c r="J51" s="117">
         <v>395.24</v>
       </c>
       <c r="K51" s="117">
         <v>27553.94</v>
       </c>
     </row>
     <row r="52" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B52" s="118" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="C52" s="119">
         <v>12922.58</v>
       </c>
       <c r="D52" s="119">
         <v>7408.19</v>
       </c>
       <c r="E52" s="119">
         <v>6146.21</v>
       </c>
       <c r="F52" s="119">
         <v>1792.24</v>
       </c>
       <c r="G52" s="119">
         <v>1951.76</v>
       </c>
       <c r="H52" s="119">
         <v>408.98</v>
       </c>
       <c r="I52" s="119">
         <v>403.66</v>
       </c>
       <c r="J52" s="119">
         <v>432.56</v>
       </c>
       <c r="K52" s="119">
         <v>31466.18</v>
       </c>
     </row>
     <row r="53" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B53" s="116" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="C53" s="117">
         <v>13279.85</v>
       </c>
       <c r="D53" s="117">
         <v>7390.46</v>
       </c>
       <c r="E53" s="117">
         <v>6531.56</v>
       </c>
       <c r="F53" s="117">
         <v>1785.19</v>
       </c>
       <c r="G53" s="117">
         <v>2039.6</v>
       </c>
       <c r="H53" s="117">
         <v>408.68</v>
       </c>
       <c r="I53" s="117">
         <v>360.8</v>
       </c>
       <c r="J53" s="117">
         <v>388.38</v>
       </c>
@@ -38617,100 +38999,100 @@
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AB40"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.08984375" style="25" customWidth="1"/>
     <col min="2" max="2" width="12.26953125" style="25" customWidth="1"/>
     <col min="3" max="11" width="12.6328125" style="25" customWidth="1"/>
     <col min="12" max="19" width="9.08984375" style="25"/>
     <col min="20" max="20" width="7.7265625" style="25" customWidth="1"/>
     <col min="21" max="21" width="9.08984375" style="25"/>
     <col min="22" max="22" width="18.36328125" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.08984375" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="45.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B1" s="142" t="s">
+      <c r="B1" s="145" t="s">
         <v>150</v>
       </c>
-      <c r="C1" s="143"/>
-[...16 lines deleted...]
-      <c r="T1" s="143"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+      <c r="L1" s="146"/>
+      <c r="M1" s="146"/>
+      <c r="N1" s="146"/>
+      <c r="O1" s="146"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+      <c r="R1" s="146"/>
+      <c r="S1" s="146"/>
+      <c r="T1" s="146"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
       <c r="Z1" s="55"/>
       <c r="AA1" s="55"/>
       <c r="AB1" s="55"/>
     </row>
     <row r="2" spans="2:28" ht="4.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="K2" s="56"/>
     </row>
     <row r="3" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D3" s="144" t="s">
+      <c r="D3" s="147" t="s">
         <v>140</v>
       </c>
-      <c r="E3" s="144"/>
-[...3 lines deleted...]
-      <c r="I3" s="144"/>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
       <c r="L3" s="61" t="s">
         <v>160</v>
       </c>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
     </row>
     <row r="4" spans="2:28" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="79" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="79" t="s">
         <v>141</v>
       </c>
       <c r="E4" s="57" t="s">
         <v>142</v>
       </c>
       <c r="F4" s="57" t="s">
         <v>143</v>
       </c>
@@ -39724,65 +40106,65 @@
       <c r="D34" s="69"/>
       <c r="E34" s="69"/>
       <c r="F34" s="70"/>
       <c r="G34" s="69"/>
       <c r="H34" s="69"/>
       <c r="I34" s="69"/>
       <c r="J34" s="71"/>
       <c r="K34" s="71"/>
     </row>
     <row r="35" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="78" t="s">
         <v>155</v>
       </c>
       <c r="C35" s="63"/>
       <c r="D35" s="63"/>
       <c r="E35" s="63"/>
       <c r="F35" s="64"/>
       <c r="G35" s="63"/>
       <c r="H35" s="63"/>
       <c r="I35" s="63"/>
       <c r="J35" s="59"/>
       <c r="K35" s="59"/>
     </row>
     <row r="36" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="93" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C36" s="69"/>
       <c r="D36" s="69"/>
       <c r="E36" s="69"/>
       <c r="F36" s="70"/>
       <c r="G36" s="69"/>
       <c r="H36" s="69"/>
       <c r="I36" s="69"/>
       <c r="J36" s="71"/>
       <c r="K36" s="71"/>
     </row>
     <row r="37" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="78" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="64"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="59"/>
       <c r="K37" s="59"/>
     </row>
     <row r="38" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="74" t="s">
         <v>151</v>
       </c>
       <c r="C38" s="72">
         <f>C32/$K32*100</f>
         <v>0.96651675665687842</v>
       </c>
       <c r="D38" s="72">
         <f t="shared" ref="D38:K38" si="0">D32/$K32*100</f>
         <v>12.101048241462442</v>
       </c>
       <c r="E38" s="72">
         <f t="shared" si="0"/>
@@ -39888,75 +40270,75 @@
 <file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A11584069</value>
     </field>
     <field name="Objective-Title">
       <value order="0">2024Dec Gambling Losses - All Legal Forms</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-12-08T21:08:56Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-08-04T08:48:16Z</value>
+      <value order="0">2026-08-31T22:00:26Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-08-04T08:48:17Z</value>
+      <value order="0">2026-08-31T22:00:26Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17441546</value>
+      <value order="0">vA17562745</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">5.0</value>
+      <value order="0">6.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">6</value>
+      <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">Updated data</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA481061</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Development</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -39985,127 +40367,127 @@
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>2004 to 2014</vt:lpstr>
       <vt:lpstr>1989 to 2024</vt:lpstr>
-      <vt:lpstr>EGM and other G Losses 2026</vt:lpstr>
+      <vt:lpstr>EGM and other G Losses 2025</vt:lpstr>
       <vt:lpstr>Losses x state &amp; year</vt:lpstr>
       <vt:lpstr>Govt Revenue</vt:lpstr>
       <vt:lpstr>'1989 to 2024'!Print_Area</vt:lpstr>
       <vt:lpstr>'2004 to 2014'!Print_Area</vt:lpstr>
-      <vt:lpstr>'EGM and other G Losses 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'EGM and other G Losses 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'Govt Revenue'!Print_Area</vt:lpstr>
       <vt:lpstr>'Losses x state &amp; year'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hbrown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A11584069</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024Dec Gambling Losses - All Legal Forms</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024-12-08T21:08:56Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-08-04T08:48:16Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-08-31T22:00:26Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-08-04T08:48:17Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-08-31T22:00:26Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17441546</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17562745</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">5.0</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">6.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">6</vt:r8>
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">7</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated data</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Community Development</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>