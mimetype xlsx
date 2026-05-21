--- v0 (2026-04-06)
+++ v1 (2026-05-21)
@@ -23,51 +23,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R90126e7404234499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rb9cf1576f3314965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{B6C1A00C-1E02-4066-850D-6DCE405AA4D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="6" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="5" state="hidden" r:id="rId1"/>
     <sheet name="2011-2017" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="2003-2010" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="2001-2003" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="1993-2000" sheetId="4" state="hidden" r:id="rId5"/>
     <sheet name="Data" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Front" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
@@ -3676,51 +3676,51 @@
     <cellStyle name="Normal 6 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 6 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal_test" xfId="4" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Percent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="rowfield" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="Rb19bdefdb0e440d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R1de6322909164d00" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.9001654359737087E-2"/>
           <c:y val="1.3777838806282449E-2"/>