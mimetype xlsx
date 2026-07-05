--- v1 (2026-05-21)
+++ v2 (2026-07-05)
@@ -19,55 +19,55 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rb9cf1576f3314965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rfb341be46c734f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{B6C1A00C-1E02-4066-850D-6DCE405AA4D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="6" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="5" state="hidden" r:id="rId1"/>
     <sheet name="2011-2017" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="2003-2010" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="2001-2003" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="1993-2000" sheetId="4" state="hidden" r:id="rId5"/>
     <sheet name="Data" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet name="Front" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
@@ -3676,51 +3676,51 @@
     <cellStyle name="Normal 6 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 6 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal_test" xfId="4" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Percent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="rowfield" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R1de6322909164d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R5b152c904e4d4f9c" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.9001654359737087E-2"/>
           <c:y val="1.3777838806282449E-2"/>
@@ -44145,79 +44145,79 @@
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>603250</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A11192802</value>
     </field>
     <field name="Objective-Title">
       <value order="0">2024 Gambling Changes in Electronic Gambling Machine expenditure by year - metro LGAs 2023_24</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2024-07-29T23:48:46Z</value>
+      <value order="0">2024-07-29T23:49:11Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-10-20T07:58:27Z</value>
+      <value order="0">2025-10-20T06:58:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-10-20T07:58:27Z</value>
+      <value order="0">2025-10-20T06:58:27Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA15764062</value>
     </field>
     <field name="Objective-Version">
       <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">Updated gambling statistics</value>
     </field>
@@ -44234,51 +44234,51 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Development</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
@@ -44295,106 +44295,106 @@
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Front</vt:lpstr>
       <vt:lpstr>'2018'!Print_Area</vt:lpstr>
       <vt:lpstr>Front!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hbrown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...78 lines deleted...]
-</Properties>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A11192802</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024 Gambling Changes in Electronic Gambling Machine expenditure by year - metro LGAs 2023_24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024-07-29T23:49:11Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-10-20T06:58:27Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-10-20T06:58:27Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA15764062</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated gambling statistics</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Community Development</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+</op:Properties>
 </file>