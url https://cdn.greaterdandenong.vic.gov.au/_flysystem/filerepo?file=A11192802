--- v2 (2026-07-05)
+++ v3 (2026-08-20)
@@ -1,1472 +1,1508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rfb341be46c734f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R39bdce61cc2e4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B6C1A00C-1E02-4066-850D-6DCE405AA4D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE44544F-FFE7-4AC8-B7D8-D8F342686678}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="6" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="5" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="5" state="hidden" r:id="rId1"/>
     <sheet name="2011-2017" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="2003-2010" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="2001-2003" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="1993-2000" sheetId="4" state="hidden" r:id="rId5"/>
-    <sheet name="Data" sheetId="6" state="hidden" r:id="rId6"/>
+    <sheet name="Data" sheetId="6" r:id="rId6"/>
     <sheet name="Front" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2001-2003'!$A$9:$D$66</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2003-2010'!$A$9:$I$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2018'!$B$4:$BE$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Front!$B$1:$AI$51</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="7" l="1"/>
+  <c r="AE8" i="7" l="1"/>
+  <c r="AA8" i="7"/>
+  <c r="AB8" i="7"/>
+  <c r="AB9" i="7"/>
+  <c r="AD9" i="7" s="1"/>
+  <c r="AB10" i="7"/>
+  <c r="AD10" i="7" s="1"/>
+  <c r="AB11" i="7"/>
+  <c r="AB12" i="7"/>
+  <c r="AB13" i="7"/>
+  <c r="AB14" i="7"/>
+  <c r="AB15" i="7"/>
+  <c r="AB16" i="7"/>
+  <c r="AB17" i="7"/>
+  <c r="AD17" i="7" s="1"/>
+  <c r="AB18" i="7"/>
+  <c r="AD18" i="7" s="1"/>
+  <c r="AB19" i="7"/>
+  <c r="AD19" i="7" s="1"/>
+  <c r="AB20" i="7"/>
+  <c r="AD20" i="7" s="1"/>
+  <c r="AB21" i="7"/>
+  <c r="AD21" i="7" s="1"/>
+  <c r="AB22" i="7"/>
+  <c r="AD22" i="7" s="1"/>
+  <c r="AB23" i="7"/>
+  <c r="AD23" i="7" s="1"/>
+  <c r="AB24" i="7"/>
+  <c r="AD24" i="7" s="1"/>
+  <c r="AB25" i="7"/>
+  <c r="AB26" i="7"/>
+  <c r="AB27" i="7"/>
+  <c r="AB28" i="7"/>
+  <c r="AB29" i="7"/>
+  <c r="AB30" i="7"/>
+  <c r="AB31" i="7"/>
+  <c r="AD31" i="7" s="1"/>
+  <c r="AB32" i="7"/>
+  <c r="AD32" i="7" s="1"/>
+  <c r="AB33" i="7"/>
+  <c r="AD33" i="7" s="1"/>
+  <c r="AB34" i="7"/>
+  <c r="AD34" i="7" s="1"/>
+  <c r="AB35" i="7"/>
+  <c r="AD35" i="7" s="1"/>
+  <c r="AB36" i="7"/>
+  <c r="AD36" i="7" s="1"/>
+  <c r="AB37" i="7"/>
+  <c r="AD37" i="7" s="1"/>
+  <c r="AB38" i="7"/>
+  <c r="AD38" i="7" s="1"/>
+  <c r="AB7" i="7" a="1"/>
+  <c r="AB7" i="7"/>
+  <c r="AA9" i="7"/>
+  <c r="AA10" i="7"/>
+  <c r="AA11" i="7"/>
+  <c r="AA12" i="7"/>
+  <c r="AA13" i="7"/>
+  <c r="AA14" i="7"/>
+  <c r="AA15" i="7"/>
+  <c r="AA16" i="7"/>
+  <c r="AA17" i="7"/>
+  <c r="AA18" i="7"/>
+  <c r="AA19" i="7"/>
+  <c r="AA20" i="7"/>
+  <c r="AA21" i="7"/>
+  <c r="AA22" i="7"/>
+  <c r="AA23" i="7"/>
+  <c r="AA24" i="7"/>
+  <c r="AA25" i="7"/>
+  <c r="AA26" i="7"/>
+  <c r="AA27" i="7"/>
+  <c r="AA28" i="7"/>
+  <c r="AA29" i="7"/>
+  <c r="AA30" i="7"/>
+  <c r="AA31" i="7"/>
+  <c r="AA32" i="7"/>
+  <c r="AA33" i="7"/>
+  <c r="AA34" i="7"/>
+  <c r="AA35" i="7"/>
+  <c r="AA36" i="7"/>
+  <c r="AA37" i="7"/>
+  <c r="AA38" i="7"/>
+  <c r="D50" i="7"/>
   <c r="C50" i="7"/>
-  <c r="D12" i="7"/>
-[...94 lines deleted...]
-  <c r="AJ42" i="6"/>
+  <c r="C44" i="7"/>
+  <c r="U6" i="7" s="1"/>
+  <c r="D44" i="7"/>
+  <c r="AG53" i="6"/>
+  <c r="AN42" i="6"/>
+  <c r="C42" i="6"/>
   <c r="D42" i="6"/>
   <c r="E42" i="6"/>
   <c r="F42" i="6"/>
   <c r="G42" i="6"/>
   <c r="H42" i="6"/>
   <c r="I42" i="6"/>
   <c r="J42" i="6"/>
   <c r="K42" i="6"/>
   <c r="L42" i="6"/>
   <c r="M42" i="6"/>
   <c r="N42" i="6"/>
   <c r="O42" i="6"/>
   <c r="P42" i="6"/>
   <c r="Q42" i="6"/>
   <c r="R42" i="6"/>
   <c r="S42" i="6"/>
   <c r="T42" i="6"/>
   <c r="U42" i="6"/>
   <c r="V42" i="6"/>
   <c r="W42" i="6"/>
   <c r="X42" i="6"/>
   <c r="Y42" i="6"/>
   <c r="Z42" i="6"/>
   <c r="AA42" i="6"/>
   <c r="AB42" i="6"/>
   <c r="AC42" i="6"/>
   <c r="AD42" i="6"/>
   <c r="AE42" i="6"/>
   <c r="AF42" i="6"/>
   <c r="AG42" i="6"/>
   <c r="AH42" i="6"/>
-  <c r="AI42" i="6"/>
+  <c r="C43" i="6"/>
   <c r="D43" i="6"/>
   <c r="E43" i="6"/>
   <c r="F43" i="6"/>
   <c r="G43" i="6"/>
   <c r="H43" i="6"/>
   <c r="I43" i="6"/>
   <c r="J43" i="6"/>
   <c r="K43" i="6"/>
   <c r="L43" i="6"/>
   <c r="M43" i="6"/>
   <c r="N43" i="6"/>
   <c r="O43" i="6"/>
   <c r="P43" i="6"/>
   <c r="Q43" i="6"/>
   <c r="R43" i="6"/>
   <c r="S43" i="6"/>
   <c r="T43" i="6"/>
   <c r="U43" i="6"/>
   <c r="V43" i="6"/>
   <c r="W43" i="6"/>
   <c r="X43" i="6"/>
   <c r="Y43" i="6"/>
   <c r="Z43" i="6"/>
   <c r="AA43" i="6"/>
   <c r="AB43" i="6"/>
   <c r="AC43" i="6"/>
   <c r="AD43" i="6"/>
   <c r="AE43" i="6"/>
   <c r="AF43" i="6"/>
   <c r="AG43" i="6"/>
   <c r="AH43" i="6"/>
-  <c r="AI43" i="6"/>
+  <c r="C44" i="6"/>
   <c r="D44" i="6"/>
   <c r="E44" i="6"/>
   <c r="F44" i="6"/>
   <c r="G44" i="6"/>
   <c r="H44" i="6"/>
   <c r="I44" i="6"/>
   <c r="J44" i="6"/>
   <c r="K44" i="6"/>
   <c r="L44" i="6"/>
   <c r="M44" i="6"/>
   <c r="N44" i="6"/>
   <c r="O44" i="6"/>
   <c r="P44" i="6"/>
   <c r="Q44" i="6"/>
   <c r="R44" i="6"/>
   <c r="S44" i="6"/>
   <c r="T44" i="6"/>
   <c r="U44" i="6"/>
   <c r="V44" i="6"/>
   <c r="W44" i="6"/>
   <c r="X44" i="6"/>
   <c r="Y44" i="6"/>
   <c r="Z44" i="6"/>
   <c r="AA44" i="6"/>
   <c r="AB44" i="6"/>
   <c r="AC44" i="6"/>
   <c r="AD44" i="6"/>
   <c r="AE44" i="6"/>
   <c r="AF44" i="6"/>
   <c r="AG44" i="6"/>
   <c r="AH44" i="6"/>
-  <c r="AI44" i="6"/>
+  <c r="C45" i="6"/>
   <c r="D45" i="6"/>
   <c r="E45" i="6"/>
   <c r="F45" i="6"/>
   <c r="G45" i="6"/>
   <c r="H45" i="6"/>
   <c r="I45" i="6"/>
   <c r="J45" i="6"/>
   <c r="K45" i="6"/>
   <c r="L45" i="6"/>
   <c r="M45" i="6"/>
   <c r="N45" i="6"/>
   <c r="O45" i="6"/>
   <c r="P45" i="6"/>
   <c r="Q45" i="6"/>
   <c r="R45" i="6"/>
   <c r="S45" i="6"/>
   <c r="T45" i="6"/>
   <c r="U45" i="6"/>
   <c r="V45" i="6"/>
   <c r="W45" i="6"/>
   <c r="X45" i="6"/>
   <c r="Y45" i="6"/>
   <c r="Z45" i="6"/>
   <c r="AA45" i="6"/>
   <c r="AB45" i="6"/>
   <c r="AC45" i="6"/>
   <c r="AD45" i="6"/>
   <c r="AE45" i="6"/>
   <c r="AF45" i="6"/>
   <c r="AG45" i="6"/>
   <c r="AH45" i="6"/>
-  <c r="AI45" i="6"/>
+  <c r="C46" i="6"/>
   <c r="D46" i="6"/>
   <c r="E46" i="6"/>
   <c r="F46" i="6"/>
   <c r="G46" i="6"/>
   <c r="H46" i="6"/>
   <c r="I46" i="6"/>
   <c r="J46" i="6"/>
   <c r="K46" i="6"/>
   <c r="L46" i="6"/>
   <c r="M46" i="6"/>
   <c r="N46" i="6"/>
   <c r="O46" i="6"/>
   <c r="P46" i="6"/>
   <c r="Q46" i="6"/>
   <c r="R46" i="6"/>
   <c r="S46" i="6"/>
   <c r="T46" i="6"/>
   <c r="U46" i="6"/>
   <c r="V46" i="6"/>
   <c r="W46" i="6"/>
   <c r="X46" i="6"/>
   <c r="Y46" i="6"/>
   <c r="Z46" i="6"/>
   <c r="AA46" i="6"/>
   <c r="AB46" i="6"/>
   <c r="AC46" i="6"/>
   <c r="AD46" i="6"/>
   <c r="AE46" i="6"/>
   <c r="AF46" i="6"/>
   <c r="AG46" i="6"/>
   <c r="AH46" i="6"/>
-  <c r="AI46" i="6"/>
+  <c r="C47" i="6"/>
   <c r="D47" i="6"/>
   <c r="E47" i="6"/>
   <c r="F47" i="6"/>
   <c r="G47" i="6"/>
   <c r="H47" i="6"/>
   <c r="I47" i="6"/>
   <c r="J47" i="6"/>
   <c r="K47" i="6"/>
   <c r="L47" i="6"/>
   <c r="M47" i="6"/>
   <c r="N47" i="6"/>
   <c r="O47" i="6"/>
   <c r="P47" i="6"/>
   <c r="Q47" i="6"/>
   <c r="R47" i="6"/>
   <c r="S47" i="6"/>
   <c r="T47" i="6"/>
   <c r="U47" i="6"/>
   <c r="V47" i="6"/>
   <c r="W47" i="6"/>
   <c r="X47" i="6"/>
   <c r="Y47" i="6"/>
   <c r="Z47" i="6"/>
   <c r="AA47" i="6"/>
   <c r="AB47" i="6"/>
   <c r="AC47" i="6"/>
   <c r="AD47" i="6"/>
   <c r="AE47" i="6"/>
   <c r="AF47" i="6"/>
   <c r="AG47" i="6"/>
   <c r="AH47" i="6"/>
-  <c r="AI47" i="6"/>
+  <c r="C48" i="6"/>
   <c r="D48" i="6"/>
   <c r="E48" i="6"/>
   <c r="F48" i="6"/>
   <c r="G48" i="6"/>
   <c r="H48" i="6"/>
   <c r="I48" i="6"/>
   <c r="J48" i="6"/>
   <c r="K48" i="6"/>
   <c r="L48" i="6"/>
   <c r="M48" i="6"/>
   <c r="N48" i="6"/>
   <c r="O48" i="6"/>
   <c r="P48" i="6"/>
   <c r="Q48" i="6"/>
   <c r="R48" i="6"/>
   <c r="S48" i="6"/>
   <c r="T48" i="6"/>
   <c r="U48" i="6"/>
   <c r="V48" i="6"/>
   <c r="W48" i="6"/>
   <c r="X48" i="6"/>
   <c r="Y48" i="6"/>
   <c r="Z48" i="6"/>
   <c r="AA48" i="6"/>
   <c r="AB48" i="6"/>
   <c r="AC48" i="6"/>
   <c r="AD48" i="6"/>
   <c r="AE48" i="6"/>
   <c r="AF48" i="6"/>
   <c r="AG48" i="6"/>
   <c r="AH48" i="6"/>
-  <c r="AI48" i="6"/>
+  <c r="C49" i="6"/>
   <c r="D49" i="6"/>
   <c r="E49" i="6"/>
   <c r="F49" i="6"/>
   <c r="G49" i="6"/>
   <c r="H49" i="6"/>
   <c r="I49" i="6"/>
   <c r="J49" i="6"/>
   <c r="K49" i="6"/>
   <c r="L49" i="6"/>
   <c r="M49" i="6"/>
   <c r="N49" i="6"/>
   <c r="O49" i="6"/>
   <c r="P49" i="6"/>
   <c r="Q49" i="6"/>
   <c r="R49" i="6"/>
   <c r="S49" i="6"/>
   <c r="T49" i="6"/>
   <c r="U49" i="6"/>
   <c r="V49" i="6"/>
   <c r="W49" i="6"/>
   <c r="X49" i="6"/>
   <c r="Y49" i="6"/>
   <c r="Z49" i="6"/>
   <c r="AA49" i="6"/>
   <c r="AB49" i="6"/>
   <c r="AC49" i="6"/>
   <c r="AD49" i="6"/>
   <c r="AE49" i="6"/>
   <c r="AF49" i="6"/>
   <c r="AG49" i="6"/>
   <c r="AH49" i="6"/>
-  <c r="AI49" i="6"/>
+  <c r="C50" i="6"/>
   <c r="D50" i="6"/>
   <c r="E50" i="6"/>
   <c r="F50" i="6"/>
   <c r="G50" i="6"/>
   <c r="H50" i="6"/>
   <c r="I50" i="6"/>
   <c r="J50" i="6"/>
   <c r="K50" i="6"/>
   <c r="L50" i="6"/>
   <c r="M50" i="6"/>
   <c r="N50" i="6"/>
   <c r="O50" i="6"/>
   <c r="P50" i="6"/>
   <c r="Q50" i="6"/>
   <c r="R50" i="6"/>
   <c r="S50" i="6"/>
   <c r="T50" i="6"/>
   <c r="U50" i="6"/>
   <c r="V50" i="6"/>
   <c r="W50" i="6"/>
   <c r="X50" i="6"/>
   <c r="Y50" i="6"/>
   <c r="Z50" i="6"/>
   <c r="AA50" i="6"/>
   <c r="AB50" i="6"/>
   <c r="AC50" i="6"/>
   <c r="AD50" i="6"/>
   <c r="AE50" i="6"/>
   <c r="AF50" i="6"/>
   <c r="AG50" i="6"/>
   <c r="AH50" i="6"/>
-  <c r="AI50" i="6"/>
+  <c r="C51" i="6"/>
   <c r="D51" i="6"/>
   <c r="E51" i="6"/>
   <c r="F51" i="6"/>
   <c r="G51" i="6"/>
   <c r="H51" i="6"/>
   <c r="I51" i="6"/>
   <c r="J51" i="6"/>
   <c r="K51" i="6"/>
   <c r="L51" i="6"/>
   <c r="M51" i="6"/>
   <c r="N51" i="6"/>
   <c r="O51" i="6"/>
   <c r="P51" i="6"/>
   <c r="Q51" i="6"/>
   <c r="R51" i="6"/>
   <c r="S51" i="6"/>
   <c r="T51" i="6"/>
   <c r="U51" i="6"/>
   <c r="V51" i="6"/>
   <c r="W51" i="6"/>
   <c r="X51" i="6"/>
   <c r="Y51" i="6"/>
   <c r="Z51" i="6"/>
   <c r="AA51" i="6"/>
   <c r="AB51" i="6"/>
   <c r="AC51" i="6"/>
   <c r="AD51" i="6"/>
   <c r="AE51" i="6"/>
   <c r="AF51" i="6"/>
   <c r="AG51" i="6"/>
   <c r="AH51" i="6"/>
-  <c r="AI51" i="6"/>
+  <c r="C52" i="6"/>
   <c r="D52" i="6"/>
   <c r="E52" i="6"/>
   <c r="F52" i="6"/>
   <c r="G52" i="6"/>
   <c r="H52" i="6"/>
   <c r="I52" i="6"/>
   <c r="J52" i="6"/>
   <c r="K52" i="6"/>
   <c r="L52" i="6"/>
   <c r="M52" i="6"/>
   <c r="N52" i="6"/>
   <c r="O52" i="6"/>
   <c r="P52" i="6"/>
   <c r="Q52" i="6"/>
   <c r="R52" i="6"/>
   <c r="S52" i="6"/>
   <c r="T52" i="6"/>
   <c r="U52" i="6"/>
   <c r="V52" i="6"/>
   <c r="W52" i="6"/>
   <c r="X52" i="6"/>
   <c r="Y52" i="6"/>
   <c r="Z52" i="6"/>
   <c r="AA52" i="6"/>
   <c r="AB52" i="6"/>
   <c r="AC52" i="6"/>
   <c r="AD52" i="6"/>
   <c r="AE52" i="6"/>
   <c r="AF52" i="6"/>
   <c r="AG52" i="6"/>
   <c r="AH52" i="6"/>
-  <c r="AI52" i="6"/>
+  <c r="C53" i="6"/>
   <c r="D53" i="6"/>
   <c r="E53" i="6"/>
   <c r="F53" i="6"/>
   <c r="G53" i="6"/>
   <c r="H53" i="6"/>
   <c r="I53" i="6"/>
   <c r="J53" i="6"/>
   <c r="K53" i="6"/>
   <c r="L53" i="6"/>
   <c r="M53" i="6"/>
   <c r="N53" i="6"/>
   <c r="O53" i="6"/>
   <c r="P53" i="6"/>
   <c r="Q53" i="6"/>
   <c r="R53" i="6"/>
   <c r="S53" i="6"/>
   <c r="T53" i="6"/>
   <c r="U53" i="6"/>
   <c r="V53" i="6"/>
   <c r="W53" i="6"/>
   <c r="X53" i="6"/>
   <c r="Y53" i="6"/>
   <c r="Z53" i="6"/>
   <c r="AA53" i="6"/>
   <c r="AB53" i="6"/>
   <c r="AC53" i="6"/>
   <c r="AD53" i="6"/>
   <c r="AE53" i="6"/>
   <c r="AF53" i="6"/>
-  <c r="AG53" i="6"/>
   <c r="AH53" i="6"/>
-  <c r="AI53" i="6"/>
+  <c r="C54" i="6"/>
   <c r="D54" i="6"/>
   <c r="E54" i="6"/>
   <c r="F54" i="6"/>
   <c r="G54" i="6"/>
   <c r="H54" i="6"/>
   <c r="I54" i="6"/>
   <c r="J54" i="6"/>
   <c r="K54" i="6"/>
   <c r="L54" i="6"/>
   <c r="M54" i="6"/>
   <c r="N54" i="6"/>
   <c r="O54" i="6"/>
   <c r="P54" i="6"/>
   <c r="Q54" i="6"/>
   <c r="R54" i="6"/>
   <c r="S54" i="6"/>
   <c r="T54" i="6"/>
   <c r="U54" i="6"/>
   <c r="V54" i="6"/>
   <c r="W54" i="6"/>
   <c r="X54" i="6"/>
   <c r="Y54" i="6"/>
   <c r="Z54" i="6"/>
   <c r="AA54" i="6"/>
   <c r="AB54" i="6"/>
   <c r="AC54" i="6"/>
   <c r="AD54" i="6"/>
   <c r="AE54" i="6"/>
   <c r="AF54" i="6"/>
   <c r="AG54" i="6"/>
   <c r="AH54" i="6"/>
-  <c r="AI54" i="6"/>
+  <c r="C55" i="6"/>
   <c r="D55" i="6"/>
   <c r="E55" i="6"/>
   <c r="F55" i="6"/>
   <c r="G55" i="6"/>
   <c r="H55" i="6"/>
   <c r="I55" i="6"/>
   <c r="J55" i="6"/>
   <c r="K55" i="6"/>
   <c r="L55" i="6"/>
   <c r="M55" i="6"/>
   <c r="N55" i="6"/>
   <c r="O55" i="6"/>
   <c r="P55" i="6"/>
   <c r="Q55" i="6"/>
   <c r="R55" i="6"/>
   <c r="S55" i="6"/>
   <c r="T55" i="6"/>
   <c r="U55" i="6"/>
   <c r="V55" i="6"/>
   <c r="W55" i="6"/>
   <c r="X55" i="6"/>
   <c r="Y55" i="6"/>
   <c r="Z55" i="6"/>
   <c r="AA55" i="6"/>
   <c r="AB55" i="6"/>
   <c r="AC55" i="6"/>
   <c r="AD55" i="6"/>
   <c r="AE55" i="6"/>
   <c r="AF55" i="6"/>
   <c r="AG55" i="6"/>
   <c r="AH55" i="6"/>
-  <c r="AI55" i="6"/>
+  <c r="C56" i="6"/>
   <c r="D56" i="6"/>
   <c r="E56" i="6"/>
   <c r="F56" i="6"/>
   <c r="G56" i="6"/>
   <c r="H56" i="6"/>
   <c r="I56" i="6"/>
   <c r="J56" i="6"/>
   <c r="K56" i="6"/>
   <c r="L56" i="6"/>
   <c r="M56" i="6"/>
   <c r="N56" i="6"/>
   <c r="O56" i="6"/>
   <c r="P56" i="6"/>
   <c r="Q56" i="6"/>
   <c r="R56" i="6"/>
   <c r="S56" i="6"/>
   <c r="T56" i="6"/>
   <c r="U56" i="6"/>
   <c r="V56" i="6"/>
   <c r="W56" i="6"/>
   <c r="X56" i="6"/>
   <c r="Y56" i="6"/>
   <c r="Z56" i="6"/>
   <c r="AA56" i="6"/>
   <c r="AB56" i="6"/>
   <c r="AC56" i="6"/>
   <c r="AD56" i="6"/>
   <c r="AE56" i="6"/>
   <c r="AF56" i="6"/>
   <c r="AG56" i="6"/>
   <c r="AH56" i="6"/>
-  <c r="AI56" i="6"/>
+  <c r="C57" i="6"/>
   <c r="D57" i="6"/>
   <c r="E57" i="6"/>
   <c r="F57" i="6"/>
   <c r="G57" i="6"/>
   <c r="H57" i="6"/>
   <c r="I57" i="6"/>
   <c r="J57" i="6"/>
   <c r="K57" i="6"/>
   <c r="L57" i="6"/>
   <c r="M57" i="6"/>
   <c r="N57" i="6"/>
   <c r="O57" i="6"/>
   <c r="P57" i="6"/>
   <c r="Q57" i="6"/>
   <c r="R57" i="6"/>
   <c r="S57" i="6"/>
   <c r="T57" i="6"/>
   <c r="U57" i="6"/>
   <c r="V57" i="6"/>
   <c r="W57" i="6"/>
   <c r="X57" i="6"/>
   <c r="Y57" i="6"/>
   <c r="Z57" i="6"/>
   <c r="AA57" i="6"/>
   <c r="AB57" i="6"/>
   <c r="AC57" i="6"/>
   <c r="AD57" i="6"/>
   <c r="AE57" i="6"/>
   <c r="AF57" i="6"/>
   <c r="AG57" i="6"/>
   <c r="AH57" i="6"/>
-  <c r="AI57" i="6"/>
+  <c r="C58" i="6"/>
   <c r="D58" i="6"/>
   <c r="E58" i="6"/>
   <c r="F58" i="6"/>
   <c r="G58" i="6"/>
   <c r="H58" i="6"/>
   <c r="I58" i="6"/>
   <c r="J58" i="6"/>
   <c r="K58" i="6"/>
   <c r="L58" i="6"/>
   <c r="M58" i="6"/>
   <c r="N58" i="6"/>
   <c r="O58" i="6"/>
   <c r="P58" i="6"/>
   <c r="Q58" i="6"/>
   <c r="R58" i="6"/>
   <c r="S58" i="6"/>
   <c r="T58" i="6"/>
   <c r="U58" i="6"/>
   <c r="V58" i="6"/>
   <c r="W58" i="6"/>
   <c r="X58" i="6"/>
   <c r="Y58" i="6"/>
   <c r="Z58" i="6"/>
   <c r="AA58" i="6"/>
   <c r="AB58" i="6"/>
   <c r="AC58" i="6"/>
   <c r="AD58" i="6"/>
   <c r="AE58" i="6"/>
   <c r="AF58" i="6"/>
   <c r="AG58" i="6"/>
   <c r="AH58" i="6"/>
-  <c r="AI58" i="6"/>
+  <c r="C59" i="6"/>
   <c r="D59" i="6"/>
   <c r="E59" i="6"/>
   <c r="F59" i="6"/>
   <c r="G59" i="6"/>
   <c r="H59" i="6"/>
   <c r="I59" i="6"/>
   <c r="J59" i="6"/>
   <c r="K59" i="6"/>
   <c r="L59" i="6"/>
   <c r="M59" i="6"/>
   <c r="N59" i="6"/>
   <c r="O59" i="6"/>
   <c r="P59" i="6"/>
   <c r="Q59" i="6"/>
   <c r="R59" i="6"/>
   <c r="S59" i="6"/>
   <c r="T59" i="6"/>
   <c r="U59" i="6"/>
   <c r="V59" i="6"/>
   <c r="W59" i="6"/>
   <c r="X59" i="6"/>
   <c r="Y59" i="6"/>
   <c r="Z59" i="6"/>
   <c r="AA59" i="6"/>
   <c r="AB59" i="6"/>
   <c r="AC59" i="6"/>
   <c r="AD59" i="6"/>
   <c r="AE59" i="6"/>
   <c r="AF59" i="6"/>
   <c r="AG59" i="6"/>
   <c r="AH59" i="6"/>
-  <c r="AI59" i="6"/>
+  <c r="C60" i="6"/>
   <c r="D60" i="6"/>
   <c r="E60" i="6"/>
   <c r="F60" i="6"/>
   <c r="G60" i="6"/>
   <c r="H60" i="6"/>
   <c r="I60" i="6"/>
   <c r="J60" i="6"/>
   <c r="K60" i="6"/>
   <c r="L60" i="6"/>
   <c r="M60" i="6"/>
   <c r="N60" i="6"/>
   <c r="O60" i="6"/>
   <c r="P60" i="6"/>
   <c r="Q60" i="6"/>
   <c r="R60" i="6"/>
   <c r="S60" i="6"/>
   <c r="T60" i="6"/>
   <c r="U60" i="6"/>
   <c r="V60" i="6"/>
   <c r="W60" i="6"/>
   <c r="X60" i="6"/>
   <c r="Y60" i="6"/>
   <c r="Z60" i="6"/>
   <c r="AA60" i="6"/>
   <c r="AB60" i="6"/>
   <c r="AC60" i="6"/>
   <c r="AD60" i="6"/>
   <c r="AE60" i="6"/>
   <c r="AF60" i="6"/>
   <c r="AG60" i="6"/>
   <c r="AH60" i="6"/>
-  <c r="AI60" i="6"/>
+  <c r="C61" i="6"/>
   <c r="D61" i="6"/>
   <c r="E61" i="6"/>
   <c r="F61" i="6"/>
   <c r="G61" i="6"/>
   <c r="H61" i="6"/>
   <c r="I61" i="6"/>
   <c r="J61" i="6"/>
   <c r="K61" i="6"/>
   <c r="L61" i="6"/>
   <c r="M61" i="6"/>
   <c r="N61" i="6"/>
   <c r="O61" i="6"/>
   <c r="P61" i="6"/>
   <c r="Q61" i="6"/>
   <c r="R61" i="6"/>
   <c r="S61" i="6"/>
   <c r="T61" i="6"/>
   <c r="U61" i="6"/>
   <c r="V61" i="6"/>
   <c r="W61" i="6"/>
   <c r="X61" i="6"/>
   <c r="Y61" i="6"/>
   <c r="Z61" i="6"/>
   <c r="AA61" i="6"/>
   <c r="AB61" i="6"/>
   <c r="AC61" i="6"/>
   <c r="AD61" i="6"/>
   <c r="AE61" i="6"/>
   <c r="AF61" i="6"/>
   <c r="AG61" i="6"/>
   <c r="AH61" i="6"/>
-  <c r="AI61" i="6"/>
+  <c r="C62" i="6"/>
   <c r="D62" i="6"/>
   <c r="E62" i="6"/>
   <c r="F62" i="6"/>
   <c r="G62" i="6"/>
   <c r="H62" i="6"/>
   <c r="I62" i="6"/>
   <c r="J62" i="6"/>
   <c r="K62" i="6"/>
   <c r="L62" i="6"/>
   <c r="M62" i="6"/>
   <c r="N62" i="6"/>
   <c r="O62" i="6"/>
   <c r="P62" i="6"/>
   <c r="Q62" i="6"/>
   <c r="R62" i="6"/>
   <c r="S62" i="6"/>
   <c r="T62" i="6"/>
   <c r="U62" i="6"/>
   <c r="V62" i="6"/>
   <c r="W62" i="6"/>
   <c r="X62" i="6"/>
   <c r="Y62" i="6"/>
   <c r="Z62" i="6"/>
   <c r="AA62" i="6"/>
   <c r="AB62" i="6"/>
   <c r="AC62" i="6"/>
   <c r="AD62" i="6"/>
   <c r="AE62" i="6"/>
   <c r="AF62" i="6"/>
   <c r="AG62" i="6"/>
   <c r="AH62" i="6"/>
-  <c r="AI62" i="6"/>
+  <c r="C63" i="6"/>
   <c r="D63" i="6"/>
   <c r="E63" i="6"/>
   <c r="F63" i="6"/>
   <c r="G63" i="6"/>
   <c r="H63" i="6"/>
   <c r="I63" i="6"/>
   <c r="J63" i="6"/>
   <c r="K63" i="6"/>
   <c r="L63" i="6"/>
   <c r="M63" i="6"/>
   <c r="N63" i="6"/>
   <c r="O63" i="6"/>
   <c r="P63" i="6"/>
   <c r="Q63" i="6"/>
   <c r="R63" i="6"/>
   <c r="S63" i="6"/>
   <c r="T63" i="6"/>
   <c r="U63" i="6"/>
   <c r="V63" i="6"/>
   <c r="W63" i="6"/>
   <c r="X63" i="6"/>
   <c r="Y63" i="6"/>
   <c r="Z63" i="6"/>
   <c r="AA63" i="6"/>
   <c r="AB63" i="6"/>
   <c r="AC63" i="6"/>
   <c r="AD63" i="6"/>
   <c r="AE63" i="6"/>
   <c r="AF63" i="6"/>
   <c r="AG63" i="6"/>
   <c r="AH63" i="6"/>
-  <c r="AI63" i="6"/>
+  <c r="C64" i="6"/>
   <c r="D64" i="6"/>
   <c r="E64" i="6"/>
   <c r="F64" i="6"/>
   <c r="G64" i="6"/>
   <c r="H64" i="6"/>
   <c r="I64" i="6"/>
   <c r="J64" i="6"/>
   <c r="K64" i="6"/>
   <c r="L64" i="6"/>
   <c r="M64" i="6"/>
   <c r="N64" i="6"/>
   <c r="O64" i="6"/>
   <c r="P64" i="6"/>
   <c r="Q64" i="6"/>
   <c r="R64" i="6"/>
   <c r="S64" i="6"/>
   <c r="T64" i="6"/>
   <c r="U64" i="6"/>
   <c r="V64" i="6"/>
   <c r="W64" i="6"/>
   <c r="X64" i="6"/>
   <c r="Y64" i="6"/>
   <c r="Z64" i="6"/>
   <c r="AA64" i="6"/>
   <c r="AB64" i="6"/>
   <c r="AC64" i="6"/>
   <c r="AD64" i="6"/>
   <c r="AE64" i="6"/>
   <c r="AF64" i="6"/>
   <c r="AG64" i="6"/>
   <c r="AH64" i="6"/>
-  <c r="AI64" i="6"/>
+  <c r="C65" i="6"/>
   <c r="D65" i="6"/>
   <c r="E65" i="6"/>
   <c r="F65" i="6"/>
   <c r="G65" i="6"/>
   <c r="H65" i="6"/>
   <c r="I65" i="6"/>
   <c r="J65" i="6"/>
   <c r="K65" i="6"/>
   <c r="L65" i="6"/>
   <c r="M65" i="6"/>
   <c r="N65" i="6"/>
   <c r="O65" i="6"/>
   <c r="P65" i="6"/>
   <c r="Q65" i="6"/>
   <c r="R65" i="6"/>
   <c r="S65" i="6"/>
   <c r="T65" i="6"/>
   <c r="U65" i="6"/>
   <c r="V65" i="6"/>
   <c r="W65" i="6"/>
   <c r="X65" i="6"/>
   <c r="Y65" i="6"/>
   <c r="Z65" i="6"/>
   <c r="AA65" i="6"/>
   <c r="AB65" i="6"/>
   <c r="AC65" i="6"/>
   <c r="AD65" i="6"/>
   <c r="AE65" i="6"/>
   <c r="AF65" i="6"/>
   <c r="AG65" i="6"/>
   <c r="AH65" i="6"/>
-  <c r="AI65" i="6"/>
+  <c r="C66" i="6"/>
   <c r="D66" i="6"/>
   <c r="E66" i="6"/>
   <c r="F66" i="6"/>
   <c r="G66" i="6"/>
   <c r="H66" i="6"/>
   <c r="I66" i="6"/>
   <c r="J66" i="6"/>
   <c r="K66" i="6"/>
   <c r="L66" i="6"/>
   <c r="M66" i="6"/>
   <c r="N66" i="6"/>
   <c r="O66" i="6"/>
   <c r="P66" i="6"/>
   <c r="Q66" i="6"/>
   <c r="R66" i="6"/>
   <c r="S66" i="6"/>
   <c r="T66" i="6"/>
   <c r="U66" i="6"/>
   <c r="V66" i="6"/>
   <c r="W66" i="6"/>
   <c r="X66" i="6"/>
   <c r="Y66" i="6"/>
   <c r="Z66" i="6"/>
   <c r="AA66" i="6"/>
   <c r="AB66" i="6"/>
   <c r="AC66" i="6"/>
   <c r="AD66" i="6"/>
   <c r="AE66" i="6"/>
   <c r="AF66" i="6"/>
   <c r="AG66" i="6"/>
   <c r="AH66" i="6"/>
-  <c r="AI66" i="6"/>
+  <c r="C67" i="6"/>
   <c r="D67" i="6"/>
   <c r="E67" i="6"/>
   <c r="F67" i="6"/>
   <c r="G67" i="6"/>
   <c r="H67" i="6"/>
   <c r="I67" i="6"/>
   <c r="J67" i="6"/>
   <c r="K67" i="6"/>
   <c r="L67" i="6"/>
   <c r="M67" i="6"/>
   <c r="N67" i="6"/>
   <c r="O67" i="6"/>
   <c r="P67" i="6"/>
   <c r="Q67" i="6"/>
   <c r="R67" i="6"/>
   <c r="S67" i="6"/>
   <c r="T67" i="6"/>
   <c r="U67" i="6"/>
   <c r="V67" i="6"/>
   <c r="W67" i="6"/>
   <c r="X67" i="6"/>
   <c r="Y67" i="6"/>
   <c r="Z67" i="6"/>
   <c r="AA67" i="6"/>
   <c r="AB67" i="6"/>
   <c r="AC67" i="6"/>
   <c r="AD67" i="6"/>
   <c r="AE67" i="6"/>
   <c r="AF67" i="6"/>
   <c r="AG67" i="6"/>
   <c r="AH67" i="6"/>
-  <c r="AI67" i="6"/>
+  <c r="C68" i="6"/>
   <c r="D68" i="6"/>
   <c r="E68" i="6"/>
   <c r="F68" i="6"/>
   <c r="G68" i="6"/>
   <c r="H68" i="6"/>
   <c r="I68" i="6"/>
   <c r="J68" i="6"/>
   <c r="K68" i="6"/>
   <c r="L68" i="6"/>
   <c r="M68" i="6"/>
   <c r="N68" i="6"/>
   <c r="O68" i="6"/>
   <c r="P68" i="6"/>
   <c r="Q68" i="6"/>
   <c r="R68" i="6"/>
   <c r="S68" i="6"/>
   <c r="T68" i="6"/>
   <c r="U68" i="6"/>
   <c r="V68" i="6"/>
   <c r="W68" i="6"/>
   <c r="X68" i="6"/>
   <c r="Y68" i="6"/>
   <c r="Z68" i="6"/>
   <c r="AA68" i="6"/>
   <c r="AB68" i="6"/>
   <c r="AC68" i="6"/>
   <c r="AD68" i="6"/>
   <c r="AE68" i="6"/>
   <c r="AF68" i="6"/>
   <c r="AG68" i="6"/>
   <c r="AH68" i="6"/>
-  <c r="AI68" i="6"/>
+  <c r="C69" i="6"/>
   <c r="D69" i="6"/>
   <c r="E69" i="6"/>
   <c r="F69" i="6"/>
   <c r="G69" i="6"/>
   <c r="H69" i="6"/>
   <c r="I69" i="6"/>
   <c r="J69" i="6"/>
   <c r="K69" i="6"/>
   <c r="L69" i="6"/>
   <c r="M69" i="6"/>
   <c r="N69" i="6"/>
   <c r="O69" i="6"/>
   <c r="P69" i="6"/>
   <c r="Q69" i="6"/>
   <c r="R69" i="6"/>
   <c r="S69" i="6"/>
   <c r="T69" i="6"/>
   <c r="U69" i="6"/>
   <c r="V69" i="6"/>
   <c r="W69" i="6"/>
   <c r="X69" i="6"/>
   <c r="Y69" i="6"/>
   <c r="Z69" i="6"/>
   <c r="AA69" i="6"/>
   <c r="AB69" i="6"/>
   <c r="AC69" i="6"/>
   <c r="AD69" i="6"/>
   <c r="AE69" i="6"/>
   <c r="AF69" i="6"/>
   <c r="AG69" i="6"/>
   <c r="AH69" i="6"/>
-  <c r="AI69" i="6"/>
+  <c r="C70" i="6"/>
   <c r="D70" i="6"/>
   <c r="E70" i="6"/>
   <c r="F70" i="6"/>
   <c r="G70" i="6"/>
   <c r="H70" i="6"/>
   <c r="I70" i="6"/>
   <c r="J70" i="6"/>
   <c r="K70" i="6"/>
   <c r="L70" i="6"/>
   <c r="M70" i="6"/>
   <c r="N70" i="6"/>
   <c r="O70" i="6"/>
   <c r="P70" i="6"/>
   <c r="Q70" i="6"/>
   <c r="R70" i="6"/>
   <c r="S70" i="6"/>
   <c r="T70" i="6"/>
   <c r="U70" i="6"/>
   <c r="V70" i="6"/>
   <c r="W70" i="6"/>
   <c r="X70" i="6"/>
   <c r="Y70" i="6"/>
   <c r="Z70" i="6"/>
   <c r="AA70" i="6"/>
   <c r="AB70" i="6"/>
   <c r="AC70" i="6"/>
   <c r="AD70" i="6"/>
   <c r="AE70" i="6"/>
   <c r="AF70" i="6"/>
   <c r="AG70" i="6"/>
   <c r="AH70" i="6"/>
-  <c r="AI70" i="6"/>
+  <c r="C71" i="6"/>
   <c r="D71" i="6"/>
   <c r="E71" i="6"/>
   <c r="F71" i="6"/>
   <c r="G71" i="6"/>
   <c r="H71" i="6"/>
   <c r="I71" i="6"/>
   <c r="J71" i="6"/>
   <c r="K71" i="6"/>
   <c r="L71" i="6"/>
   <c r="M71" i="6"/>
   <c r="N71" i="6"/>
   <c r="O71" i="6"/>
   <c r="P71" i="6"/>
   <c r="Q71" i="6"/>
   <c r="R71" i="6"/>
   <c r="S71" i="6"/>
   <c r="T71" i="6"/>
   <c r="U71" i="6"/>
   <c r="V71" i="6"/>
   <c r="W71" i="6"/>
   <c r="X71" i="6"/>
   <c r="Y71" i="6"/>
   <c r="Z71" i="6"/>
   <c r="AA71" i="6"/>
   <c r="AB71" i="6"/>
   <c r="AC71" i="6"/>
   <c r="AD71" i="6"/>
   <c r="AE71" i="6"/>
   <c r="AF71" i="6"/>
   <c r="AG71" i="6"/>
   <c r="AH71" i="6"/>
-  <c r="AI71" i="6"/>
+  <c r="C72" i="6"/>
   <c r="D72" i="6"/>
   <c r="E72" i="6"/>
   <c r="F72" i="6"/>
   <c r="G72" i="6"/>
   <c r="H72" i="6"/>
   <c r="I72" i="6"/>
   <c r="J72" i="6"/>
   <c r="K72" i="6"/>
   <c r="L72" i="6"/>
   <c r="M72" i="6"/>
   <c r="N72" i="6"/>
   <c r="O72" i="6"/>
   <c r="P72" i="6"/>
   <c r="Q72" i="6"/>
   <c r="R72" i="6"/>
   <c r="S72" i="6"/>
   <c r="T72" i="6"/>
   <c r="U72" i="6"/>
   <c r="V72" i="6"/>
   <c r="W72" i="6"/>
   <c r="X72" i="6"/>
   <c r="Y72" i="6"/>
   <c r="Z72" i="6"/>
   <c r="AA72" i="6"/>
   <c r="AB72" i="6"/>
   <c r="AC72" i="6"/>
   <c r="AD72" i="6"/>
   <c r="AE72" i="6"/>
   <c r="AF72" i="6"/>
   <c r="AG72" i="6"/>
   <c r="AH72" i="6"/>
-  <c r="AI72" i="6"/>
+  <c r="C73" i="6"/>
   <c r="D73" i="6"/>
   <c r="E73" i="6"/>
   <c r="F73" i="6"/>
   <c r="G73" i="6"/>
   <c r="H73" i="6"/>
   <c r="I73" i="6"/>
   <c r="J73" i="6"/>
   <c r="K73" i="6"/>
   <c r="L73" i="6"/>
   <c r="M73" i="6"/>
   <c r="N73" i="6"/>
   <c r="O73" i="6"/>
   <c r="P73" i="6"/>
   <c r="Q73" i="6"/>
   <c r="R73" i="6"/>
   <c r="S73" i="6"/>
   <c r="T73" i="6"/>
   <c r="U73" i="6"/>
   <c r="V73" i="6"/>
   <c r="W73" i="6"/>
   <c r="X73" i="6"/>
   <c r="Y73" i="6"/>
   <c r="Z73" i="6"/>
   <c r="AA73" i="6"/>
   <c r="AB73" i="6"/>
   <c r="AC73" i="6"/>
   <c r="AD73" i="6"/>
   <c r="AE73" i="6"/>
   <c r="AF73" i="6"/>
   <c r="AG73" i="6"/>
   <c r="AH73" i="6"/>
+  <c r="AI42" i="6"/>
+  <c r="AI43" i="6"/>
+  <c r="AI44" i="6"/>
+  <c r="AI45" i="6"/>
+  <c r="AI46" i="6"/>
+  <c r="AI47" i="6"/>
+  <c r="AI48" i="6"/>
+  <c r="AI49" i="6"/>
+  <c r="AI50" i="6"/>
+  <c r="AI51" i="6"/>
+  <c r="AI52" i="6"/>
+  <c r="AI53" i="6"/>
+  <c r="AI54" i="6"/>
+  <c r="AI55" i="6"/>
+  <c r="AI56" i="6"/>
+  <c r="AI57" i="6"/>
+  <c r="AI58" i="6"/>
+  <c r="AI59" i="6"/>
+  <c r="AI60" i="6"/>
+  <c r="AI61" i="6"/>
+  <c r="AI62" i="6"/>
+  <c r="AI63" i="6"/>
+  <c r="AI64" i="6"/>
+  <c r="AI65" i="6"/>
+  <c r="AI66" i="6"/>
+  <c r="AI67" i="6"/>
+  <c r="AI68" i="6"/>
+  <c r="AI69" i="6"/>
+  <c r="AI70" i="6"/>
+  <c r="AI71" i="6"/>
+  <c r="AI72" i="6"/>
   <c r="AI73" i="6"/>
-  <c r="C70" i="6"/>
-[...30 lines deleted...]
-  <c r="C42" i="6"/>
+  <c r="AJ73" i="6"/>
+  <c r="AJ43" i="6"/>
+  <c r="AJ44" i="6"/>
+  <c r="AJ45" i="6"/>
+  <c r="AJ46" i="6"/>
+  <c r="AJ47" i="6"/>
+  <c r="AJ48" i="6"/>
+  <c r="AJ49" i="6"/>
+  <c r="AJ50" i="6"/>
+  <c r="AJ51" i="6"/>
+  <c r="AJ52" i="6"/>
+  <c r="AJ53" i="6"/>
+  <c r="AJ54" i="6"/>
+  <c r="AJ55" i="6"/>
+  <c r="AJ56" i="6"/>
+  <c r="AJ57" i="6"/>
+  <c r="AJ58" i="6"/>
+  <c r="AJ59" i="6"/>
+  <c r="AJ60" i="6"/>
+  <c r="AJ61" i="6"/>
+  <c r="AJ62" i="6"/>
+  <c r="AJ63" i="6"/>
+  <c r="AJ64" i="6"/>
+  <c r="AJ65" i="6"/>
+  <c r="AJ66" i="6"/>
+  <c r="AJ67" i="6"/>
+  <c r="AJ68" i="6"/>
+  <c r="AJ69" i="6"/>
+  <c r="AJ70" i="6"/>
+  <c r="AJ71" i="6"/>
+  <c r="AJ72" i="6"/>
+  <c r="AJ42" i="6"/>
+  <c r="AD16" i="7" l="1"/>
+  <c r="AD29" i="7"/>
+  <c r="AD15" i="7"/>
+  <c r="AD28" i="7"/>
+  <c r="AD14" i="7"/>
+  <c r="AD8" i="7"/>
+  <c r="AD27" i="7"/>
+  <c r="AD13" i="7"/>
+  <c r="AD30" i="7"/>
+  <c r="AD26" i="7"/>
+  <c r="AD12" i="7"/>
+  <c r="AD25" i="7"/>
+  <c r="AD11" i="7"/>
+  <c r="D19" i="7" l="1"/>
+  <c r="D39" i="7"/>
+  <c r="C34" i="7"/>
   <c r="AI36" i="6"/>
-  <c r="AH36" i="6" l="1"/>
+  <c r="C33" i="7" l="1"/>
+  <c r="D27" i="7"/>
+  <c r="D26" i="7"/>
+  <c r="D25" i="7"/>
+  <c r="C30" i="7"/>
+  <c r="D24" i="7"/>
+  <c r="C15" i="7"/>
+  <c r="C14" i="7"/>
+  <c r="C11" i="7"/>
+  <c r="C13" i="7"/>
+  <c r="C12" i="7"/>
+  <c r="C35" i="7"/>
+  <c r="C32" i="7"/>
+  <c r="C31" i="7"/>
+  <c r="C29" i="7"/>
+  <c r="C28" i="7"/>
+  <c r="D18" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="D17" i="7"/>
+  <c r="D36" i="7"/>
+  <c r="D37" i="7"/>
+  <c r="D38" i="7"/>
+  <c r="C27" i="7"/>
+  <c r="C24" i="7"/>
+  <c r="C43" i="7"/>
+  <c r="C23" i="7"/>
+  <c r="C26" i="7"/>
+  <c r="C22" i="7"/>
+  <c r="C41" i="7"/>
+  <c r="C21" i="7"/>
+  <c r="C40" i="7"/>
+  <c r="C20" i="7"/>
+  <c r="C39" i="7"/>
+  <c r="C19" i="7"/>
+  <c r="U4" i="7" s="1"/>
+  <c r="C38" i="7"/>
+  <c r="C18" i="7"/>
+  <c r="C25" i="7"/>
+  <c r="C42" i="7"/>
+  <c r="C37" i="7"/>
+  <c r="C17" i="7"/>
+  <c r="C36" i="7"/>
+  <c r="C16" i="7"/>
+  <c r="D43" i="7"/>
+  <c r="D23" i="7"/>
+  <c r="D42" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="D41" i="7"/>
+  <c r="D21" i="7"/>
+  <c r="D40" i="7"/>
+  <c r="D20" i="7"/>
+  <c r="D31" i="7"/>
+  <c r="D14" i="7"/>
+  <c r="D30" i="7"/>
+  <c r="D15" i="7"/>
+  <c r="D34" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="D12" i="7"/>
+  <c r="D29" i="7"/>
+  <c r="D35" i="7"/>
+  <c r="D33" i="7"/>
+  <c r="D32" i="7"/>
+  <c r="D28" i="7"/>
+  <c r="AN51" i="6"/>
+  <c r="AN53" i="6"/>
+  <c r="AN52" i="6"/>
+  <c r="AN71" i="6"/>
+  <c r="AN68" i="6"/>
+  <c r="AN69" i="6"/>
+  <c r="AN47" i="6"/>
+  <c r="AN65" i="6"/>
+  <c r="AN64" i="6"/>
+  <c r="AN43" i="6"/>
+  <c r="AN61" i="6"/>
+  <c r="AN72" i="6"/>
+  <c r="AN67" i="6"/>
+  <c r="AN66" i="6"/>
+  <c r="AN58" i="6"/>
+  <c r="AN48" i="6"/>
+  <c r="AN45" i="6"/>
+  <c r="AN59" i="6"/>
+  <c r="AN56" i="6"/>
+  <c r="AN50" i="6"/>
+  <c r="AN49" i="6"/>
+  <c r="AN44" i="6"/>
+  <c r="AN55" i="6"/>
+  <c r="AN46" i="6"/>
+  <c r="AN63" i="6"/>
+  <c r="AN62" i="6"/>
+  <c r="AN57" i="6"/>
+  <c r="AN70" i="6"/>
+  <c r="AN54" i="6"/>
+  <c r="AN60" i="6"/>
+  <c r="AH36" i="6"/>
   <c r="AG36" i="6" l="1"/>
   <c r="AF36" i="6" l="1"/>
   <c r="AA7" i="7" l="1" a="1"/>
   <c r="AA7" i="7" s="1"/>
-  <c r="AB7" i="7" a="1"/>
-[...13 lines deleted...]
-  <c r="AA36" i="7"/>
   <c r="T6" i="7" a="1"/>
   <c r="T6" i="7" s="1"/>
   <c r="T4" i="7" a="1"/>
   <c r="T4" i="7" s="1"/>
   <c r="D11" i="7"/>
-  <c r="AA8" i="7"/>
-[...47 lines deleted...]
-  <c r="AB38" i="7"/>
   <c r="AC13" i="7" l="1"/>
-  <c r="AD13" i="7" s="1"/>
-[...2 lines deleted...]
-  <c r="U4" i="7"/>
+  <c r="L4" i="7"/>
   <c r="AC8" i="7"/>
-  <c r="AD8" i="7" s="1"/>
-  <c r="AE8" i="7" s="1"/>
   <c r="AD36" i="6"/>
-  <c r="L4" i="7" l="1"/>
-  <c r="AC36" i="6"/>
+  <c r="AC36" i="6" l="1"/>
+  <c r="AN73" i="6" s="1"/>
   <c r="D10" i="7" l="1"/>
   <c r="C10" i="7"/>
   <c r="AC10" i="7"/>
-  <c r="AD10" i="7" s="1"/>
   <c r="AE10" i="7" s="1"/>
   <c r="AF10" i="7" s="1"/>
   <c r="AC28" i="7" l="1"/>
-  <c r="AD28" i="7" s="1"/>
   <c r="AE28" i="7" s="1"/>
   <c r="AF28" i="7" s="1"/>
   <c r="AC26" i="7"/>
-  <c r="AD26" i="7" s="1"/>
   <c r="AE26" i="7" s="1"/>
   <c r="AF26" i="7" s="1"/>
   <c r="AC24" i="7"/>
-  <c r="AD24" i="7" s="1"/>
   <c r="AE24" i="7" s="1"/>
   <c r="AF24" i="7" s="1"/>
   <c r="AC22" i="7"/>
   <c r="AC20" i="7"/>
-  <c r="AD20" i="7" s="1"/>
   <c r="AE20" i="7" s="1"/>
   <c r="AF20" i="7" s="1"/>
   <c r="AC18" i="7"/>
-  <c r="AD18" i="7" s="1"/>
   <c r="AE18" i="7" s="1"/>
   <c r="AF18" i="7" s="1"/>
   <c r="AC16" i="7"/>
-  <c r="AD16" i="7" s="1"/>
   <c r="AE16" i="7" s="1"/>
   <c r="AF16" i="7" s="1"/>
   <c r="AC14" i="7"/>
-  <c r="AD14" i="7" s="1"/>
   <c r="AE14" i="7" s="1"/>
   <c r="AF14" i="7" s="1"/>
   <c r="AC12" i="7"/>
-  <c r="AD12" i="7" s="1"/>
   <c r="AE12" i="7" s="1"/>
   <c r="AF12" i="7" s="1"/>
   <c r="AC38" i="7"/>
-  <c r="AD38" i="7" s="1"/>
   <c r="AE38" i="7" s="1"/>
   <c r="AF38" i="7" s="1"/>
   <c r="AC34" i="7"/>
-  <c r="AD34" i="7" s="1"/>
   <c r="AE34" i="7" s="1"/>
   <c r="AF34" i="7" s="1"/>
   <c r="AC29" i="7"/>
-  <c r="AD29" i="7" s="1"/>
   <c r="AE29" i="7" s="1"/>
   <c r="AF29" i="7" s="1"/>
   <c r="AC25" i="7"/>
-  <c r="AD25" i="7" s="1"/>
   <c r="AE25" i="7" s="1"/>
   <c r="AF25" i="7" s="1"/>
   <c r="AC21" i="7"/>
-  <c r="AD21" i="7" s="1"/>
   <c r="AE21" i="7" s="1"/>
   <c r="AF21" i="7" s="1"/>
   <c r="AC17" i="7"/>
-  <c r="AD17" i="7" s="1"/>
   <c r="AE17" i="7" s="1"/>
   <c r="AF17" i="7" s="1"/>
   <c r="AC32" i="7"/>
-  <c r="AD32" i="7" s="1"/>
   <c r="AE32" i="7" s="1"/>
   <c r="AF32" i="7" s="1"/>
   <c r="AC33" i="7"/>
-  <c r="AD33" i="7" s="1"/>
   <c r="AE33" i="7" s="1"/>
   <c r="AF33" i="7" s="1"/>
   <c r="AC27" i="7"/>
-  <c r="AD27" i="7" s="1"/>
   <c r="AE27" i="7" s="1"/>
   <c r="AF27" i="7" s="1"/>
   <c r="AC23" i="7"/>
-  <c r="AD23" i="7" s="1"/>
   <c r="AE23" i="7" s="1"/>
   <c r="AF23" i="7" s="1"/>
   <c r="AC19" i="7"/>
-  <c r="AD19" i="7" s="1"/>
   <c r="AE19" i="7" s="1"/>
   <c r="AF19" i="7" s="1"/>
   <c r="AC15" i="7"/>
-  <c r="AD15" i="7" s="1"/>
   <c r="AE15" i="7" s="1"/>
   <c r="AF15" i="7" s="1"/>
   <c r="AE13" i="7"/>
   <c r="AF13" i="7" s="1"/>
   <c r="AC37" i="7"/>
-  <c r="AD37" i="7" s="1"/>
   <c r="AE37" i="7" s="1"/>
   <c r="AF37" i="7" s="1"/>
   <c r="AC35" i="7"/>
-  <c r="AD35" i="7" s="1"/>
   <c r="AE35" i="7" s="1"/>
   <c r="AF35" i="7" s="1"/>
   <c r="AF8" i="7"/>
   <c r="AC36" i="7"/>
-  <c r="AD36" i="7" s="1"/>
   <c r="AE36" i="7" s="1"/>
   <c r="AF36" i="7" s="1"/>
   <c r="AC30" i="7"/>
-  <c r="AD30" i="7" s="1"/>
   <c r="AE30" i="7" s="1"/>
   <c r="AF30" i="7" s="1"/>
   <c r="AC9" i="7"/>
-  <c r="AD9" i="7" s="1"/>
   <c r="AE9" i="7" s="1"/>
   <c r="AF9" i="7" s="1"/>
   <c r="U3" i="7"/>
-  <c r="K4" i="7"/>
+  <c r="J4" i="7"/>
   <c r="G8" i="7"/>
   <c r="D5" i="5"/>
   <c r="D6" i="5"/>
   <c r="D7" i="5"/>
   <c r="D8" i="5"/>
   <c r="D9" i="5"/>
   <c r="D10" i="5"/>
   <c r="D11" i="5"/>
   <c r="D12" i="5"/>
   <c r="D13" i="5"/>
   <c r="D14" i="5"/>
   <c r="D15" i="5"/>
   <c r="D16" i="5"/>
   <c r="D17" i="5"/>
   <c r="D18" i="5"/>
   <c r="D19" i="5"/>
   <c r="D20" i="5"/>
   <c r="D21" i="5"/>
   <c r="D22" i="5"/>
   <c r="D23" i="5"/>
   <c r="D24" i="5"/>
   <c r="D25" i="5"/>
   <c r="D26" i="5"/>
   <c r="D27" i="5"/>
   <c r="D28" i="5"/>
@@ -1517,59 +1553,56 @@
   <c r="AA51" i="5"/>
   <c r="AA50" i="5"/>
   <c r="AA49" i="5"/>
   <c r="AA48" i="5"/>
   <c r="Z50" i="5"/>
   <c r="Z49" i="5"/>
   <c r="Z48" i="5"/>
   <c r="Y51" i="5"/>
   <c r="Y50" i="5"/>
   <c r="X51" i="5"/>
   <c r="X50" i="5"/>
   <c r="X49" i="5"/>
   <c r="X48" i="5"/>
   <c r="W51" i="5"/>
   <c r="W50" i="5"/>
   <c r="W49" i="5"/>
   <c r="W48" i="5"/>
   <c r="V51" i="5"/>
   <c r="V50" i="5"/>
   <c r="V49" i="5"/>
   <c r="V48" i="5"/>
   <c r="C51" i="5"/>
   <c r="C50" i="5"/>
   <c r="C49" i="5"/>
   <c r="C48" i="5"/>
-  <c r="AD22" i="7" l="1"/>
-  <c r="AE22" i="7"/>
+  <c r="AE22" i="7" l="1"/>
   <c r="N4" i="7"/>
   <c r="AC11" i="7"/>
-  <c r="AD11" i="7" s="1"/>
   <c r="AE11" i="7" s="1"/>
   <c r="AF11" i="7" s="1"/>
   <c r="AC31" i="7"/>
-  <c r="AD31" i="7" s="1"/>
   <c r="AE31" i="7" s="1"/>
   <c r="AF31" i="7" s="1"/>
   <c r="Y48" i="5"/>
   <c r="Y49" i="5"/>
   <c r="Z51" i="5"/>
   <c r="I126" i="4"/>
   <c r="H126" i="4"/>
   <c r="G126" i="4"/>
   <c r="F126" i="4"/>
   <c r="E126" i="4"/>
   <c r="D126" i="4"/>
   <c r="C126" i="4"/>
   <c r="B126" i="4"/>
   <c r="I117" i="4"/>
   <c r="H117" i="4"/>
   <c r="G117" i="4"/>
   <c r="F117" i="4"/>
   <c r="E117" i="4"/>
   <c r="D117" i="4"/>
   <c r="C117" i="4"/>
   <c r="B117" i="4"/>
   <c r="I108" i="4"/>
   <c r="H108" i="4"/>
   <c r="G108" i="4"/>
   <c r="F108" i="4"/>
@@ -1773,51 +1806,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="276">
   <si>
     <t>Historial Yearly (2010-2017) EGM LGA Expenditure Data</t>
   </si>
   <si>
     <t>LGA Name</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Expenditure
 1 Jul 10 - 30 Jun 11</t>
   </si>
   <si>
     <t>Expenditure
 1 Jul 11 - 30 Jun 12</t>
   </si>
   <si>
     <t>Expenditure
 1 Jul 12 - 30 Jun 13</t>
   </si>
   <si>
     <t>Expenditure
 1 Jul 13 - 30 Jun 14</t>
   </si>
@@ -2628,58 +2661,61 @@
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
     <t>numeric ch</t>
   </si>
   <si>
     <t>per cent ch</t>
   </si>
   <si>
     <t>choice</t>
   </si>
   <si>
     <t>Adj choice</t>
   </si>
   <si>
     <t>EGM Gambling Losses by Metropolitan LGA: 1992 to 2025</t>
   </si>
   <si>
-    <t>(2025 dollars)</t>
+    <t>2025/26</t>
+  </si>
+  <si>
+    <t>Cumulative Losses: 1992 to 2025/26</t>
+  </si>
+  <si>
+    <t>(2026 dollars)</t>
   </si>
   <si>
     <t>EGM GAMBLING EXPENDITURE by MUNICIPALITY AND YEAR: 
-metropolitan municipalities, 1992/93 to 2024/25</t>
-[...2 lines deleted...]
-    <t>Cumulative Losses: 1992 to 2024/25</t>
+metropolitan municipalities, 1992/93 to 2025/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2972,51 +3008,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="5"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -3054,56 +3090,50 @@
         <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.749992370372631"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -3252,51 +3282,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3505,346 +3535,343 @@
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="40" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="13" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
-    </xf>
-[...5 lines deleted...]
-      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="3" fontId="19" fillId="13" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="15" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection hidden="1"/>
+    <xf numFmtId="3" fontId="27" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="13" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Hyperlink 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 5" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 6" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 6 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 6 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal_test" xfId="4" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Percent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="rowfield" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R5b152c904e4d4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R3163627c74124a27" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.9001654359737087E-2"/>
           <c:y val="1.3777838806282449E-2"/>
           <c:w val="0.85885322985649803"/>
           <c:h val="0.89317225422686009"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Front!$C$10</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Melton</c:v>
+                  <c:v>Greater Dandenong</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:prstDash val="dash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-CD5C-434A-B1B7-FC8F16D9618F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="32"/>
+              <c:idx val="33"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-2C87-4FF7-95A5-8BEF726C1A6C}"/>
+                  <c16:uniqueId val="{00000001-C5CA-4A5E-9AE1-7F6AC7B6B1F2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="800" b="1"/>
+                  <a:defRPr sz="900" b="1"/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Front!$A$11:$B$43</c:f>
+              <c:f>Front!$A$11:$B$44</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1992/3</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>1993/4</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>1994/5</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>1995/6</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>1996/7</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>1997/8</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>1998/9</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>1999/00</c:v>
                   </c:pt>
@@ -3900,50 +3927,53 @@
                     <c:v>2016/17</c:v>
                   </c:pt>
                   <c:pt idx="25">
                     <c:v>2017/18</c:v>
                   </c:pt>
                   <c:pt idx="26">
                     <c:v>2018/19</c:v>
                   </c:pt>
                   <c:pt idx="27">
                     <c:v>2019/20</c:v>
                   </c:pt>
                   <c:pt idx="28">
                     <c:v>2020/21</c:v>
                   </c:pt>
                   <c:pt idx="29">
                     <c:v>2021/22</c:v>
                   </c:pt>
                   <c:pt idx="30">
                     <c:v>2022/23</c:v>
                   </c:pt>
                   <c:pt idx="31">
                     <c:v>2023/24</c:v>
                   </c:pt>
                   <c:pt idx="32">
                     <c:v>2024/25</c:v>
+                  </c:pt>
+                  <c:pt idx="33">
+                    <c:v>2025/26</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>5</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>6</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>7</c:v>
                   </c:pt>
                   <c:pt idx="7">
@@ -4002,260 +4032,272 @@
                   </c:pt>
                   <c:pt idx="25">
                     <c:v>26</c:v>
                   </c:pt>
                   <c:pt idx="26">
                     <c:v>27</c:v>
                   </c:pt>
                   <c:pt idx="27">
                     <c:v>28</c:v>
                   </c:pt>
                   <c:pt idx="28">
                     <c:v>29</c:v>
                   </c:pt>
                   <c:pt idx="29">
                     <c:v>30</c:v>
                   </c:pt>
                   <c:pt idx="30">
                     <c:v>31</c:v>
                   </c:pt>
                   <c:pt idx="31">
                     <c:v>32</c:v>
                   </c:pt>
                   <c:pt idx="32">
                     <c:v>33</c:v>
                   </c:pt>
+                  <c:pt idx="33">
+                    <c:v>34</c:v>
+                  </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Front!$C$11:$C$43</c:f>
+              <c:f>Front!$C$11:$C$44</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.0</c:formatCode>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
-                  <c:v>0.79019106752411572</c:v>
+                  <c:v>31.646599530546624</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>7.2195247709320691</c:v>
+                  <c:v>81.895896543443925</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>14.671267615853658</c:v>
+                  <c:v>105.9403719268293</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>22.642479524517086</c:v>
+                  <c:v>131.1584792332838</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>28.415315755391426</c:v>
+                  <c:v>140.05310888330871</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>32.54276164411764</c:v>
+                  <c:v>162.24629831764707</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>40.105328279883388</c:v>
+                  <c:v>180.16428894460643</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>43.892396081918186</c:v>
+                  <c:v>189.67029086042311</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>44.861691728362182</c:v>
+                  <c:v>196.27264664181095</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>48.976887475187574</c:v>
+                  <c:v>206.37776424465721</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>43.188995080452266</c:v>
+                  <c:v>178.12868845185935</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>43.386843549667887</c:v>
+                  <c:v>171.4776897119803</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>47.734536854216863</c:v>
+                  <c:v>179.45863624380723</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>51.911549972807414</c:v>
+                  <c:v>177.42355317549885</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>57.928245413515349</c:v>
+                  <c:v>180.77404943321955</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>59.122262325969494</c:v>
+                  <c:v>182.57249654845319</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>64.716816246458549</c:v>
+                  <c:v>188.26659150669536</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>65.822325921711879</c:v>
+                  <c:v>173.19703119665971</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>70.239674680645152</c:v>
+                  <c:v>170.69255683838708</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>79.491465624621512</c:v>
+                  <c:v>169.07597662860553</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>73.718312421949321</c:v>
+                  <c:v>153.82824119407408</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>72.28140150666664</c:v>
+                  <c:v>150.17414913016052</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>75.608953902222211</c:v>
+                  <c:v>157.75433051454718</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>78.056605589429097</c:v>
+                  <c:v>158.01116152478821</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>77.796508178414413</c:v>
+                  <c:v>153.75359850028832</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>81.956770308646739</c:v>
+                  <c:v>154.06905544316345</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>83.007689545394598</c:v>
+                  <c:v>149.42441607191674</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>61.527404834020267</c:v>
+                  <c:v>106.62926807155404</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>49.907548827942911</c:v>
+                  <c:v>88.315177076943769</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>68.279529924050635</c:v>
+                  <c:v>117.07217662025317</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>91.745834803775267</c:v>
+                  <c:v>148.61611082274158</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>92.098059886560677</c:v>
+                  <c:v>143.90249873216763</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>95.699646060000006</c:v>
+                  <c:v>144.37480318175639</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>146.70182138999999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-378A-456E-88DF-8C103D16EE0F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Front!$D$10</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>Boroondara</c:v>
+                  <c:v>Kingston</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent3">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.3260338699272281E-2"/>
+                  <c:y val="-8.6730641164801378E-2"/>
+                </c:manualLayout>
+              </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-727B-49DB-A52C-BB64F8DB21A1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="32"/>
+              <c:idx val="33"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-2C87-4FF7-95A5-8BEF726C1A6C}"/>
+                  <c16:uniqueId val="{00000000-C5CA-4A5E-9AE1-7F6AC7B6B1F2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="800" b="1"/>
+                  <a:defRPr sz="900" b="1"/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Front!$A$11:$B$43</c:f>
+              <c:f>Front!$A$11:$B$44</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1992/3</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>1993/4</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>1994/5</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>1995/6</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>1996/7</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>1997/8</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>1998/9</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>1999/00</c:v>
                   </c:pt>
@@ -4311,50 +4353,53 @@
                     <c:v>2016/17</c:v>
                   </c:pt>
                   <c:pt idx="25">
                     <c:v>2017/18</c:v>
                   </c:pt>
                   <c:pt idx="26">
                     <c:v>2018/19</c:v>
                   </c:pt>
                   <c:pt idx="27">
                     <c:v>2019/20</c:v>
                   </c:pt>
                   <c:pt idx="28">
                     <c:v>2020/21</c:v>
                   </c:pt>
                   <c:pt idx="29">
                     <c:v>2021/22</c:v>
                   </c:pt>
                   <c:pt idx="30">
                     <c:v>2022/23</c:v>
                   </c:pt>
                   <c:pt idx="31">
                     <c:v>2023/24</c:v>
                   </c:pt>
                   <c:pt idx="32">
                     <c:v>2024/25</c:v>
+                  </c:pt>
+                  <c:pt idx="33">
+                    <c:v>2025/26</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>5</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>6</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>7</c:v>
                   </c:pt>
                   <c:pt idx="7">
@@ -4413,158 +4458,164 @@
                   </c:pt>
                   <c:pt idx="25">
                     <c:v>26</c:v>
                   </c:pt>
                   <c:pt idx="26">
                     <c:v>27</c:v>
                   </c:pt>
                   <c:pt idx="27">
                     <c:v>28</c:v>
                   </c:pt>
                   <c:pt idx="28">
                     <c:v>29</c:v>
                   </c:pt>
                   <c:pt idx="29">
                     <c:v>30</c:v>
                   </c:pt>
                   <c:pt idx="30">
                     <c:v>31</c:v>
                   </c:pt>
                   <c:pt idx="31">
                     <c:v>32</c:v>
                   </c:pt>
                   <c:pt idx="32">
                     <c:v>33</c:v>
                   </c:pt>
+                  <c:pt idx="33">
+                    <c:v>34</c:v>
+                  </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Front!$D$11:$D$43</c:f>
+              <c:f>Front!$D$11:$D$44</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.0</c:formatCode>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
-                  <c:v>3.5781691768488741</c:v>
+                  <c:v>28.03045904823151</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>8.5637153112164288</c:v>
+                  <c:v>49.25875910268563</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>20.514429262195122</c:v>
+                  <c:v>62.710470042682935</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>28.318117378900446</c:v>
+                  <c:v>83.35967828826152</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>29.874104325494827</c:v>
+                  <c:v>103.24590145819793</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>30.073920052235295</c:v>
+                  <c:v>125.31163234117648</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>33.664058034985423</c:v>
+                  <c:v>147.52841337026243</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>36.860465367334278</c:v>
+                  <c:v>162.27270598550069</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>38.632233512649798</c:v>
+                  <c:v>163.92749656990679</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>40.966659406468303</c:v>
+                  <c:v>173.9620681321087</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>33.703686744120603</c:v>
+                  <c:v>150.11243343291463</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>30.286271615744159</c:v>
+                  <c:v>141.50163458435426</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>31.324058451373492</c:v>
+                  <c:v>144.33501050091567</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>30.797353628306261</c:v>
+                  <c:v>142.94333880027841</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>30.696589648464162</c:v>
+                  <c:v>143.63440777560862</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>29.141506581307183</c:v>
+                  <c:v>139.07386893511983</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>29.731167860968775</c:v>
+                  <c:v>140.01033487810545</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>28.073875134279749</c:v>
+                  <c:v>129.33821709695198</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>28.855442376370963</c:v>
+                  <c:v>125.62806841532257</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>28.38399076737052</c:v>
+                  <c:v>124.41413141621514</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>26.330020216374265</c:v>
+                  <c:v>111.16586788518519</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>25.886558053333328</c:v>
+                  <c:v>108.8459443429273</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>27.629634008515406</c:v>
+                  <c:v>109.89755847899163</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>26.00012254390424</c:v>
+                  <c:v>110.99002295952118</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>24.590139645045049</c:v>
+                  <c:v>107.99679704965764</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>25.219656672653777</c:v>
+                  <c:v>109.48117275089632</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>25.044905140398956</c:v>
+                  <c:v>107.33109281953166</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>16.50472446256757</c:v>
+                  <c:v>75.71282364179055</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>11.080047321041141</c:v>
+                  <c:v>53.582009219848871</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>14.666742262658225</c:v>
+                  <c:v>71.446719806962022</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>19.881181541213483</c:v>
+                  <c:v>93.027335723116096</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>19.185818259595372</c:v>
+                  <c:v>90.041147195635844</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>19.26361155</c:v>
+                  <c:v>91.404510142294612</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>92.196965329999955</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-378A-456E-88DF-8C103D16EE0F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="106230912"/>
         <c:axId val="106232832"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="106230912"/>
@@ -4630,52 +4681,52 @@
         <c:numFmt formatCode="#,##0" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800"/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="106230912"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.40844072716068686"/>
-          <c:y val="0.60179510647482182"/>
+          <c:x val="0.64689923355020851"/>
+          <c:y val="7.7732981925263131E-3"/>
           <c:w val="0.27595350728623919"/>
           <c:h val="8.6655158476839453E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="800"/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
@@ -4696,54 +4747,54 @@
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="5.0598933750867235E-2"/>
-          <c:y val="3.6692285902316331E-2"/>
+          <c:x val="5.8706205786762659E-2"/>
+          <c:y val="9.8517439947572047E-2"/>
           <c:w val="0.90470619570437183"/>
-          <c:h val="0.95223109396617289"/>
+          <c:h val="0.88973193122591965"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="18900000" algn="bl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="40000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
@@ -4800,228 +4851,228 @@
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Front!$AH$8:$AH$38</c:f>
               <c:strCache>
                 <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>Melton</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Wyndham</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Cardinia</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Hume</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Whittlesea</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>Nillumbik</c:v>
+                  <c:v>Casey</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>Casey</c:v>
+                  <c:v>Nillumbik</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Boroondara</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>Bayside</c:v>
+                  <c:v>Brimbank</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>Brimbank</c:v>
+                  <c:v>Bayside</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Stonnington</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Yarra Ranges</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>Port Phillip</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Yarra</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>Hobsons Bay</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>Whitehorse</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>Melbourne</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>Maribyrnong</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>Frankston</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>Mornington Peninsula</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>Maroondah</c:v>
+                  <c:v>Greater Dandenong</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>Greater Dandenong</c:v>
+                  <c:v>Maroondah</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>Manningham</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>Banyule</c:v>
+                  <c:v>Moonee Valley</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>Moonee Valley</c:v>
+                  <c:v>Banyule</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>Moreland</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>Glen Eira</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>Kingston</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>Darebin</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>Knox</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>Monash</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Front!$AI$8:$AI$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="31"/>
                 <c:pt idx="0">
-                  <c:v>46722758.585002422</c:v>
+                  <c:v>55630729.385196261</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>21374289.047844984</c:v>
+                  <c:v>32070673.225891404</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>15085806.09635013</c:v>
+                  <c:v>16208835.706039637</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>-8340546.7879912397</c:v>
+                  <c:v>-2628433.8409797391</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>-9972320.9951016232</c:v>
+                  <c:v>-2965683.0891897311</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>-11565479.805930765</c:v>
+                  <c:v>-7491965.0674950993</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>-11898622.510845594</c:v>
+                  <c:v>-12543490.466098944</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>-21703047.856438302</c:v>
+                  <c:v>-21445528.372505594</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>-25119747.460005872</c:v>
+                  <c:v>-22323223.188045498</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>-27175107.865483876</c:v>
+                  <c:v>-25265805.60791016</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>-28914815.664319556</c:v>
+                  <c:v>-30277268.813375194</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>-32574894.55163049</c:v>
+                  <c:v>-31169013.52445069</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>-35089401.258637443</c:v>
+                  <c:v>-34569719.9887539</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>-37139949.079027288</c:v>
+                  <c:v>-39116148.743516319</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>-38804025.314081453</c:v>
+                  <c:v>-40259321.974573076</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>-42958042.209199578</c:v>
+                  <c:v>-40758160.792162098</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>-46947863.462420247</c:v>
+                  <c:v>-41888363.181799315</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>-47550137.623203538</c:v>
+                  <c:v>-50045276.290758498</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>-55398962.924305491</c:v>
+                  <c:v>-55695825.719079129</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>-58810749.976885095</c:v>
+                  <c:v>-59568599.97055912</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>-59576793.311382368</c:v>
+                  <c:v>-59675942.854557231</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>-60628934.224841759</c:v>
+                  <c:v>-60516031.995638549</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>-61869193.595490344</c:v>
+                  <c:v>-61608337.088621028</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>-62292413.206768796</c:v>
+                  <c:v>-62188366.932235166</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>-64890345.488884419</c:v>
+                  <c:v>-63602871.687687315</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>-68286929.49265191</c:v>
+                  <c:v>-68930490.100025952</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>-74884036.077982441</c:v>
+                  <c:v>-71500568.294114426</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>-80728027.618718639</c:v>
+                  <c:v>-81765102.801978737</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>-90993787.922491431</c:v>
+                  <c:v>-91915216.20501411</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>-94529090.250351593</c:v>
+                  <c:v>-93676288.400532722</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>-120944295.88760073</c:v>
+                  <c:v>-124188840.73573801</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ECEC-490C-8024-691FADD75A8F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="83"/>
         <c:axId val="106855808"/>
         <c:axId val="106956288"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="106855808"/>
         <c:scaling>
@@ -5040,117 +5091,117 @@
             <a:pPr>
               <a:defRPr sz="750"/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="106956288"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="106956288"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="t"/>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
-          <a:bodyPr/>
+          <a:bodyPr rot="-5400000" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="750"/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="106855808"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="800"/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="45" dropStyle="combo" dx="16" fmlaLink="$E$4" fmlaRange="Data!$B$5:$B$36" sel="19" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="45" dropStyle="combo" dx="16" fmlaLink="$E$4" fmlaRange="Data!$B$5:$B$36" sel="10" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="45" dropStyle="combo" dx="16" fmlaLink="$E$6" fmlaRange="Data!$B$5:$B$36" sel="3" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="45" dropStyle="combo" dx="16" fmlaLink="$E$6" fmlaRange="Data!$B$5:$B$36" sel="13" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="82" dropStyle="combo" dx="16" fmlaLink="$E$8" fmlaRange="$R$4:$R$5" sel="2" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$J$4" fmlaRange="$B$11:$B$43" sel="9" val="4"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$I$4" fmlaRange="$B$11:$B$44" sel="10" val="5"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$J$6" fmlaRange="$B$11:$B$43" sel="33" val="4"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$I$6" fmlaRange="$B$11:$B$44" sel="34" val="5"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$Y$3" fmlaRange="$B$11:$B$43" sel="10" val="4"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$Y$3" fmlaRange="$B$11:$B$44" sel="10" val="4"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$AA$3" fmlaRange="$B$11:$B$43" sel="33" val="4"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="29" dropStyle="combo" dx="16" fmlaLink="$AA$3" fmlaRange="$B$11:$B$44" sel="34" val="5"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="82" dropStyle="combo" dx="16" fmlaLink="$AC$5" fmlaRange="$R$4:$R$5" sel="2" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="2" dropStyle="combo" dx="16" fmlaLink="$AC$3" fmlaRange="$X$9:$X$10" sel="1" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
@@ -25437,57 +25488,57 @@
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1047750</xdr:colOff>
+          <xdr:colOff>946150</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>717550</xdr:colOff>
+          <xdr:colOff>704850</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7169" name="Drop Down 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7169"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000011C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -25495,57 +25546,57 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1047750</xdr:colOff>
+          <xdr:colOff>946150</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>717550</xdr:colOff>
+          <xdr:colOff>704850</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>50800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7170" name="Drop Down 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7170"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000021C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -25553,57 +25604,57 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1047750</xdr:colOff>
+          <xdr:colOff>939800</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>146050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>723900</xdr:colOff>
+          <xdr:colOff>704850</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>69850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7171" name="Drop Down 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7171"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000031C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -25646,406 +25697,406 @@
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>679450</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>158750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>603250</xdr:colOff>
+          <xdr:colOff>76200</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7172" name="Drop Down 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7172"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000041C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>488950</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>146050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7173" name="Drop Down 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7173"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000051C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:colOff>12700</xdr:colOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>146050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>127000</xdr:colOff>
+          <xdr:colOff>558800</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7174" name="Drop Down 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7174"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000061C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>26</xdr:col>
           <xdr:colOff>12700</xdr:colOff>
-          <xdr:row>2</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>146050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-          <xdr:colOff>69850</xdr:colOff>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>819150</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7175" name="Drop Down 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7175"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000071C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>27</xdr:col>
-          <xdr:colOff>603250</xdr:colOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>6350</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>127000</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>30</xdr:col>
-          <xdr:colOff>488950</xdr:colOff>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>730250</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7176" name="Drop Down 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7176"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000081C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>27</xdr:col>
-          <xdr:colOff>603250</xdr:colOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>6350</xdr:colOff>
           <xdr:row>1</xdr:row>
-          <xdr:rowOff>152400</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>30</xdr:col>
-          <xdr:colOff>95250</xdr:colOff>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>565150</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7177" name="Drop Down 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7177"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000091C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>23</xdr:col>
-      <xdr:colOff>73107</xdr:colOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>48846</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>72932</xdr:rowOff>
+      <xdr:rowOff>29307</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
-      <xdr:colOff>66756</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>31752</xdr:rowOff>
+      <xdr:colOff>146536</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>107462</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -32733,83 +32784,83 @@
       <c r="G130" s="16">
         <f t="shared" si="12"/>
         <v>1669633522.7399998</v>
       </c>
       <c r="H130" s="16">
         <f t="shared" si="12"/>
         <v>1954271215</v>
       </c>
       <c r="I130" s="16">
         <f t="shared" si="12"/>
         <v>2170581994.5</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:I40">
     <sortCondition ref="A10:A40"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:AK73"/>
+  <dimension ref="A1:AN73"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C35" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A51" sqref="A51:XFD51"/>
+      <selection pane="bottomRight" activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7265625" style="35" customWidth="1"/>
     <col min="2" max="2" width="14" style="45" customWidth="1"/>
     <col min="3" max="10" width="10" style="37" customWidth="1"/>
     <col min="11" max="17" width="10.36328125" style="37" customWidth="1"/>
     <col min="18" max="20" width="10.36328125" style="38" customWidth="1"/>
     <col min="21" max="31" width="10.36328125" style="37" customWidth="1"/>
     <col min="32" max="32" width="10.453125" style="37" customWidth="1"/>
     <col min="33" max="36" width="10.453125" style="39" customWidth="1"/>
     <col min="37" max="16384" width="9.08984375" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="18.5" x14ac:dyDescent="0.25">
       <c r="B1" s="36" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.5" x14ac:dyDescent="0.25">
-      <c r="C3" s="85" t="s">
+      <c r="C3" s="84" t="s">
         <v>247</v>
       </c>
-      <c r="D3" s="85"/>
-      <c r="E3" s="85"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>209</v>
       </c>
       <c r="D4" s="41" t="s">
         <v>210</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>211</v>
@@ -32861,73 +32912,75 @@
       </c>
       <c r="U4" s="41" t="s">
         <v>160</v>
       </c>
       <c r="V4" s="41" t="s">
         <v>161</v>
       </c>
       <c r="W4" s="41" t="s">
         <v>162</v>
       </c>
       <c r="X4" s="41" t="s">
         <v>163</v>
       </c>
       <c r="Y4" s="41" t="s">
         <v>164</v>
       </c>
       <c r="Z4" s="41" t="s">
         <v>165</v>
       </c>
       <c r="AA4" s="41" t="s">
         <v>166</v>
       </c>
       <c r="AB4" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="AC4" s="99" t="s">
+      <c r="AC4" s="96" t="s">
         <v>257</v>
       </c>
-      <c r="AD4" s="113" t="s">
+      <c r="AD4" s="106" t="s">
         <v>256</v>
       </c>
-      <c r="AE4" s="104" t="s">
+      <c r="AE4" s="101" t="s">
         <v>258</v>
       </c>
-      <c r="AF4" s="104" t="s">
+      <c r="AF4" s="101" t="s">
         <v>259</v>
       </c>
       <c r="AG4" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="AH4" s="99" t="s">
+      <c r="AH4" s="96" t="s">
         <v>265</v>
       </c>
-      <c r="AI4" s="104" t="s">
+      <c r="AI4" s="101" t="s">
         <v>266</v>
       </c>
-      <c r="AJ4" s="104"/>
-      <c r="AK4" s="104"/>
+      <c r="AJ4" s="101" t="s">
+        <v>272</v>
+      </c>
+      <c r="AK4" s="101"/>
     </row>
     <row r="5" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A5" s="42">
         <v>1</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>174</v>
       </c>
       <c r="C5" s="43">
         <v>13131557</v>
       </c>
       <c r="D5" s="43">
         <v>30647297</v>
       </c>
       <c r="E5" s="43">
         <v>34431165</v>
       </c>
       <c r="F5" s="43">
         <v>39953629</v>
       </c>
       <c r="G5" s="43">
         <v>39447301.700000003</v>
       </c>
       <c r="H5" s="43">
         <v>41970614.399999999</v>
@@ -32973,67 +33026,70 @@
       </c>
       <c r="V5" s="43">
         <v>57804745.479999997</v>
       </c>
       <c r="W5" s="43">
         <v>55261443.420000002</v>
       </c>
       <c r="X5" s="43">
         <v>55019402.309999995</v>
       </c>
       <c r="Y5" s="43">
         <v>54512648.719999999</v>
       </c>
       <c r="Z5" s="43">
         <v>55979946.780000009</v>
       </c>
       <c r="AA5" s="43">
         <v>55820854.07</v>
       </c>
       <c r="AB5" s="43">
         <v>58536906.890000001</v>
       </c>
       <c r="AC5" s="43">
         <v>57758108.75</v>
       </c>
-      <c r="AD5" s="86">
+      <c r="AD5" s="85">
         <v>42485587.540000007</v>
       </c>
       <c r="AE5" s="43">
         <v>30820598.419999994</v>
       </c>
       <c r="AF5" s="43">
         <v>39933307</v>
       </c>
       <c r="AG5" s="43">
         <v>57169938.57</v>
       </c>
       <c r="AH5" s="43">
         <v>58630345.090000004</v>
       </c>
       <c r="AI5" s="39">
         <v>59053993.599999994</v>
+      </c>
+      <c r="AJ5" s="39">
+        <v>60493595.329999976</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A6" s="42">
         <v>2</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>191</v>
       </c>
       <c r="C6" s="43">
         <v>2312924</v>
       </c>
       <c r="D6" s="43">
         <v>14709957</v>
       </c>
       <c r="E6" s="43">
         <v>16660063</v>
       </c>
       <c r="F6" s="43">
         <v>17731396</v>
       </c>
       <c r="G6" s="43">
         <v>17297113.280000001</v>
       </c>
       <c r="H6" s="43">
@@ -33080,67 +33136,70 @@
       </c>
       <c r="V6" s="43">
         <v>18137210.890000001</v>
       </c>
       <c r="W6" s="43">
         <v>15823311.670000002</v>
       </c>
       <c r="X6" s="43">
         <v>15788451.25</v>
       </c>
       <c r="Y6" s="43">
         <v>15813241.530000001</v>
       </c>
       <c r="Z6" s="43">
         <v>13615020.660000004</v>
       </c>
       <c r="AA6" s="43">
         <v>14710079.109999999</v>
       </c>
       <c r="AB6" s="43">
         <v>15378669.220000001</v>
       </c>
       <c r="AC6" s="43">
         <v>13807869.640000001</v>
       </c>
-      <c r="AD6" s="86">
+      <c r="AD6" s="85">
         <v>10227125.75</v>
       </c>
       <c r="AE6" s="43">
         <v>7420858.2000000002</v>
       </c>
       <c r="AF6" s="43">
         <v>10161035</v>
       </c>
       <c r="AG6" s="43">
         <v>13886353.15</v>
       </c>
       <c r="AH6" s="43">
         <v>12380460.23</v>
       </c>
       <c r="AI6" s="39">
         <v>12464512.800000001</v>
+      </c>
+      <c r="AJ6" s="39">
+        <v>13170222.589999991</v>
       </c>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A7" s="42">
         <v>3</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>171</v>
       </c>
       <c r="C7" s="43">
         <v>1576219</v>
       </c>
       <c r="D7" s="43">
         <v>3839116</v>
       </c>
       <c r="E7" s="43">
         <v>9530783</v>
       </c>
       <c r="F7" s="43">
         <v>13497233</v>
       </c>
       <c r="G7" s="43">
         <v>14323490.529999999</v>
       </c>
       <c r="H7" s="43">
@@ -33187,67 +33246,70 @@
       </c>
       <c r="V7" s="43">
         <v>20182384.370000001</v>
       </c>
       <c r="W7" s="43">
         <v>19132153.5</v>
       </c>
       <c r="X7" s="43">
         <v>19414918.539999999</v>
       </c>
       <c r="Y7" s="43">
         <v>20957038.260000002</v>
       </c>
       <c r="Z7" s="43">
         <v>19997261.390000004</v>
       </c>
       <c r="AA7" s="43">
         <v>19330775.500000004</v>
       </c>
       <c r="AB7" s="43">
         <v>20325757.289999999</v>
       </c>
       <c r="AC7" s="43">
         <v>20450974.239999998</v>
       </c>
-      <c r="AD7" s="86">
+      <c r="AD7" s="85">
         <v>13839655.640000001</v>
       </c>
       <c r="AE7" s="43">
         <v>9345847.2799999993</v>
       </c>
       <c r="AF7" s="43">
         <v>13129435</v>
       </c>
       <c r="AG7" s="43">
         <v>18797009.460000001</v>
       </c>
       <c r="AH7" s="43">
         <v>18805362.940000001</v>
       </c>
       <c r="AI7" s="39">
         <v>19263611.550000001</v>
+      </c>
+      <c r="AJ7" s="39">
+        <v>20449553.909999989</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A8" s="42">
         <v>4</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>184</v>
       </c>
       <c r="C8" s="43">
         <v>8181417</v>
       </c>
       <c r="D8" s="43">
         <v>24558897</v>
       </c>
       <c r="E8" s="43">
         <v>34128302</v>
       </c>
       <c r="F8" s="43">
         <v>43236718</v>
       </c>
       <c r="G8" s="43">
         <v>51286585.850000001</v>
       </c>
       <c r="H8" s="43">
@@ -33294,67 +33356,70 @@
       </c>
       <c r="V8" s="43">
         <v>145619089.80000001</v>
       </c>
       <c r="W8" s="43">
         <v>137637439.13</v>
       </c>
       <c r="X8" s="43">
         <v>138542665.59</v>
       </c>
       <c r="Y8" s="43">
         <v>141609226.77000001</v>
       </c>
       <c r="Z8" s="43">
         <v>143045743.47999999</v>
       </c>
       <c r="AA8" s="43">
         <v>134141671.84999999</v>
       </c>
       <c r="AB8" s="43">
         <v>139507225.15000001</v>
       </c>
       <c r="AC8" s="43">
         <v>142904247.84</v>
       </c>
-      <c r="AD8" s="86">
+      <c r="AD8" s="85">
         <v>101974223.75999999</v>
       </c>
       <c r="AE8" s="43">
         <v>92071306.400000021</v>
       </c>
       <c r="AF8" s="43">
         <v>128396440.00000001</v>
       </c>
       <c r="AG8" s="43">
         <v>172895893.56999999</v>
       </c>
       <c r="AH8" s="43">
         <v>171667782.49000001</v>
       </c>
       <c r="AI8" s="39">
         <v>175897780.03000003</v>
+      </c>
+      <c r="AJ8" s="39">
+        <v>185351883.12999991</v>
       </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A9" s="42">
         <v>5</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>193</v>
       </c>
       <c r="C9" s="43">
         <v>0</v>
       </c>
       <c r="D9" s="43">
         <v>720005</v>
       </c>
       <c r="E9" s="43">
         <v>2285843</v>
       </c>
       <c r="F9" s="43">
         <v>4217888</v>
       </c>
       <c r="G9" s="43">
         <v>6232580.4699999997</v>
       </c>
       <c r="H9" s="43">
@@ -33401,67 +33466,70 @@
       </c>
       <c r="V9" s="43">
         <v>21875156.159999996</v>
       </c>
       <c r="W9" s="43">
         <v>20595653.84</v>
       </c>
       <c r="X9" s="43">
         <v>21217863.099999998</v>
       </c>
       <c r="Y9" s="43">
         <v>23259238.899999999</v>
       </c>
       <c r="Z9" s="43">
         <v>25041008.449999996</v>
       </c>
       <c r="AA9" s="43">
         <v>27045323.57</v>
       </c>
       <c r="AB9" s="43">
         <v>29046899.530000001</v>
       </c>
       <c r="AC9" s="43">
         <v>28545146.739999995</v>
       </c>
-      <c r="AD9" s="86">
+      <c r="AD9" s="85">
         <v>21286227.939999998</v>
       </c>
       <c r="AE9" s="43">
         <v>16533978.519999998</v>
       </c>
       <c r="AF9" s="43">
         <v>24313334</v>
       </c>
       <c r="AG9" s="43">
         <v>35041656.68</v>
       </c>
       <c r="AH9" s="43">
         <v>36831475.25</v>
       </c>
       <c r="AI9" s="39">
         <v>39473887.759999998</v>
+      </c>
+      <c r="AJ9" s="39">
+        <v>41149621.769999988</v>
       </c>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A10" s="42">
         <v>6</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>182</v>
       </c>
       <c r="C10" s="43">
         <v>4999231</v>
       </c>
       <c r="D10" s="43">
         <v>20642943</v>
       </c>
       <c r="E10" s="43">
         <v>30169844</v>
       </c>
       <c r="F10" s="43">
         <v>39754518</v>
       </c>
       <c r="G10" s="43">
         <v>48826574.700000003</v>
       </c>
       <c r="H10" s="43">
@@ -33508,67 +33576,70 @@
       </c>
       <c r="V10" s="43">
         <v>125835347.02000001</v>
       </c>
       <c r="W10" s="43">
         <v>114485606.97</v>
       </c>
       <c r="X10" s="43">
         <v>113243208.09999999</v>
       </c>
       <c r="Y10" s="43">
         <v>119384478.72</v>
       </c>
       <c r="Z10" s="43">
         <v>124817967.32999998</v>
       </c>
       <c r="AA10" s="43">
         <v>127093891.89</v>
       </c>
       <c r="AB10" s="43">
         <v>131514174.63999999</v>
       </c>
       <c r="AC10" s="43">
         <v>132360621.96000001</v>
       </c>
-      <c r="AD10" s="86">
+      <c r="AD10" s="85">
         <v>98000778.709999993</v>
       </c>
       <c r="AE10" s="43">
         <v>80234395.170000002</v>
       </c>
       <c r="AF10" s="43">
         <v>114664060</v>
       </c>
       <c r="AG10" s="43">
         <v>159240363.25</v>
       </c>
       <c r="AH10" s="43">
         <v>158435289.13</v>
       </c>
       <c r="AI10" s="39">
         <v>166564427.54999998</v>
+      </c>
+      <c r="AJ10" s="39">
+        <v>175015573.37999991</v>
       </c>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" s="42">
         <v>7</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>170</v>
       </c>
       <c r="C11" s="43">
         <v>10542293</v>
       </c>
       <c r="D11" s="43">
         <v>27757232</v>
       </c>
       <c r="E11" s="43">
         <v>33838336</v>
       </c>
       <c r="F11" s="43">
         <v>45516617</v>
       </c>
       <c r="G11" s="43">
         <v>58351106.649999999</v>
       </c>
       <c r="H11" s="43">
@@ -33615,67 +33686,70 @@
       </c>
       <c r="V11" s="43">
         <v>89265723.150000006</v>
       </c>
       <c r="W11" s="43">
         <v>82386001.170000002</v>
       </c>
       <c r="X11" s="43">
         <v>82359807.150000006</v>
       </c>
       <c r="Y11" s="43">
         <v>83857397.070000008</v>
       </c>
       <c r="Z11" s="43">
         <v>84324281.520000011</v>
       </c>
       <c r="AA11" s="43">
         <v>81112259.789999992</v>
       </c>
       <c r="AB11" s="43">
         <v>82129607.700000003</v>
       </c>
       <c r="AC11" s="43">
         <v>81576110.090000004</v>
       </c>
-      <c r="AD11" s="86">
+      <c r="AD11" s="85">
         <v>56942296.109999999</v>
       </c>
       <c r="AE11" s="43">
         <v>46800933.560000002</v>
       </c>
       <c r="AF11" s="43">
         <v>63516201</v>
       </c>
       <c r="AG11" s="43">
         <v>85837107.129999995</v>
       </c>
       <c r="AH11" s="43">
         <v>84552235.280000001</v>
       </c>
       <c r="AI11" s="39">
         <v>83375783.5</v>
+      </c>
+      <c r="AJ11" s="39">
+        <v>86406073.549999982</v>
       </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A12" s="42">
         <v>8</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>181</v>
       </c>
       <c r="C12" s="43">
         <v>11643733</v>
       </c>
       <c r="D12" s="43">
         <v>23270203</v>
       </c>
       <c r="E12" s="43">
         <v>30331089</v>
       </c>
       <c r="F12" s="43">
         <v>34407771</v>
       </c>
       <c r="G12" s="43">
         <v>37406702.200000003</v>
       </c>
       <c r="H12" s="43">
@@ -33722,67 +33796,70 @@
       </c>
       <c r="V12" s="43">
         <v>71286100.349999994</v>
       </c>
       <c r="W12" s="43">
         <v>62225277.189999998</v>
       </c>
       <c r="X12" s="43">
         <v>60249332.640000001</v>
       </c>
       <c r="Y12" s="43">
         <v>62065687.290000007</v>
       </c>
       <c r="Z12" s="43">
         <v>62900685.339999996</v>
       </c>
       <c r="AA12" s="43">
         <v>62408098.640000008</v>
       </c>
       <c r="AB12" s="43">
         <v>64622291.400000006</v>
       </c>
       <c r="AC12" s="43">
         <v>62253454.899999991</v>
       </c>
-      <c r="AD12" s="86">
+      <c r="AD12" s="85">
         <v>46303077.789999999</v>
       </c>
       <c r="AE12" s="43">
         <v>35642677.390000001</v>
       </c>
       <c r="AF12" s="43">
         <v>49706087</v>
       </c>
       <c r="AG12" s="43">
         <v>67668174.450000003</v>
       </c>
       <c r="AH12" s="43">
         <v>65795232.350000009</v>
       </c>
       <c r="AI12" s="39">
         <v>68240983.010000005</v>
+      </c>
+      <c r="AJ12" s="39">
+        <v>70746158.650000006</v>
       </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A13" s="42">
         <v>9</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>190</v>
       </c>
       <c r="C13" s="43">
         <v>9170862</v>
       </c>
       <c r="D13" s="43">
         <v>22490657</v>
       </c>
       <c r="E13" s="43">
         <v>32528528</v>
       </c>
       <c r="F13" s="43">
         <v>38846260</v>
       </c>
       <c r="G13" s="43">
         <v>49239241.450000003</v>
       </c>
       <c r="H13" s="43">
@@ -33829,67 +33906,70 @@
       </c>
       <c r="V13" s="43">
         <v>74342426.780000001</v>
       </c>
       <c r="W13" s="43">
         <v>71085293.039999992</v>
       </c>
       <c r="X13" s="43">
         <v>72059137.189999998</v>
       </c>
       <c r="Y13" s="43">
         <v>73555920.900000006</v>
       </c>
       <c r="Z13" s="43">
         <v>76214352.310000002</v>
       </c>
       <c r="AA13" s="43">
         <v>76259820.189999998</v>
       </c>
       <c r="AB13" s="43">
         <v>77171466.400000006</v>
       </c>
       <c r="AC13" s="43">
         <v>74244676.719999999</v>
       </c>
-      <c r="AD13" s="86">
+      <c r="AD13" s="85">
         <v>54025303.760000005</v>
       </c>
       <c r="AE13" s="43">
         <v>39194938.600000001</v>
       </c>
       <c r="AF13" s="43">
         <v>51391553</v>
       </c>
       <c r="AG13" s="43">
         <v>70499276.129999995</v>
       </c>
       <c r="AH13" s="43">
         <v>71755193.090000004</v>
       </c>
       <c r="AI13" s="39">
         <v>74734879.170000002</v>
+      </c>
+      <c r="AJ13" s="39">
+        <v>81509143.899999991</v>
       </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A14" s="42">
         <v>10</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>180</v>
       </c>
       <c r="C14" s="43">
         <v>13631707</v>
       </c>
       <c r="D14" s="43">
         <v>35900348</v>
       </c>
       <c r="E14" s="43">
         <v>48128036</v>
       </c>
       <c r="F14" s="43">
         <v>61128571</v>
       </c>
       <c r="G14" s="43">
         <v>65662018.5</v>
       </c>
       <c r="H14" s="43">
@@ -33936,67 +34016,70 @@
       </c>
       <c r="V14" s="43">
         <v>117556980.97999999</v>
       </c>
       <c r="W14" s="43">
         <v>109299013.48</v>
       </c>
       <c r="X14" s="43">
         <v>110134642.60999998</v>
       </c>
       <c r="Y14" s="43">
         <v>117004770.07000001</v>
       </c>
       <c r="Z14" s="43">
         <v>118836649.17999999</v>
       </c>
       <c r="AA14" s="43">
         <v>118190093.03</v>
       </c>
       <c r="AB14" s="43">
         <v>121420072.78</v>
       </c>
       <c r="AC14" s="43">
         <v>119311877.92999999</v>
       </c>
-      <c r="AD14" s="86">
+      <c r="AD14" s="85">
         <v>87430092.379999995</v>
       </c>
       <c r="AE14" s="43">
         <v>72841673.060000017</v>
       </c>
       <c r="AF14" s="43">
         <v>102478692</v>
       </c>
       <c r="AG14" s="43">
         <v>137397858.69</v>
       </c>
       <c r="AH14" s="43">
         <v>137923170.53</v>
       </c>
       <c r="AI14" s="39">
         <v>141175361.56</v>
+      </c>
+      <c r="AJ14" s="39">
+        <v>146701821.38999999</v>
       </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A15" s="42">
         <v>11</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>185</v>
       </c>
       <c r="C15" s="43">
         <v>5319708</v>
       </c>
       <c r="D15" s="43">
         <v>12778842</v>
       </c>
       <c r="E15" s="43">
         <v>14035451</v>
       </c>
       <c r="F15" s="43">
         <v>19162839</v>
       </c>
       <c r="G15" s="43">
         <v>23942501.800000001</v>
       </c>
       <c r="H15" s="43">
@@ -34043,67 +34126,70 @@
       </c>
       <c r="V15" s="43">
         <v>52632388.380000003</v>
       </c>
       <c r="W15" s="43">
         <v>47861113.630000003</v>
       </c>
       <c r="X15" s="43">
         <v>47196551.189999998</v>
       </c>
       <c r="Y15" s="43">
         <v>46430981.960000001</v>
       </c>
       <c r="Z15" s="43">
         <v>46829609.25</v>
       </c>
       <c r="AA15" s="43">
         <v>46908518.850000001</v>
       </c>
       <c r="AB15" s="43">
         <v>47437370.429999992</v>
       </c>
       <c r="AC15" s="43">
         <v>47042973.650000006</v>
       </c>
-      <c r="AD15" s="86">
+      <c r="AD15" s="85">
         <v>34611658.770000003</v>
       </c>
       <c r="AE15" s="43">
         <v>25889811.18</v>
       </c>
       <c r="AF15" s="43">
         <v>34829850</v>
       </c>
       <c r="AG15" s="43">
         <v>47950388.969999999</v>
       </c>
       <c r="AH15" s="43">
         <v>46936040.490000002</v>
       </c>
       <c r="AI15" s="39">
         <v>50208970.970000006</v>
+      </c>
+      <c r="AJ15" s="39">
+        <v>50770966.00999999</v>
       </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A16" s="42">
         <v>12</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>183</v>
       </c>
       <c r="C16" s="43">
         <v>2125911</v>
       </c>
       <c r="D16" s="43">
         <v>9519799</v>
       </c>
       <c r="E16" s="43">
         <v>21179362</v>
       </c>
       <c r="F16" s="43">
         <v>31090524</v>
       </c>
       <c r="G16" s="43">
         <v>38649188.149999999</v>
       </c>
       <c r="H16" s="43">
@@ -34150,70 +34236,73 @@
       </c>
       <c r="V16" s="43">
         <v>103993534.42999998</v>
       </c>
       <c r="W16" s="43">
         <v>98760072.209999993</v>
       </c>
       <c r="X16" s="43">
         <v>101822277.67999999</v>
       </c>
       <c r="Y16" s="43">
         <v>104943985.94999999</v>
       </c>
       <c r="Z16" s="43">
         <v>106043755.03</v>
       </c>
       <c r="AA16" s="43">
         <v>105766409.57000001</v>
       </c>
       <c r="AB16" s="43">
         <v>109623804.77000001</v>
       </c>
       <c r="AC16" s="43">
         <v>111695894.07999998</v>
       </c>
-      <c r="AD16" s="86">
+      <c r="AD16" s="85">
         <v>85935114.720000029</v>
       </c>
       <c r="AE16" s="43">
         <v>72199630.770000011</v>
       </c>
       <c r="AF16" s="43">
         <v>104550447</v>
       </c>
       <c r="AG16" s="43">
         <v>139030851.81</v>
       </c>
       <c r="AH16" s="43">
         <v>138016294.80000001</v>
       </c>
       <c r="AI16" s="39">
         <v>147909963.55000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ16" s="39">
+        <v>157163164.54999989</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A17" s="42">
         <v>13</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>179</v>
       </c>
       <c r="C17" s="43">
         <v>12074062</v>
       </c>
       <c r="D17" s="43">
         <v>21593348</v>
       </c>
       <c r="E17" s="43">
         <v>28488967</v>
       </c>
       <c r="F17" s="43">
         <v>38851152</v>
       </c>
       <c r="G17" s="43">
         <v>48405453.799999997</v>
       </c>
       <c r="H17" s="43">
         <v>59011018</v>
       </c>
       <c r="I17" s="43">
@@ -34257,70 +34346,73 @@
       </c>
       <c r="V17" s="43">
         <v>86504008.269999996</v>
       </c>
       <c r="W17" s="43">
         <v>78986274.549999997</v>
       </c>
       <c r="X17" s="43">
         <v>79825384.390000001</v>
       </c>
       <c r="Y17" s="43">
         <v>81509892.750000015</v>
       </c>
       <c r="Z17" s="43">
         <v>83473105.910000011</v>
       </c>
       <c r="AA17" s="43">
         <v>83016928.479999989</v>
       </c>
       <c r="AB17" s="43">
         <v>86280868.829999998</v>
       </c>
       <c r="AC17" s="43">
         <v>85701350.430000007</v>
       </c>
-      <c r="AD17" s="86">
+      <c r="AD17" s="85">
         <v>62080320.770000003</v>
       </c>
       <c r="AE17" s="43">
         <v>44194025.609999999</v>
       </c>
       <c r="AF17" s="43">
         <v>62540619</v>
       </c>
       <c r="AG17" s="43">
         <v>86005189.189999998</v>
       </c>
       <c r="AH17" s="43">
         <v>86299825.290000007</v>
       </c>
       <c r="AI17" s="39">
         <v>89378925.429999992</v>
       </c>
-    </row>
-    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ17" s="39">
+        <v>92196965.329999954</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A18" s="42">
         <v>14</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>176</v>
       </c>
       <c r="C18" s="43">
         <v>12369647</v>
       </c>
       <c r="D18" s="43">
         <v>36962407</v>
       </c>
       <c r="E18" s="43">
         <v>43738445</v>
       </c>
       <c r="F18" s="43">
         <v>51433420</v>
       </c>
       <c r="G18" s="43">
         <v>57027589</v>
       </c>
       <c r="H18" s="43">
         <v>65911416.380000003</v>
       </c>
       <c r="I18" s="43">
@@ -34364,70 +34456,73 @@
       </c>
       <c r="V18" s="43">
         <v>85588265.069999993</v>
       </c>
       <c r="W18" s="43">
         <v>74895446.680000007</v>
       </c>
       <c r="X18" s="43">
         <v>74200233.900000006</v>
       </c>
       <c r="Y18" s="43">
         <v>73362492.120000005</v>
       </c>
       <c r="Z18" s="43">
         <v>73822339.930000007</v>
       </c>
       <c r="AA18" s="43">
         <v>75061924.489999995</v>
       </c>
       <c r="AB18" s="43">
         <v>75860234.519999996</v>
       </c>
       <c r="AC18" s="43">
         <v>73890071.239999995</v>
       </c>
-      <c r="AD18" s="86">
+      <c r="AD18" s="85">
         <v>53495581.379999995</v>
       </c>
       <c r="AE18" s="43">
         <v>40314103.480000004</v>
       </c>
       <c r="AF18" s="43">
         <v>56216978</v>
       </c>
       <c r="AG18" s="43">
         <v>78302496.930000007</v>
       </c>
       <c r="AH18" s="43">
         <v>76623268.159999996</v>
       </c>
       <c r="AI18" s="39">
         <v>79237592.810000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ18" s="39">
+        <v>84028449.799999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A19" s="42">
         <v>15</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>173</v>
       </c>
       <c r="C19" s="43">
         <v>5185290</v>
       </c>
       <c r="D19" s="43">
         <v>16012026</v>
       </c>
       <c r="E19" s="43">
         <v>23977577</v>
       </c>
       <c r="F19" s="43">
         <v>28707774</v>
       </c>
       <c r="G19" s="43">
         <v>34156839.700000003</v>
       </c>
       <c r="H19" s="43">
         <v>36954309</v>
       </c>
       <c r="I19" s="43">
@@ -34471,70 +34566,73 @@
       </c>
       <c r="V19" s="43">
         <v>65318584.659999996</v>
       </c>
       <c r="W19" s="43">
         <v>58313226.929999992</v>
       </c>
       <c r="X19" s="43">
         <v>55677479.580000006</v>
       </c>
       <c r="Y19" s="43">
         <v>56406754.759999998</v>
       </c>
       <c r="Z19" s="43">
         <v>56271032.239999995</v>
       </c>
       <c r="AA19" s="43">
         <v>54170062.460000001</v>
       </c>
       <c r="AB19" s="43">
         <v>58387460.550000004</v>
       </c>
       <c r="AC19" s="43">
         <v>56358630.18999999</v>
       </c>
-      <c r="AD19" s="86">
+      <c r="AD19" s="85">
         <v>40882396.549999997</v>
       </c>
       <c r="AE19" s="43">
         <v>30479034.110000003</v>
       </c>
       <c r="AF19" s="43">
         <v>44169837</v>
       </c>
       <c r="AG19" s="43">
         <v>60358350.799999997</v>
       </c>
       <c r="AH19" s="43">
         <v>58047020.799999997</v>
       </c>
       <c r="AI19" s="39">
         <v>59126804.770000011</v>
       </c>
-    </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ19" s="39">
+        <v>62129780.219999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A20" s="42">
         <v>16</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>188</v>
       </c>
       <c r="C20" s="43">
         <v>12892936</v>
       </c>
       <c r="D20" s="43">
         <v>24903196</v>
       </c>
       <c r="E20" s="43">
         <v>33133783</v>
       </c>
       <c r="F20" s="43">
         <v>38663951</v>
       </c>
       <c r="G20" s="43">
         <v>43945745.079999998</v>
       </c>
       <c r="H20" s="43">
         <v>48435952.710000001</v>
       </c>
       <c r="I20" s="43">
@@ -34578,70 +34676,73 @@
       </c>
       <c r="V20" s="43">
         <v>56099418.109999992</v>
       </c>
       <c r="W20" s="43">
         <v>52788996.000000007</v>
       </c>
       <c r="X20" s="43">
         <v>52905865.710000001</v>
       </c>
       <c r="Y20" s="43">
         <v>52994016.090000004</v>
       </c>
       <c r="Z20" s="43">
         <v>53735025.139999993</v>
       </c>
       <c r="AA20" s="43">
         <v>54068510.530000009</v>
       </c>
       <c r="AB20" s="43">
         <v>54924962.829999998</v>
       </c>
       <c r="AC20" s="43">
         <v>57257924.75</v>
       </c>
-      <c r="AD20" s="86">
+      <c r="AD20" s="85">
         <v>42243207.829999991</v>
       </c>
       <c r="AE20" s="43">
         <v>35704081.490000002</v>
       </c>
       <c r="AF20" s="43">
         <v>50134080</v>
       </c>
       <c r="AG20" s="43">
         <v>66119496.539999999</v>
       </c>
       <c r="AH20" s="43">
         <v>66253194.45000001</v>
       </c>
       <c r="AI20" s="39">
         <v>68432993.539999977</v>
       </c>
-    </row>
-    <row r="21" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ20" s="39">
+        <v>68566367.760000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A21" s="42">
         <v>17</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>175</v>
       </c>
       <c r="C21" s="43">
         <v>8882281</v>
       </c>
       <c r="D21" s="43">
         <v>18219107</v>
       </c>
       <c r="E21" s="43">
         <v>23369404</v>
       </c>
       <c r="F21" s="43">
         <v>27387967</v>
       </c>
       <c r="G21" s="43">
         <v>29972491.5</v>
       </c>
       <c r="H21" s="43">
         <v>36273354.799999997</v>
       </c>
       <c r="I21" s="43">
@@ -34685,70 +34786,73 @@
       </c>
       <c r="V21" s="43">
         <v>66782903.160000004</v>
       </c>
       <c r="W21" s="43">
         <v>62415124.119999997</v>
       </c>
       <c r="X21" s="43">
         <v>62294867.290000007</v>
       </c>
       <c r="Y21" s="43">
         <v>61694366.5</v>
       </c>
       <c r="Z21" s="43">
         <v>65184083.079999998</v>
       </c>
       <c r="AA21" s="43">
         <v>65114897.859999992</v>
       </c>
       <c r="AB21" s="43">
         <v>65326363.450000003</v>
       </c>
       <c r="AC21" s="43">
         <v>62861488.650000006</v>
       </c>
-      <c r="AD21" s="86">
+      <c r="AD21" s="85">
         <v>45231944.010000005</v>
       </c>
       <c r="AE21" s="43">
         <v>33757179.789999999</v>
       </c>
       <c r="AF21" s="43">
         <v>45922627</v>
       </c>
       <c r="AG21" s="43">
         <v>62283768.149999999</v>
       </c>
       <c r="AH21" s="43">
         <v>63968642.399999999</v>
       </c>
       <c r="AI21" s="39">
         <v>64200755.529999994</v>
       </c>
-    </row>
-    <row r="22" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ21" s="39">
+        <v>66066673.759999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A22" s="42">
         <v>18</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>168</v>
       </c>
       <c r="C22" s="43">
         <v>17521098</v>
       </c>
       <c r="D22" s="43">
         <v>44459769</v>
       </c>
       <c r="E22" s="43">
         <v>51379851</v>
       </c>
       <c r="F22" s="43">
         <v>60873049</v>
       </c>
       <c r="G22" s="43">
         <v>62011793.859999999</v>
       </c>
       <c r="H22" s="43">
         <v>61136690.539999999</v>
       </c>
       <c r="I22" s="43">
@@ -34792,70 +34896,73 @@
       </c>
       <c r="V22" s="43">
         <v>70308561.850000009</v>
       </c>
       <c r="W22" s="43">
         <v>70739983.129999995</v>
       </c>
       <c r="X22" s="43">
         <v>72707033.109999999</v>
       </c>
       <c r="Y22" s="43">
         <v>75868075.109999999</v>
       </c>
       <c r="Z22" s="43">
         <v>79770052.63000001</v>
       </c>
       <c r="AA22" s="43">
         <v>80349220.840000004</v>
       </c>
       <c r="AB22" s="43">
         <v>83992700.399999991</v>
       </c>
       <c r="AC22" s="43">
         <v>84505931.590000004</v>
       </c>
-      <c r="AD22" s="86">
+      <c r="AD22" s="85">
         <v>60550927.449999996</v>
       </c>
       <c r="AE22" s="43">
         <v>41502500.310000002</v>
       </c>
       <c r="AF22" s="43">
         <v>61112470</v>
       </c>
       <c r="AG22" s="43">
         <v>86325377.170000002</v>
       </c>
       <c r="AH22" s="43">
         <v>95137726.950000003</v>
       </c>
       <c r="AI22" s="39">
         <v>98810093.689999983</v>
       </c>
-    </row>
-    <row r="23" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ22" s="39">
+        <v>107172890.45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A23" s="42">
         <v>19</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>195</v>
       </c>
       <c r="C23" s="43">
         <v>348087</v>
       </c>
       <c r="D23" s="43">
         <v>3236515</v>
       </c>
       <c r="E23" s="43">
         <v>6816113</v>
       </c>
       <c r="F23" s="43">
         <v>10792060</v>
       </c>
       <c r="G23" s="43">
         <v>13624057.199999999</v>
       </c>
       <c r="H23" s="43">
         <v>15672151.5</v>
       </c>
       <c r="I23" s="43">
@@ -34899,70 +35006,73 @@
       </c>
       <c r="V23" s="43">
         <v>56522260.260000005</v>
       </c>
       <c r="W23" s="43">
         <v>53565855.910000011</v>
       </c>
       <c r="X23" s="43">
         <v>54211051.129999988</v>
       </c>
       <c r="Y23" s="43">
         <v>57349284.439999998</v>
       </c>
       <c r="Z23" s="43">
         <v>60035038.009999998</v>
       </c>
       <c r="AA23" s="43">
         <v>61157311.670000009</v>
       </c>
       <c r="AB23" s="43">
         <v>66052977.769999996</v>
       </c>
       <c r="AC23" s="43">
         <v>67781774.819999993</v>
       </c>
-      <c r="AD23" s="86">
+      <c r="AD23" s="85">
         <v>51592384.789999999</v>
       </c>
       <c r="AE23" s="43">
         <v>42096239.840000004</v>
       </c>
       <c r="AF23" s="43">
         <v>61122752</v>
       </c>
       <c r="AG23" s="43">
         <v>86742697.920000002</v>
       </c>
       <c r="AH23" s="43">
         <v>90271752.75</v>
       </c>
       <c r="AI23" s="39">
         <v>95699646.060000002</v>
       </c>
-    </row>
-    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ23" s="39">
+        <v>105717574.6499998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A24" s="42">
         <v>20</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>177</v>
       </c>
       <c r="C24" s="43">
         <v>15882691</v>
       </c>
       <c r="D24" s="43">
         <v>32206956</v>
       </c>
       <c r="E24" s="43">
         <v>40134041</v>
       </c>
       <c r="F24" s="43">
         <v>54078444</v>
       </c>
       <c r="G24" s="43">
         <v>63817631.560000002</v>
       </c>
       <c r="H24" s="43">
         <v>73234749.120000005</v>
       </c>
       <c r="I24" s="43">
@@ -35006,70 +35116,73 @@
       </c>
       <c r="V24" s="43">
         <v>122352426.15000002</v>
       </c>
       <c r="W24" s="43">
         <v>112663385.34999999</v>
       </c>
       <c r="X24" s="43">
         <v>109202526.58</v>
       </c>
       <c r="Y24" s="43">
         <v>114356289.27</v>
       </c>
       <c r="Z24" s="43">
         <v>111391123.95</v>
       </c>
       <c r="AA24" s="43">
         <v>109200787.09999999</v>
       </c>
       <c r="AB24" s="43">
         <v>111942285.37</v>
       </c>
       <c r="AC24" s="43">
         <v>110209894.94</v>
       </c>
-      <c r="AD24" s="86">
+      <c r="AD24" s="85">
         <v>80541622.779999986</v>
       </c>
       <c r="AE24" s="43">
         <v>62312856.440000005</v>
       </c>
       <c r="AF24" s="43">
         <v>84931442</v>
       </c>
       <c r="AG24" s="43">
         <v>122500822.52</v>
       </c>
       <c r="AH24" s="43">
         <v>121417688.02</v>
       </c>
       <c r="AI24" s="39">
         <v>126045998.69</v>
       </c>
-    </row>
-    <row r="25" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ24" s="39">
+        <v>128398967.5999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A25" s="42">
         <v>21</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>192</v>
       </c>
       <c r="C25" s="43">
         <v>19791070</v>
       </c>
       <c r="D25" s="43">
         <v>34477592</v>
       </c>
       <c r="E25" s="43">
         <v>35731092</v>
       </c>
       <c r="F25" s="43">
         <v>43051155</v>
       </c>
       <c r="G25" s="43">
         <v>49772358.270000003</v>
       </c>
       <c r="H25" s="43">
         <v>57710226.829999998</v>
       </c>
       <c r="I25" s="43">
@@ -35113,70 +35226,73 @@
       </c>
       <c r="V25" s="43">
         <v>77910935.199999988</v>
       </c>
       <c r="W25" s="43">
         <v>71499311.560000002</v>
       </c>
       <c r="X25" s="43">
         <v>72123897.079999998</v>
       </c>
       <c r="Y25" s="43">
         <v>74747047.290000021</v>
       </c>
       <c r="Z25" s="43">
         <v>75401077.510000005</v>
       </c>
       <c r="AA25" s="43">
         <v>75679083.210000008</v>
       </c>
       <c r="AB25" s="43">
         <v>78589175.420000002</v>
       </c>
       <c r="AC25" s="43">
         <v>77650758.560000002</v>
       </c>
-      <c r="AD25" s="86">
+      <c r="AD25" s="85">
         <v>57497773.729999997</v>
       </c>
       <c r="AE25" s="43">
         <v>43672024.93</v>
       </c>
       <c r="AF25" s="43">
         <v>62465545</v>
       </c>
       <c r="AG25" s="43">
         <v>85197625.769999996</v>
       </c>
       <c r="AH25" s="43">
         <v>85434267.049999997</v>
       </c>
       <c r="AI25" s="39">
         <v>86596862.290000007</v>
       </c>
-    </row>
-    <row r="26" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ25" s="39">
+        <v>92731978.699999869</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A26" s="42">
         <v>22</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>169</v>
       </c>
       <c r="C26" s="43">
         <v>11356</v>
       </c>
       <c r="D26" s="43">
         <v>8275762</v>
       </c>
       <c r="E26" s="43">
         <v>20914613</v>
       </c>
       <c r="F26" s="43">
         <v>33416371</v>
       </c>
       <c r="G26" s="43">
         <v>43579250.579999998</v>
       </c>
       <c r="H26" s="43">
         <v>48486200.759999998</v>
       </c>
       <c r="I26" s="43">
@@ -35220,70 +35336,73 @@
       </c>
       <c r="V26" s="43">
         <v>69605532.519999996</v>
       </c>
       <c r="W26" s="43">
         <v>63669829.729999997</v>
       </c>
       <c r="X26" s="43">
         <v>63642789.100000001</v>
       </c>
       <c r="Y26" s="43">
         <v>63521371.649999999</v>
       </c>
       <c r="Z26" s="43">
         <v>63531110.680000007</v>
       </c>
       <c r="AA26" s="43">
         <v>61627685.480000004</v>
       </c>
       <c r="AB26" s="43">
         <v>64168977.159999982</v>
       </c>
       <c r="AC26" s="43">
         <v>63600000</v>
       </c>
-      <c r="AD26" s="86">
+      <c r="AD26" s="85">
         <v>45240802.689999998</v>
       </c>
       <c r="AE26" s="43">
         <v>34684437.160000004</v>
       </c>
       <c r="AF26" s="43">
         <v>46210632</v>
       </c>
       <c r="AG26" s="43">
         <v>62063452.719999999</v>
       </c>
       <c r="AH26" s="43">
         <v>61438680.969999999</v>
       </c>
       <c r="AI26" s="39">
         <v>64641115.050000012</v>
       </c>
-    </row>
-    <row r="27" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ26" s="39">
+        <v>67010088.029999867</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A27" s="42">
         <v>23</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>196</v>
       </c>
       <c r="C27" s="43">
         <v>6209944</v>
       </c>
       <c r="D27" s="43">
         <v>17803849</v>
       </c>
       <c r="E27" s="43">
         <v>27191977</v>
       </c>
       <c r="F27" s="43">
         <v>36254723</v>
       </c>
       <c r="G27" s="43">
         <v>42073080.659999996</v>
       </c>
       <c r="H27" s="43">
         <v>47766869.950000003</v>
       </c>
       <c r="I27" s="43">
@@ -35327,70 +35446,73 @@
       </c>
       <c r="V27" s="43">
         <v>83581310.210000008</v>
       </c>
       <c r="W27" s="43">
         <v>78899226.329999998</v>
       </c>
       <c r="X27" s="43">
         <v>79046839.169999987</v>
       </c>
       <c r="Y27" s="43">
         <v>79400240.340000004</v>
       </c>
       <c r="Z27" s="43">
         <v>82381143.150000021</v>
       </c>
       <c r="AA27" s="43">
         <v>82563313.290000007</v>
       </c>
       <c r="AB27" s="43">
         <v>83996241.790000007</v>
       </c>
       <c r="AC27" s="43">
         <v>83357567.149999976</v>
       </c>
-      <c r="AD27" s="86">
+      <c r="AD27" s="85">
         <v>63053341.439999998</v>
       </c>
       <c r="AE27" s="43">
         <v>49342514.790000007</v>
       </c>
       <c r="AF27" s="43">
         <v>67412974</v>
       </c>
       <c r="AG27" s="43">
         <v>90344068.260000005</v>
       </c>
       <c r="AH27" s="43">
         <v>87818238.920000002</v>
       </c>
       <c r="AI27" s="39">
         <v>88228556.770000011</v>
       </c>
-    </row>
-    <row r="28" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ27" s="39">
+        <v>90803042.339999989</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A28" s="42">
         <v>24</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>205</v>
       </c>
       <c r="C28" s="43">
         <v>0</v>
       </c>
       <c r="D28" s="43">
         <v>505280</v>
       </c>
       <c r="E28" s="43">
         <v>1984587</v>
       </c>
       <c r="F28" s="43">
         <v>2488418</v>
       </c>
       <c r="G28" s="43">
         <v>3289324.92</v>
       </c>
       <c r="H28" s="43">
         <v>7435444.0999999996</v>
       </c>
       <c r="I28" s="43">
@@ -35434,70 +35556,73 @@
       </c>
       <c r="V28" s="43">
         <v>9303211.7100000009</v>
       </c>
       <c r="W28" s="43">
         <v>7761178.5499999998</v>
       </c>
       <c r="X28" s="43">
         <v>7281530.4699999997</v>
       </c>
       <c r="Y28" s="43">
         <v>7514346.4399999995</v>
       </c>
       <c r="Z28" s="43">
         <v>8252420.6899999995</v>
       </c>
       <c r="AA28" s="43">
         <v>8298522.6100000013</v>
       </c>
       <c r="AB28" s="43">
         <v>8997960.4100000001</v>
       </c>
       <c r="AC28" s="43">
         <v>9850088.2300000004</v>
       </c>
-      <c r="AD28" s="86">
+      <c r="AD28" s="85">
         <v>7336414.6099999994</v>
       </c>
       <c r="AE28" s="43">
         <v>4886130.3499999996</v>
       </c>
       <c r="AF28" s="43">
         <v>7180438</v>
       </c>
       <c r="AG28" s="43">
         <v>9600842.3300000001</v>
       </c>
       <c r="AH28" s="43">
         <v>9368870</v>
       </c>
       <c r="AI28" s="39">
         <v>10015312.43</v>
       </c>
-    </row>
-    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ28" s="39">
+        <v>9526384.879999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A29" s="42">
         <v>25</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>178</v>
       </c>
       <c r="C29" s="43">
         <v>789096</v>
       </c>
       <c r="D29" s="43">
         <v>6259110</v>
       </c>
       <c r="E29" s="43">
         <v>10041080</v>
       </c>
       <c r="F29" s="43">
         <v>14469874</v>
       </c>
       <c r="G29" s="43">
         <v>17784621.899999999</v>
       </c>
       <c r="H29" s="43">
         <v>22189541.300000001</v>
       </c>
       <c r="I29" s="43">
@@ -35541,70 +35666,73 @@
       </c>
       <c r="V29" s="43">
         <v>27583235.030000001</v>
       </c>
       <c r="W29" s="43">
         <v>24788263.899999999</v>
       </c>
       <c r="X29" s="43">
         <v>26153986.770000003</v>
       </c>
       <c r="Y29" s="43">
         <v>28842530.389999997</v>
       </c>
       <c r="Z29" s="43">
         <v>28095943.280000001</v>
       </c>
       <c r="AA29" s="43">
         <v>27466983.75</v>
       </c>
       <c r="AB29" s="43">
         <v>27496648.160000004</v>
       </c>
       <c r="AC29" s="43">
         <v>28426650.629999999</v>
       </c>
-      <c r="AD29" s="86">
+      <c r="AD29" s="85">
         <v>21478127.170000002</v>
       </c>
       <c r="AE29" s="43">
         <v>16253249.020000001</v>
       </c>
       <c r="AF29" s="43">
         <v>20898871</v>
       </c>
       <c r="AG29" s="43">
         <v>28494636.09</v>
       </c>
       <c r="AH29" s="43">
         <v>29442783.23</v>
       </c>
       <c r="AI29" s="39">
         <v>30478856.880000003</v>
       </c>
-    </row>
-    <row r="30" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ29" s="39">
+        <v>32484504.339999985</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A30" s="42">
         <v>26</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>189</v>
       </c>
       <c r="C30" s="43">
         <v>1030845</v>
       </c>
       <c r="D30" s="43">
         <v>4233094</v>
       </c>
       <c r="E30" s="43">
         <v>8132171</v>
       </c>
       <c r="F30" s="43">
         <v>14884536</v>
       </c>
       <c r="G30" s="43">
         <v>16614107.75</v>
       </c>
       <c r="H30" s="43">
         <v>18918503.800000001</v>
       </c>
       <c r="I30" s="43">
@@ -35648,70 +35776,73 @@
       </c>
       <c r="V30" s="43">
         <v>23511315.729999997</v>
       </c>
       <c r="W30" s="43">
         <v>21423048.699999999</v>
       </c>
       <c r="X30" s="43">
         <v>21575746.540000003</v>
       </c>
       <c r="Y30" s="43">
         <v>23019972.590000004</v>
       </c>
       <c r="Z30" s="43">
         <v>23443276.629999999</v>
       </c>
       <c r="AA30" s="43">
         <v>23032562.789999999</v>
       </c>
       <c r="AB30" s="43">
         <v>20852827.550000001</v>
       </c>
       <c r="AC30" s="43">
         <v>19862345.299999997</v>
       </c>
-      <c r="AD30" s="86">
+      <c r="AD30" s="85">
         <v>14118284.770000001</v>
       </c>
       <c r="AE30" s="43">
         <v>11185349.52</v>
       </c>
       <c r="AF30" s="43">
         <v>15247318</v>
       </c>
       <c r="AG30" s="43">
         <v>20327117.510000002</v>
       </c>
       <c r="AH30" s="43">
         <v>19809877.190000001</v>
       </c>
       <c r="AI30" s="39">
         <v>19336495.280000001</v>
       </c>
-    </row>
-    <row r="31" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ30" s="39">
+        <v>19067556.259999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" s="42">
         <v>27</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>172</v>
       </c>
       <c r="C31" s="43">
         <v>8888790</v>
       </c>
       <c r="D31" s="43">
         <v>22152420</v>
       </c>
       <c r="E31" s="43">
         <v>24974921</v>
       </c>
       <c r="F31" s="43">
         <v>34408350</v>
       </c>
       <c r="G31" s="43">
         <v>42147801.899999999</v>
       </c>
       <c r="H31" s="43">
         <v>47314721.100000001</v>
       </c>
       <c r="I31" s="43">
@@ -35755,70 +35886,73 @@
       </c>
       <c r="V31" s="43">
         <v>55013142.670000009</v>
       </c>
       <c r="W31" s="43">
         <v>50781660.090000004</v>
       </c>
       <c r="X31" s="43">
         <v>51944253.640000001</v>
       </c>
       <c r="Y31" s="43">
         <v>51581759.5</v>
       </c>
       <c r="Z31" s="43">
         <v>53182056.729999997</v>
       </c>
       <c r="AA31" s="43">
         <v>52884289.659999996</v>
       </c>
       <c r="AB31" s="43">
         <v>53601233.780000001</v>
       </c>
       <c r="AC31" s="43">
         <v>52795623.890000001</v>
       </c>
-      <c r="AD31" s="86">
+      <c r="AD31" s="85">
         <v>37533801.119999997</v>
       </c>
       <c r="AE31" s="43">
         <v>28744018.469999999</v>
       </c>
       <c r="AF31" s="43">
         <v>39610149</v>
       </c>
       <c r="AG31" s="43">
         <v>56114551.280000001</v>
       </c>
       <c r="AH31" s="43">
         <v>59662331.369999997</v>
       </c>
       <c r="AI31" s="39">
         <v>62945798.120000005</v>
       </c>
-    </row>
-    <row r="32" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ31" s="39">
+        <v>67545766.569999993</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" s="42">
         <v>28</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>206</v>
       </c>
       <c r="C32" s="43">
         <v>1703209</v>
       </c>
       <c r="D32" s="43">
         <v>12857992</v>
       </c>
       <c r="E32" s="43">
         <v>23299598</v>
       </c>
       <c r="F32" s="43">
         <v>32321486</v>
       </c>
       <c r="G32" s="43">
         <v>45336643.869999997</v>
       </c>
       <c r="H32" s="43">
         <v>53923990.5</v>
       </c>
       <c r="I32" s="43">
@@ -35862,70 +35996,73 @@
       </c>
       <c r="V32" s="43">
         <v>111583555.14</v>
       </c>
       <c r="W32" s="43">
         <v>101000103.43000001</v>
       </c>
       <c r="X32" s="43">
         <v>103500568.12</v>
       </c>
       <c r="Y32" s="43">
         <v>109161212.02</v>
       </c>
       <c r="Z32" s="43">
         <v>111651602.38999999</v>
       </c>
       <c r="AA32" s="43">
         <v>115293165.35999998</v>
       </c>
       <c r="AB32" s="43">
         <v>109477625.86000001</v>
       </c>
       <c r="AC32" s="43">
         <v>110856167.75999999</v>
       </c>
-      <c r="AD32" s="86">
+      <c r="AD32" s="85">
         <v>83730104.340000004</v>
       </c>
       <c r="AE32" s="43">
         <v>67242759.219999999</v>
       </c>
       <c r="AF32" s="43">
         <v>97729563</v>
       </c>
       <c r="AG32" s="43">
         <v>137846028.25</v>
       </c>
       <c r="AH32" s="43">
         <v>139026831.81999999</v>
       </c>
       <c r="AI32" s="39">
         <v>144263921.53</v>
       </c>
-    </row>
-    <row r="33" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ32" s="39">
+        <v>154765998.3599999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A33" s="42">
         <v>29</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>186</v>
       </c>
       <c r="C33" s="43">
         <v>1141992</v>
       </c>
       <c r="D33" s="43">
         <v>11029434</v>
       </c>
       <c r="E33" s="43">
         <v>18666187</v>
       </c>
       <c r="F33" s="43">
         <v>26975073</v>
       </c>
       <c r="G33" s="43">
         <v>32745484.600000001</v>
       </c>
       <c r="H33" s="43">
         <v>38055507.799999997</v>
       </c>
       <c r="I33" s="43">
@@ -35969,70 +36106,73 @@
       </c>
       <c r="V33" s="43">
         <v>88533566.150000006</v>
       </c>
       <c r="W33" s="43">
         <v>87822812.060000002</v>
       </c>
       <c r="X33" s="43">
         <v>90342545.319999993</v>
       </c>
       <c r="Y33" s="43">
         <v>93116687.859999999</v>
       </c>
       <c r="Z33" s="43">
         <v>97384531.849999994</v>
       </c>
       <c r="AA33" s="43">
         <v>97761233.600000009</v>
       </c>
       <c r="AB33" s="43">
         <v>105458372.16000001</v>
       </c>
       <c r="AC33" s="43">
         <v>106057102.17999999</v>
       </c>
-      <c r="AD33" s="86">
+      <c r="AD33" s="85">
         <v>75755561.989999995</v>
       </c>
       <c r="AE33" s="43">
         <v>61629448.790000007</v>
       </c>
       <c r="AF33" s="43">
         <v>87520356</v>
       </c>
       <c r="AG33" s="43">
         <v>124903632.06</v>
       </c>
       <c r="AH33" s="43">
         <v>125213060.91</v>
       </c>
       <c r="AI33" s="39">
         <v>132357385.44</v>
       </c>
-    </row>
-    <row r="34" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ33" s="39">
+        <v>145568967.26999986</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A34" s="42">
         <v>30</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>187</v>
       </c>
       <c r="C34" s="43">
         <v>1815792</v>
       </c>
       <c r="D34" s="43">
         <v>2714594</v>
       </c>
       <c r="E34" s="43">
         <v>5277503</v>
       </c>
       <c r="F34" s="43">
         <v>10623605</v>
       </c>
       <c r="G34" s="43">
         <v>16596508.26</v>
       </c>
       <c r="H34" s="43">
         <v>24021747.879999999</v>
       </c>
       <c r="I34" s="43">
@@ -36076,70 +36216,73 @@
       </c>
       <c r="V34" s="43">
         <v>31424190.889999993</v>
       </c>
       <c r="W34" s="43">
         <v>29671353.130000003</v>
       </c>
       <c r="X34" s="43">
         <v>30077711.860000003</v>
       </c>
       <c r="Y34" s="43">
         <v>31084714.550000001</v>
       </c>
       <c r="Z34" s="43">
         <v>32992353.389999997</v>
       </c>
       <c r="AA34" s="43">
         <v>30801195.800000008</v>
       </c>
       <c r="AB34" s="43">
         <v>31076310.57</v>
       </c>
       <c r="AC34" s="43">
         <v>30265707.479999997</v>
       </c>
-      <c r="AD34" s="86">
+      <c r="AD34" s="85">
         <v>22747249.320000004</v>
       </c>
       <c r="AE34" s="43">
         <v>17170351.84</v>
       </c>
       <c r="AF34" s="43">
         <v>23037271</v>
       </c>
       <c r="AG34" s="43">
         <v>30411152.370000001</v>
       </c>
       <c r="AH34" s="43">
         <v>29842339.199999999</v>
       </c>
       <c r="AI34" s="39">
         <v>31632584.680000003</v>
       </c>
-    </row>
-    <row r="35" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ34" s="39">
+        <v>31214969.349999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A35" s="42">
         <v>31</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>194</v>
       </c>
       <c r="C35" s="43">
         <v>2146003</v>
       </c>
       <c r="D35" s="43">
         <v>6693949</v>
       </c>
       <c r="E35" s="43">
         <v>11025613</v>
       </c>
       <c r="F35" s="43">
         <v>15607401</v>
       </c>
       <c r="G35" s="43">
         <v>17722819.309999999</v>
       </c>
       <c r="H35" s="43">
         <v>20685119.09</v>
       </c>
       <c r="I35" s="43">
@@ -36183,70 +36326,73 @@
       </c>
       <c r="V35" s="43">
         <v>30695265.340000004</v>
       </c>
       <c r="W35" s="43">
         <v>26013535.349999998</v>
       </c>
       <c r="X35" s="43">
         <v>26635127.98</v>
       </c>
       <c r="Y35" s="43">
         <v>28786766.799999997</v>
       </c>
       <c r="Z35" s="43">
         <v>28793677.629999999</v>
       </c>
       <c r="AA35" s="43">
         <v>28850082.090000004</v>
       </c>
       <c r="AB35" s="43">
         <v>29300516.120000001</v>
       </c>
       <c r="AC35" s="43">
         <v>29226804.269999996</v>
       </c>
-      <c r="AD35" s="86">
+      <c r="AD35" s="85">
         <v>21194989.290000003</v>
       </c>
       <c r="AE35" s="43">
         <v>15836711.73</v>
       </c>
       <c r="AF35" s="43">
         <v>21873008</v>
       </c>
       <c r="AG35" s="43">
         <v>30291015.59</v>
       </c>
       <c r="AH35" s="43">
         <v>30596818.289999999</v>
       </c>
       <c r="AI35" s="39">
         <v>30194837.510000002</v>
       </c>
-    </row>
-    <row r="36" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ35" s="39">
+        <v>33023262.039999984</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A36" s="42">
         <v>32</v>
       </c>
       <c r="B36" s="44" t="s">
         <v>218</v>
       </c>
       <c r="C36" s="49">
         <v>211319751</v>
       </c>
       <c r="D36" s="49">
         <v>551431696</v>
       </c>
       <c r="E36" s="49">
         <v>745524325</v>
       </c>
       <c r="F36" s="49">
         <v>963832773</v>
       </c>
       <c r="G36" s="49">
         <v>1131288009</v>
       </c>
       <c r="H36" s="49">
         <v>1306707971.5699997</v>
       </c>
       <c r="I36" s="49">
@@ -36291,111 +36437,114 @@
       <c r="V36" s="49">
         <v>2116752775.9100003</v>
       </c>
       <c r="W36" s="49">
         <v>1962250994.7499998</v>
       </c>
       <c r="X36" s="49">
         <v>1970397695.0899992</v>
       </c>
       <c r="Y36" s="49">
         <v>2027712436.6099999</v>
       </c>
       <c r="Z36" s="49">
         <v>2066437275.5400007</v>
       </c>
       <c r="AA36" s="49">
         <v>2055185557.1299994</v>
       </c>
       <c r="AB36" s="49">
         <v>2112497988.9000001</v>
       </c>
       <c r="AC36" s="49">
         <f>SUM(AC5:AC35)</f>
         <v>2102467838.6000004</v>
       </c>
-      <c r="AD36" s="114">
+      <c r="AD36" s="107">
         <f>SUM(AD5:AD35)</f>
         <v>1539365978.8999999</v>
       </c>
       <c r="AE36" s="49">
         <v>1210003665.4399998</v>
       </c>
       <c r="AF36" s="49">
         <f>SUM(AF5:AF35)</f>
         <v>1692407371</v>
       </c>
       <c r="AG36" s="49">
         <f>SUM(AG5:AG35)</f>
         <v>2329647193.3099999</v>
       </c>
       <c r="AH36" s="43">
         <f>SUM(AH5:AH35)</f>
         <v>2337402099.4400001</v>
       </c>
       <c r="AI36" s="43">
         <f>SUM(AI5:AI35)</f>
         <v>2419988691.5500002</v>
       </c>
-    </row>
-    <row r="37" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ36" s="43">
+        <v>2546947965.8699989</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A37" s="42">
         <v>33</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="43"/>
       <c r="K37" s="43"/>
       <c r="L37" s="43"/>
       <c r="M37" s="43"/>
       <c r="N37" s="43"/>
       <c r="O37" s="43"/>
       <c r="P37" s="43"/>
       <c r="Q37" s="43"/>
       <c r="R37" s="44"/>
       <c r="S37" s="44"/>
       <c r="T37" s="44"/>
       <c r="U37" s="43"/>
       <c r="V37" s="43"/>
       <c r="W37" s="43"/>
       <c r="X37" s="43"/>
       <c r="Y37" s="43"/>
       <c r="Z37" s="43"/>
       <c r="AA37" s="43"/>
       <c r="AB37" s="43"/>
       <c r="AC37" s="43"/>
       <c r="AD37" s="43"/>
       <c r="AE37" s="43"/>
       <c r="AF37" s="43"/>
     </row>
-    <row r="38" spans="1:36" s="46" customFormat="1" ht="9.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:40" s="46" customFormat="1" ht="9.5" x14ac:dyDescent="0.25">
       <c r="A38" s="42">
         <v>34</v>
       </c>
       <c r="B38" s="46" t="s">
         <v>217</v>
       </c>
       <c r="C38" s="47">
         <v>62.2</v>
       </c>
       <c r="D38" s="48">
         <v>63.3</v>
       </c>
       <c r="E38" s="48">
         <v>65.599999999999994</v>
       </c>
       <c r="F38" s="48">
         <v>67.3</v>
       </c>
       <c r="G38" s="48">
         <v>67.7</v>
       </c>
       <c r="H38" s="48">
         <v>68</v>
       </c>
       <c r="I38" s="48">
@@ -36457,120 +36606,123 @@
       </c>
       <c r="AB38" s="48">
         <v>113.8</v>
       </c>
       <c r="AC38" s="48">
         <v>115.3</v>
       </c>
       <c r="AD38" s="48">
         <v>118.4</v>
       </c>
       <c r="AE38" s="48">
         <v>119.1</v>
       </c>
       <c r="AF38" s="48">
         <v>126.4</v>
       </c>
       <c r="AG38" s="48">
         <v>133.5</v>
       </c>
       <c r="AH38" s="48">
         <v>138.4</v>
       </c>
       <c r="AI38" s="48">
         <v>141.19999999999999</v>
       </c>
-    </row>
-    <row r="39" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AJ38" s="48">
+        <v>144.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A39" s="42">
         <v>35</v>
       </c>
       <c r="B39" s="38"/>
       <c r="C39" s="43"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43"/>
       <c r="F39" s="43"/>
       <c r="G39" s="43"/>
       <c r="H39" s="43"/>
       <c r="I39" s="43"/>
       <c r="J39" s="43"/>
       <c r="K39" s="43"/>
       <c r="L39" s="43"/>
       <c r="M39" s="43"/>
       <c r="N39" s="43"/>
       <c r="O39" s="43"/>
       <c r="P39" s="43"/>
       <c r="Q39" s="43"/>
       <c r="U39" s="43"/>
       <c r="V39" s="43"/>
       <c r="W39" s="43"/>
       <c r="X39" s="43"/>
       <c r="Y39" s="43"/>
       <c r="Z39" s="43"/>
       <c r="AA39" s="43"/>
       <c r="AB39" s="43"/>
       <c r="AC39" s="43"/>
       <c r="AD39" s="43"/>
       <c r="AE39" s="43"/>
       <c r="AF39" s="43"/>
     </row>
-    <row r="40" spans="1:36" ht="15.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:40" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A40" s="42">
         <v>36</v>
       </c>
       <c r="B40" s="38"/>
-      <c r="C40" s="85" t="s">
+      <c r="C40" s="84" t="s">
         <v>248</v>
       </c>
-      <c r="D40" s="85"/>
-[...2 lines deleted...]
-      <c r="G40" s="86"/>
+      <c r="D40" s="84"/>
+      <c r="E40" s="84"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
       <c r="H40" s="43"/>
       <c r="I40" s="43"/>
       <c r="J40" s="43"/>
       <c r="K40" s="43"/>
       <c r="L40" s="43"/>
       <c r="M40" s="43"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="43"/>
       <c r="Q40" s="43"/>
       <c r="U40" s="43"/>
       <c r="V40" s="43"/>
       <c r="W40" s="43"/>
       <c r="X40" s="43"/>
       <c r="Y40" s="43"/>
       <c r="Z40" s="43"/>
       <c r="AA40" s="43"/>
       <c r="AB40" s="43"/>
       <c r="AC40" s="43"/>
       <c r="AD40" s="43"/>
       <c r="AE40" s="43"/>
       <c r="AF40" s="43"/>
     </row>
-    <row r="41" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A41" s="42">
         <v>37</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="41" t="s">
         <v>209</v>
       </c>
       <c r="D41" s="41" t="s">
         <v>210</v>
       </c>
       <c r="E41" s="41" t="s">
         <v>211</v>
       </c>
       <c r="F41" s="41" t="s">
         <v>212</v>
       </c>
       <c r="G41" s="41" t="s">
         <v>213</v>
       </c>
       <c r="H41" s="41" t="s">
         <v>214</v>
       </c>
       <c r="I41" s="41" t="s">
@@ -36611,7637 +36763,7774 @@
       </c>
       <c r="U41" s="41" t="s">
         <v>160</v>
       </c>
       <c r="V41" s="41" t="s">
         <v>161</v>
       </c>
       <c r="W41" s="41" t="s">
         <v>162</v>
       </c>
       <c r="X41" s="41" t="s">
         <v>163</v>
       </c>
       <c r="Y41" s="41" t="s">
         <v>164</v>
       </c>
       <c r="Z41" s="41" t="s">
         <v>165</v>
       </c>
       <c r="AA41" s="41" t="s">
         <v>166</v>
       </c>
       <c r="AB41" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="AC41" s="99" t="s">
+      <c r="AC41" s="96" t="s">
         <v>257</v>
       </c>
-      <c r="AD41" s="104" t="s">
+      <c r="AD41" s="101" t="s">
         <v>256</v>
       </c>
-      <c r="AE41" s="104" t="s">
+      <c r="AE41" s="101" t="s">
         <v>258</v>
       </c>
-      <c r="AF41" s="104" t="s">
+      <c r="AF41" s="101" t="s">
         <v>259</v>
       </c>
       <c r="AG41" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="AH41" s="99" t="s">
+      <c r="AH41" s="96" t="s">
         <v>265</v>
       </c>
-      <c r="AI41" s="104" t="s">
+      <c r="AI41" s="101" t="s">
         <v>266</v>
       </c>
-      <c r="AJ41" s="39" t="s">
+      <c r="AJ41" s="101" t="s">
+        <v>272</v>
+      </c>
+      <c r="AN41" s="39" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="42" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A42" s="42">
         <v>38</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>174</v>
       </c>
       <c r="C42" s="43">
-        <f>C5*$AI$38/C$38</f>
-        <v>29809901.099678453</v>
+        <f t="shared" ref="C42:AH42" si="0">C5*$AJ$38/C$38</f>
+        <v>30485479.594855309</v>
       </c>
       <c r="D42" s="43">
-        <f t="shared" ref="D42:AI50" si="0">D5*$AI$38/D$38</f>
-        <v>68363322.849921003</v>
+        <f t="shared" si="0"/>
+        <v>69912633.282780424</v>
       </c>
       <c r="E42" s="43">
         <f t="shared" si="0"/>
-        <v>74110983.201219514</v>
+        <v>75790552.225609764</v>
       </c>
       <c r="F42" s="43">
         <f t="shared" si="0"/>
-        <v>83825444.499257043</v>
+        <v>85725171.286775634</v>
       </c>
       <c r="G42" s="43">
         <f t="shared" si="0"/>
-        <v>82274135.894239292</v>
+        <v>84138705.546233386</v>
       </c>
       <c r="H42" s="43">
         <f t="shared" si="0"/>
-        <v>87150746.371764705</v>
+        <v>89125834.108235285</v>
       </c>
       <c r="I42" s="43">
         <f t="shared" si="0"/>
-        <v>101651526.64723031</v>
+        <v>103955243.96501459</v>
       </c>
       <c r="J42" s="43">
         <f t="shared" si="0"/>
-        <v>111401704.17365301</v>
+        <v>113926388.68750352</v>
       </c>
       <c r="K42" s="43">
         <f t="shared" si="0"/>
-        <v>116427433.92276964</v>
+        <v>119066015.99467379</v>
       </c>
       <c r="L42" s="43">
         <f t="shared" si="0"/>
-        <v>121346406.80677879</v>
+        <v>124096467.01769729</v>
       </c>
       <c r="M42" s="43">
         <f t="shared" si="0"/>
-        <v>103092870.79241207</v>
+        <v>105429253.13331659</v>
       </c>
       <c r="N42" s="43">
         <f t="shared" si="0"/>
-        <v>95664369.778942198</v>
+        <v>97832400.822091058</v>
       </c>
       <c r="O42" s="43">
         <f t="shared" si="0"/>
-        <v>97628173.643036112</v>
+        <v>99840710.15619275</v>
       </c>
       <c r="P42" s="43">
         <f t="shared" si="0"/>
-        <v>98183331.807331786</v>
+        <v>100408449.80863111</v>
       </c>
       <c r="Q42" s="43">
         <f t="shared" si="0"/>
-        <v>97030421.698202491</v>
+        <v>99229411.425073937</v>
       </c>
       <c r="R42" s="43">
         <f t="shared" si="0"/>
-        <v>92936670.654814824</v>
+        <v>95042884.154074103</v>
       </c>
       <c r="S42" s="43">
         <f t="shared" si="0"/>
-        <v>95811227.367448851</v>
+        <v>97982586.627900973</v>
       </c>
       <c r="T42" s="43">
         <f t="shared" si="0"/>
-        <v>87910044.374363244</v>
+        <v>89902339.997578293</v>
       </c>
       <c r="U42" s="43">
         <f t="shared" si="0"/>
-        <v>83063478.351854831</v>
+        <v>84945936.784758061</v>
       </c>
       <c r="V42" s="43">
         <f t="shared" si="0"/>
-        <v>81295120.137211144</v>
+        <v>83137502.463266924</v>
       </c>
       <c r="W42" s="43">
         <f t="shared" si="0"/>
-        <v>76051811.022456139</v>
+        <v>77775364.813333347</v>
       </c>
       <c r="X42" s="43">
         <f t="shared" si="0"/>
-        <v>73359203.079999983</v>
+        <v>75021734.594560891</v>
       </c>
       <c r="Y42" s="43">
         <f t="shared" si="0"/>
-        <v>71869150.319925293</v>
+        <v>73497912.933408037</v>
       </c>
       <c r="Z42" s="43">
         <f t="shared" si="0"/>
-        <v>72784240.196464092</v>
+        <v>74433741.390718251</v>
       </c>
       <c r="AA42" s="43">
         <f t="shared" si="0"/>
-        <v>71008149.50165765</v>
+        <v>72617399.348720729</v>
       </c>
       <c r="AB42" s="43">
         <f t="shared" si="0"/>
-        <v>72631030.341546565</v>
+        <v>74277059.357785597</v>
       </c>
       <c r="AC42" s="43">
         <f t="shared" si="0"/>
-        <v>70732393.369470939</v>
+        <v>72335393.785776243</v>
       </c>
       <c r="AD42" s="43">
         <f t="shared" si="0"/>
-        <v>50666933.789256759</v>
+        <v>51815192.911959462</v>
       </c>
       <c r="AE42" s="43">
         <f t="shared" si="0"/>
-        <v>36539617.942099065</v>
+        <v>37367711.266565911</v>
       </c>
       <c r="AF42" s="43">
         <f t="shared" si="0"/>
-        <v>44609042.313291132</v>
+        <v>45620012.110759497</v>
       </c>
       <c r="AG42" s="43">
         <f t="shared" si="0"/>
-        <v>60467380.719730332</v>
+        <v>61837746.288449444</v>
       </c>
       <c r="AH42" s="43">
         <f t="shared" si="0"/>
-        <v>59816508.140953757</v>
+        <v>61172123.056329489</v>
       </c>
       <c r="AI42" s="43">
-        <f t="shared" si="0"/>
-        <v>59053993.599999994</v>
+        <f>AI5*$AJ$38/AI$38</f>
+        <v>60392327.732577905</v>
       </c>
       <c r="AJ42" s="43">
-        <f>SUM(C42:AI42)</f>
-[...3 lines deleted...]
-    <row r="43" spans="1:36" x14ac:dyDescent="0.25">
+        <f>AJ5*$AJ$38/AJ$38</f>
+        <v>60493595.329999976</v>
+      </c>
+      <c r="AN42" s="43">
+        <f>SUM(C42:AJ42)</f>
+        <v>2748631282.0032077</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A43" s="42">
         <v>39</v>
       </c>
       <c r="B43" s="38" t="s">
         <v>191</v>
       </c>
       <c r="C43" s="43">
-        <f t="shared" ref="C43:R73" si="1">C6*$AI$38/C$38</f>
-        <v>5250560.5916398708</v>
+        <f t="shared" ref="C43:AH43" si="1">C6*$AJ$38/C$38</f>
+        <v>5369553.4662379427</v>
       </c>
       <c r="D43" s="43">
         <f t="shared" si="1"/>
-        <v>32812731.886255924</v>
+        <v>33556363.203791477</v>
       </c>
       <c r="E43" s="43">
         <f t="shared" si="1"/>
-        <v>35859769.75</v>
+        <v>36672455.750000007</v>
       </c>
       <c r="F43" s="43">
         <f t="shared" si="1"/>
-        <v>37201680.76077266</v>
+        <v>38044778.341753349</v>
       </c>
       <c r="G43" s="43">
         <f t="shared" si="1"/>
-        <v>36076106.279704578</v>
+        <v>36893695.090576075</v>
       </c>
       <c r="H43" s="43">
         <f t="shared" si="1"/>
-        <v>32216888.074470591</v>
+        <v>32947015.849529415</v>
       </c>
       <c r="I43" s="43">
         <f t="shared" si="1"/>
-        <v>34276450.256559767</v>
+        <v>35053253.661807589</v>
       </c>
       <c r="J43" s="43">
         <f t="shared" si="1"/>
-        <v>35636312.569760218</v>
+        <v>36443934.384372346</v>
       </c>
       <c r="K43" s="43">
         <f t="shared" si="1"/>
-        <v>36403430.055925436</v>
+        <v>37228436.969374172</v>
       </c>
       <c r="L43" s="43">
         <f t="shared" si="1"/>
-        <v>37584260.260025874</v>
+        <v>38436028.19793015</v>
       </c>
       <c r="M43" s="43">
         <f t="shared" si="1"/>
-        <v>30827261.614321612</v>
+        <v>31525896.438442212</v>
       </c>
       <c r="N43" s="43">
         <f t="shared" si="1"/>
-        <v>27847508.53097171</v>
+        <v>28478613.540172204</v>
       </c>
       <c r="O43" s="43">
         <f t="shared" si="1"/>
-        <v>26048826.196192771</v>
+        <v>26639167.86636145</v>
       </c>
       <c r="P43" s="43">
         <f t="shared" si="1"/>
-        <v>26710862.593085848</v>
+        <v>27316207.920974478</v>
       </c>
       <c r="Q43" s="43">
         <f t="shared" si="1"/>
-        <v>27186971.78011376</v>
+        <v>27803107.117906712</v>
       </c>
       <c r="R43" s="43">
         <f t="shared" si="1"/>
-        <v>28460884.866448801</v>
+        <v>29105890.755773421</v>
       </c>
       <c r="S43" s="43">
-        <f t="shared" si="0"/>
-        <v>29530197.642583415</v>
+        <f t="shared" si="1"/>
+        <v>30199437.249214202</v>
       </c>
       <c r="T43" s="43">
-        <f t="shared" si="0"/>
-        <v>26101373.937327761</v>
+        <f t="shared" si="1"/>
+        <v>26692906.491148222</v>
       </c>
       <c r="U43" s="43">
-        <f t="shared" si="0"/>
-        <v>25851218.852661289</v>
+        <f t="shared" si="1"/>
+        <v>26437082.169435486</v>
       </c>
       <c r="V43" s="43">
-        <f t="shared" si="0"/>
-        <v>25507710.932948202</v>
+        <f t="shared" si="1"/>
+        <v>26085789.367689244</v>
       </c>
       <c r="W43" s="43">
-        <f t="shared" si="0"/>
-        <v>21776331.460077971</v>
+        <f t="shared" si="1"/>
+        <v>22269846.054074079</v>
       </c>
       <c r="X43" s="43">
-        <f t="shared" si="0"/>
-        <v>21051268.333333332</v>
+        <f t="shared" si="1"/>
+        <v>21528350.901794143</v>
       </c>
       <c r="Y43" s="43">
-        <f t="shared" si="0"/>
-        <v>20848083.137591034</v>
+        <f t="shared" si="1"/>
+        <v>21320560.942408968</v>
       </c>
       <c r="Z43" s="43">
-        <f t="shared" si="0"/>
-        <v>17702034.228287298</v>
+        <f t="shared" si="1"/>
+        <v>18103213.47425415</v>
       </c>
       <c r="AA43" s="43">
-        <f t="shared" si="0"/>
-        <v>18712280.813801799</v>
+        <f t="shared" si="1"/>
+        <v>19136355.166522522</v>
       </c>
       <c r="AB43" s="43">
-        <f t="shared" si="0"/>
-        <v>19081441.949595783</v>
+        <f t="shared" si="1"/>
+        <v>19513882.560351495</v>
       </c>
       <c r="AC43" s="43">
-        <f t="shared" si="0"/>
-        <v>16909550.677953165</v>
+        <f t="shared" si="1"/>
+        <v>17292769.956773635</v>
       </c>
       <c r="AD43" s="43">
-        <f t="shared" si="0"/>
-        <v>12196538.478885133</v>
+        <f t="shared" si="1"/>
+        <v>12472947.282939188</v>
       </c>
       <c r="AE43" s="43">
-        <f t="shared" si="0"/>
-        <v>8797860.4352644831</v>
+        <f t="shared" si="1"/>
+        <v>8997245.3743073065</v>
       </c>
       <c r="AF43" s="43">
-        <f t="shared" si="0"/>
-        <v>11350776.439873418</v>
+        <f t="shared" si="1"/>
+        <v>11608017.832278481</v>
       </c>
       <c r="AG43" s="43">
-        <f t="shared" si="0"/>
-        <v>14687288.874756554</v>
+        <f t="shared" si="1"/>
+        <v>15020145.279850189</v>
       </c>
       <c r="AH43" s="43">
-        <f t="shared" si="0"/>
-        <v>12630931.968757223</v>
+        <f t="shared" si="1"/>
+        <v>12917185.384479769</v>
       </c>
       <c r="AI43" s="43">
-        <f t="shared" si="0"/>
-        <v>12464512.800000001</v>
+        <f t="shared" ref="AI43:AJ72" si="2">AI6*$AJ$38/AI$38</f>
+        <v>12746994.676487254</v>
       </c>
       <c r="AJ43" s="43">
-        <f t="shared" ref="AJ43:AJ73" si="2">SUM(C43:AI43)</f>
-[...3 lines deleted...]
-    <row r="44" spans="1:36" x14ac:dyDescent="0.25">
+        <f t="shared" si="2"/>
+        <v>13170222.589999991</v>
+      </c>
+      <c r="AN43" s="43">
+        <f t="shared" ref="AN43:AN73" si="3">SUM(C43:AI43)</f>
+        <v>823857128.71901131</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A44" s="42">
         <v>40</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="43">
-        <f t="shared" si="1"/>
-        <v>3578169.176848874</v>
+        <f t="shared" ref="C44:AH44" si="4">C7*$AJ$38/C$38</f>
+        <v>3659260.8295819936</v>
       </c>
       <c r="D44" s="43">
-        <f t="shared" si="0"/>
-        <v>8563715.3112164289</v>
+        <f t="shared" si="4"/>
+        <v>8757793.8451816738</v>
       </c>
       <c r="E44" s="43">
-        <f t="shared" si="0"/>
-        <v>20514429.262195121</v>
+        <f t="shared" si="4"/>
+        <v>20979345.506097563</v>
       </c>
       <c r="F44" s="43">
-        <f t="shared" si="0"/>
-        <v>28318117.378900446</v>
+        <f t="shared" si="4"/>
+        <v>28959887.744427938</v>
       </c>
       <c r="G44" s="43">
-        <f t="shared" si="0"/>
-        <v>29874104.325494826</v>
+        <f t="shared" si="4"/>
+        <v>30551137.851285081</v>
       </c>
       <c r="H44" s="43">
-        <f t="shared" si="0"/>
-        <v>30073920.052235294</v>
+        <f t="shared" si="4"/>
+        <v>30755481.979764711</v>
       </c>
       <c r="I44" s="43">
-        <f t="shared" si="0"/>
-        <v>33664058.034985423</v>
+        <f t="shared" si="4"/>
+        <v>34426982.862973765</v>
       </c>
       <c r="J44" s="43">
-        <f t="shared" si="0"/>
-        <v>36860465.367334276</v>
+        <f t="shared" si="4"/>
+        <v>37695830.021551482</v>
       </c>
       <c r="K44" s="43">
-        <f t="shared" si="0"/>
-        <v>38632233.512649797</v>
+        <f t="shared" si="4"/>
+        <v>39507751.552596539</v>
       </c>
       <c r="L44" s="43">
-        <f t="shared" si="0"/>
-        <v>40966659.406468302</v>
+        <f t="shared" si="4"/>
+        <v>41895082.282535583</v>
       </c>
       <c r="M44" s="43">
-        <f t="shared" si="0"/>
-        <v>33703686.744120605</v>
+        <f t="shared" si="4"/>
+        <v>34467509.673165835</v>
       </c>
       <c r="N44" s="43">
-        <f t="shared" si="0"/>
-        <v>30286271.615744159</v>
+        <f t="shared" si="4"/>
+        <v>30972646.043296438</v>
       </c>
       <c r="O44" s="43">
-        <f t="shared" si="0"/>
-        <v>31324058.451373491</v>
+        <f t="shared" si="4"/>
+        <v>32033952.1273253</v>
       </c>
       <c r="P44" s="43">
-        <f t="shared" si="0"/>
-        <v>30797353.628306262</v>
+        <f t="shared" si="4"/>
+        <v>31495310.651044086</v>
       </c>
       <c r="Q44" s="43">
-        <f t="shared" si="0"/>
-        <v>30696589.648464162</v>
+        <f t="shared" si="4"/>
+        <v>31392263.068259388</v>
       </c>
       <c r="R44" s="43">
-        <f t="shared" si="0"/>
-        <v>29141506.581307184</v>
+        <f t="shared" si="4"/>
+        <v>29801937.325359479</v>
       </c>
       <c r="S44" s="43">
-        <f t="shared" si="0"/>
-        <v>29731167.860968776</v>
+        <f t="shared" si="4"/>
+        <v>30404962.03345532</v>
       </c>
       <c r="T44" s="43">
-        <f t="shared" si="0"/>
-        <v>28073875.13427975</v>
+        <f t="shared" si="4"/>
+        <v>28710110.26480167</v>
       </c>
       <c r="U44" s="43">
-        <f t="shared" si="0"/>
-        <v>28855442.376370963</v>
+        <f t="shared" si="4"/>
+        <v>29509390.078951608</v>
       </c>
       <c r="V44" s="43">
-        <f t="shared" si="0"/>
-        <v>28383990.767370518</v>
+        <f t="shared" si="4"/>
+        <v>29027254.01422311</v>
       </c>
       <c r="W44" s="43">
-        <f t="shared" si="0"/>
-        <v>26330020.216374267</v>
+        <f t="shared" si="4"/>
+        <v>26926734.55555556</v>
       </c>
       <c r="X44" s="43">
-        <f t="shared" si="0"/>
-        <v>25886558.053333327</v>
+        <f t="shared" si="4"/>
+        <v>26473222.258508027</v>
       </c>
       <c r="Y44" s="43">
-        <f t="shared" si="0"/>
-        <v>27629634.008515406</v>
+        <f t="shared" si="4"/>
+        <v>28255801.3514846</v>
       </c>
       <c r="Z44" s="43">
-        <f t="shared" si="0"/>
-        <v>26000122.543904241</v>
+        <f t="shared" si="4"/>
+        <v>26589360.44858196</v>
       </c>
       <c r="AA44" s="43">
-        <f t="shared" si="0"/>
-        <v>24590139.645045049</v>
+        <f t="shared" si="4"/>
+        <v>25147423.263063069</v>
       </c>
       <c r="AB44" s="43">
-        <f t="shared" si="0"/>
-        <v>25219656.672653776</v>
+        <f t="shared" si="4"/>
+        <v>25791206.965518456</v>
       </c>
       <c r="AC44" s="43">
-        <f t="shared" si="0"/>
-        <v>25044905.140398957</v>
+        <f t="shared" si="4"/>
+        <v>25612495.058594972</v>
       </c>
       <c r="AD44" s="43">
-        <f t="shared" si="0"/>
-        <v>16504724.462567568</v>
+        <f t="shared" si="4"/>
+        <v>16878769.209594596</v>
       </c>
       <c r="AE44" s="43">
-        <f t="shared" si="0"/>
-        <v>11080047.321041141</v>
+        <f t="shared" si="4"/>
+        <v>11331153.209336691</v>
       </c>
       <c r="AF44" s="43">
-        <f t="shared" si="0"/>
-        <v>14666742.262658225</v>
+        <f t="shared" si="4"/>
+        <v>14999133.022151899</v>
       </c>
       <c r="AG44" s="43">
-        <f t="shared" si="0"/>
-        <v>19881181.541213483</v>
+        <f t="shared" si="4"/>
+        <v>20331746.561977528</v>
       </c>
       <c r="AH44" s="43">
-        <f t="shared" si="0"/>
-        <v>19185818.259595372</v>
+        <f t="shared" si="4"/>
+        <v>19620624.33913295</v>
       </c>
       <c r="AI44" s="43">
-        <f t="shared" si="0"/>
-        <v>19263611.550000001</v>
+        <f t="shared" si="2"/>
+        <v>19700180.650283288</v>
       </c>
       <c r="AJ44" s="43">
         <f t="shared" si="2"/>
-        <v>853322976.31393528</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:36" x14ac:dyDescent="0.25">
+        <v>20449553.909999989</v>
+      </c>
+      <c r="AN44" s="43">
+        <f t="shared" si="3"/>
+        <v>872661740.64966226</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A45" s="42">
         <v>41</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>184</v>
       </c>
       <c r="C45" s="43">
-        <f t="shared" si="1"/>
-        <v>18572605.794212215</v>
+        <f t="shared" ref="C45:AH45" si="5">C8*$AJ$38/C$38</f>
+        <v>18993514.707395498</v>
       </c>
       <c r="D45" s="43">
-        <f t="shared" si="0"/>
-        <v>54782247.336492889</v>
+        <f t="shared" si="5"/>
+        <v>56023771.355450243</v>
       </c>
       <c r="E45" s="43">
-        <f t="shared" si="0"/>
-        <v>73459089.060975611</v>
+        <f t="shared" si="5"/>
+        <v>75123884.280487821</v>
       </c>
       <c r="F45" s="43">
-        <f t="shared" si="0"/>
-        <v>90713589.622585431</v>
+        <f t="shared" si="5"/>
+        <v>92769421.682020798</v>
       </c>
       <c r="G45" s="43">
-        <f t="shared" si="0"/>
-        <v>106967000.32525848</v>
+        <f t="shared" si="5"/>
+        <v>109391181.63574594</v>
       </c>
       <c r="H45" s="43">
-        <f t="shared" si="0"/>
-        <v>126942897.91470587</v>
+        <f t="shared" si="5"/>
+        <v>129819790.78529412</v>
       </c>
       <c r="I45" s="43">
-        <f t="shared" si="0"/>
-        <v>155611851.75510204</v>
+        <f t="shared" si="5"/>
+        <v>159138465.95918369</v>
       </c>
       <c r="J45" s="43">
-        <f t="shared" si="0"/>
-        <v>172241263.65337092</v>
+        <f t="shared" si="5"/>
+        <v>176144748.38205922</v>
       </c>
       <c r="K45" s="43">
-        <f t="shared" si="0"/>
-        <v>185483520.03195739</v>
+        <f t="shared" si="5"/>
+        <v>189687112.55392814</v>
       </c>
       <c r="L45" s="43">
-        <f t="shared" si="0"/>
-        <v>203072887.89552391</v>
+        <f t="shared" si="5"/>
+        <v>207675106.3180854</v>
       </c>
       <c r="M45" s="43">
-        <f t="shared" si="0"/>
-        <v>185670820.38798997</v>
+        <f t="shared" si="5"/>
+        <v>189878657.67723623</v>
       </c>
       <c r="N45" s="43">
-        <f t="shared" si="0"/>
-        <v>181352788.97161129</v>
+        <f t="shared" si="5"/>
+        <v>185462767.19193113</v>
       </c>
       <c r="O45" s="43">
-        <f t="shared" si="0"/>
-        <v>187564616.27450606</v>
+        <f t="shared" si="5"/>
+        <v>191815372.45069885</v>
       </c>
       <c r="P45" s="43">
-        <f t="shared" si="0"/>
-        <v>189394636.75127611</v>
+        <f t="shared" si="5"/>
+        <v>193686866.47935036</v>
       </c>
       <c r="Q45" s="43">
-        <f t="shared" si="0"/>
-        <v>194072325.96031851</v>
+        <f t="shared" si="5"/>
+        <v>198470565.64213878</v>
       </c>
       <c r="R45" s="43">
-        <f t="shared" si="0"/>
-        <v>196702307.83586055</v>
+        <f t="shared" si="5"/>
+        <v>201160150.50636163</v>
       </c>
       <c r="S45" s="43">
-        <f t="shared" si="0"/>
-        <v>207388688.11668462</v>
+        <f t="shared" si="5"/>
+        <v>212088715.04284179</v>
       </c>
       <c r="T45" s="43">
-        <f t="shared" si="0"/>
-        <v>198920661.46430063</v>
+        <f t="shared" si="5"/>
+        <v>203428778.43799585</v>
       </c>
       <c r="U45" s="43">
-        <f t="shared" si="0"/>
-        <v>198398950.43129027</v>
+        <f t="shared" si="5"/>
+        <v>202895243.92548388</v>
       </c>
       <c r="V45" s="43">
-        <f t="shared" si="0"/>
-        <v>204794974.89800793</v>
+        <f t="shared" si="5"/>
+        <v>209436220.78804782</v>
       </c>
       <c r="W45" s="43">
-        <f t="shared" si="0"/>
-        <v>189419165.7422612</v>
+        <f t="shared" si="5"/>
+        <v>193711951.36814818</v>
       </c>
       <c r="X45" s="43">
-        <f t="shared" si="0"/>
-        <v>184723554.11999997</v>
+        <f t="shared" si="5"/>
+        <v>188909923.61847028</v>
       </c>
       <c r="Y45" s="43">
-        <f t="shared" si="0"/>
-        <v>186696758.35596639</v>
+        <f t="shared" si="5"/>
+        <v>190927846.36403364</v>
       </c>
       <c r="Z45" s="43">
-        <f t="shared" si="0"/>
-        <v>185985810.12316754</v>
+        <f t="shared" si="5"/>
+        <v>190200785.98998159</v>
       </c>
       <c r="AA45" s="43">
-        <f t="shared" si="0"/>
-        <v>170637874.46144143</v>
+        <f t="shared" si="5"/>
+        <v>174505021.75801802</v>
       </c>
       <c r="AB45" s="43">
-        <f t="shared" si="0"/>
-        <v>173096838.23532513</v>
+        <f t="shared" si="5"/>
+        <v>177019712.75623903</v>
       </c>
       <c r="AC45" s="43">
-        <f t="shared" si="0"/>
-        <v>175005028.57769299</v>
+        <f t="shared" si="5"/>
+        <v>178971148.20551607</v>
       </c>
       <c r="AD45" s="43">
-        <f t="shared" si="0"/>
-        <v>121611151.98405403</v>
+        <f t="shared" si="5"/>
+        <v>124367212.08567566</v>
       </c>
       <c r="AE45" s="43">
-        <f t="shared" si="0"/>
-        <v>109155906.49605376</v>
+        <f t="shared" si="5"/>
+        <v>111629694.74525613</v>
       </c>
       <c r="AF45" s="43">
-        <f t="shared" si="0"/>
-        <v>143430200.37974682</v>
+        <f t="shared" si="5"/>
+        <v>146680743.16455698</v>
       </c>
       <c r="AG45" s="43">
-        <f t="shared" si="0"/>
-        <v>182868166.0830262</v>
+        <f t="shared" si="5"/>
+        <v>187012487.12740076</v>
       </c>
       <c r="AH45" s="43">
-        <f t="shared" si="0"/>
-        <v>175140830.11263007</v>
+        <f t="shared" si="5"/>
+        <v>179110027.39563584</v>
       </c>
       <c r="AI45" s="43">
-        <f t="shared" si="0"/>
-        <v>175897780.03000003</v>
+        <f t="shared" si="2"/>
+        <v>179884131.98535416</v>
       </c>
       <c r="AJ45" s="43">
         <f t="shared" si="2"/>
-        <v>5305776789.1833944</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:36" x14ac:dyDescent="0.25">
+        <v>185351883.12999991</v>
+      </c>
+      <c r="AN45" s="43">
+        <f t="shared" si="3"/>
+        <v>5426021022.3660221</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A46" s="42">
         <v>42</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>193</v>
       </c>
       <c r="C46" s="43">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="C46:AH46" si="6">C9*$AJ$38/C$38</f>
         <v>0</v>
       </c>
       <c r="D46" s="43">
-        <f t="shared" si="0"/>
-        <v>1606077.5039494468</v>
+        <f t="shared" si="6"/>
+        <v>1642475.860979463</v>
       </c>
       <c r="E46" s="43">
-        <f t="shared" si="0"/>
-        <v>4920137.6768292682</v>
+        <f t="shared" si="6"/>
+        <v>5031642.2134146346</v>
       </c>
       <c r="F46" s="43">
-        <f t="shared" si="0"/>
-        <v>8849417.3194650803</v>
+        <f t="shared" si="6"/>
+        <v>9049970.6864784565</v>
       </c>
       <c r="G46" s="43">
-        <f t="shared" si="0"/>
-        <v>12999119.089571636</v>
+        <f t="shared" si="6"/>
+        <v>13293716.689335303</v>
       </c>
       <c r="H46" s="43">
-        <f t="shared" si="0"/>
-        <v>15481946.302705882</v>
+        <f t="shared" si="6"/>
+        <v>15832811.941294119</v>
       </c>
       <c r="I46" s="43">
-        <f t="shared" si="0"/>
-        <v>17952108.309037901</v>
+        <f t="shared" si="6"/>
+        <v>18358954.956268225</v>
       </c>
       <c r="J46" s="43">
-        <f t="shared" si="0"/>
-        <v>20692048.647672776</v>
+        <f t="shared" si="6"/>
+        <v>21160990.260084625</v>
       </c>
       <c r="K46" s="43">
-        <f t="shared" si="0"/>
-        <v>23966592.340878829</v>
+        <f t="shared" si="6"/>
+        <v>24509744.575233027</v>
       </c>
       <c r="L46" s="43">
-        <f t="shared" si="0"/>
-        <v>24388081.663699869</v>
+        <f t="shared" si="6"/>
+        <v>24940786.064010352</v>
       </c>
       <c r="M46" s="43">
-        <f t="shared" si="0"/>
-        <v>23863985.920351759</v>
+        <f t="shared" si="6"/>
+        <v>24404812.79673367</v>
       </c>
       <c r="N46" s="43">
-        <f t="shared" si="0"/>
-        <v>24111302.239311192</v>
+        <f t="shared" si="6"/>
+        <v>24657734.018105783</v>
       </c>
       <c r="O46" s="43">
-        <f t="shared" si="0"/>
-        <v>25952484.109253012</v>
+        <f t="shared" si="6"/>
+        <v>26540642.389349397</v>
       </c>
       <c r="P46" s="43">
-        <f t="shared" si="0"/>
-        <v>27564225.481670529</v>
+        <f t="shared" si="6"/>
+        <v>28188910.478422269</v>
       </c>
       <c r="Q46" s="43">
-        <f t="shared" si="0"/>
-        <v>27241623.7621843</v>
+        <f t="shared" si="6"/>
+        <v>27858997.671808876</v>
       </c>
       <c r="R46" s="43">
-        <f t="shared" si="0"/>
-        <v>26903278.395904139</v>
+        <f t="shared" si="6"/>
+        <v>27512984.421873644</v>
       </c>
       <c r="S46" s="43">
-        <f t="shared" si="0"/>
-        <v>28237573.533476852</v>
+        <f t="shared" si="6"/>
+        <v>28877518.542734124</v>
       </c>
       <c r="T46" s="43">
-        <f t="shared" si="0"/>
-        <v>28614572.869102295</v>
+        <f t="shared" si="6"/>
+        <v>29263061.772651359</v>
       </c>
       <c r="U46" s="43">
-        <f t="shared" si="0"/>
-        <v>29562278.957903221</v>
+        <f t="shared" si="6"/>
+        <v>30232245.619838707</v>
       </c>
       <c r="V46" s="43">
-        <f t="shared" si="0"/>
-        <v>30764661.850517921</v>
+        <f t="shared" si="6"/>
+        <v>31461877.983107567</v>
       </c>
       <c r="W46" s="43">
-        <f t="shared" si="0"/>
-        <v>28344116.200857699</v>
+        <f t="shared" si="6"/>
+        <v>28986475.774814818</v>
       </c>
       <c r="X46" s="43">
-        <f t="shared" si="0"/>
-        <v>28290484.133333325</v>
+        <f t="shared" si="6"/>
+        <v>28931628.249669496</v>
       </c>
       <c r="Y46" s="43">
-        <f t="shared" si="0"/>
-        <v>30664841.574976653</v>
+        <f t="shared" si="6"/>
+        <v>31359795.49169001</v>
       </c>
       <c r="Z46" s="43">
-        <f t="shared" si="0"/>
-        <v>32557922.588766105</v>
+        <f t="shared" si="6"/>
+        <v>33295779.19134438</v>
       </c>
       <c r="AA46" s="43">
-        <f t="shared" si="0"/>
-        <v>34403600.793549545</v>
+        <f t="shared" si="6"/>
+        <v>35183285.797369376</v>
       </c>
       <c r="AB46" s="43">
-        <f t="shared" si="0"/>
-        <v>36040616.991528995</v>
+        <f t="shared" si="6"/>
+        <v>36857401.512583487</v>
       </c>
       <c r="AC46" s="43">
-        <f t="shared" si="0"/>
-        <v>34957282.911431037</v>
+        <f t="shared" si="6"/>
+        <v>35749515.951916739</v>
       </c>
       <c r="AD46" s="43">
-        <f t="shared" si="0"/>
-        <v>25385265.077094588</v>
+        <f t="shared" si="6"/>
+        <v>25960568.534932431</v>
       </c>
       <c r="AE46" s="43">
-        <f t="shared" si="0"/>
-        <v>19601996.364601173</v>
+        <f t="shared" si="6"/>
+        <v>20046234.242552474</v>
       </c>
       <c r="AF46" s="43">
-        <f t="shared" si="0"/>
-        <v>27160148.424050629</v>
+        <f t="shared" si="6"/>
+        <v>27775675.867088605</v>
       </c>
       <c r="AG46" s="43">
-        <f t="shared" si="0"/>
-        <v>37062785.941692881</v>
+        <f t="shared" si="6"/>
+        <v>37902735.764734082</v>
       </c>
       <c r="AH46" s="43">
-        <f t="shared" si="0"/>
-        <v>37576620.703034677</v>
+        <f t="shared" si="6"/>
+        <v>38428215.506502889</v>
       </c>
       <c r="AI46" s="43">
-        <f t="shared" si="0"/>
-        <v>39473887.759999998</v>
+        <f t="shared" si="2"/>
+        <v>40368480.117167138</v>
       </c>
       <c r="AJ46" s="43">
         <f t="shared" si="2"/>
-        <v>815191085.43840313</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:36" x14ac:dyDescent="0.25">
+        <v>41149621.769999988</v>
+      </c>
+      <c r="AN46" s="43">
+        <f t="shared" si="3"/>
+        <v>833665670.94408941</v>
+      </c>
+    </row>
+    <row r="47" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A47" s="42">
         <v>43</v>
       </c>
       <c r="B47" s="38" t="s">
         <v>182</v>
       </c>
       <c r="C47" s="43">
-        <f t="shared" si="1"/>
-        <v>11348736.610932475</v>
+        <f t="shared" ref="C47:AH47" si="7">C10*$AJ$38/C$38</f>
+        <v>11605931.774919612</v>
       </c>
       <c r="D47" s="43">
-        <f t="shared" si="0"/>
-        <v>46047133.516587675</v>
+        <f t="shared" si="7"/>
+        <v>47090694.616113752</v>
       </c>
       <c r="E47" s="43">
-        <f t="shared" si="0"/>
-        <v>64938749.585365854</v>
+        <f t="shared" si="7"/>
+        <v>66410449.292682938</v>
       </c>
       <c r="F47" s="43">
-        <f t="shared" si="0"/>
-        <v>83407696.011887074</v>
+        <f t="shared" si="7"/>
+        <v>85297955.411589891</v>
       </c>
       <c r="G47" s="43">
-        <f t="shared" si="0"/>
-        <v>101836223.74652879</v>
+        <f t="shared" si="7"/>
+        <v>104144126.83426884</v>
       </c>
       <c r="H47" s="43">
-        <f t="shared" si="0"/>
-        <v>125178497.3917647</v>
+        <f t="shared" si="7"/>
+        <v>128015403.84823529</v>
       </c>
       <c r="I47" s="43">
-        <f t="shared" si="0"/>
-        <v>146644871.65597665</v>
+        <f t="shared" si="7"/>
+        <v>149968268.18075803</v>
       </c>
       <c r="J47" s="43">
-        <f t="shared" si="0"/>
-        <v>157784407.1549224</v>
+        <f t="shared" si="7"/>
+        <v>161360257.74200279</v>
       </c>
       <c r="K47" s="43">
-        <f t="shared" si="0"/>
-        <v>153013476.37816247</v>
+        <f t="shared" si="7"/>
+        <v>156481203.88814914</v>
       </c>
       <c r="L47" s="43">
-        <f t="shared" si="0"/>
-        <v>178463050.06090558</v>
+        <f t="shared" si="7"/>
+        <v>182507538.44755501</v>
       </c>
       <c r="M47" s="43">
-        <f t="shared" si="0"/>
-        <v>174532802.82396987</v>
+        <f t="shared" si="7"/>
+        <v>178488220.45170859</v>
       </c>
       <c r="N47" s="43">
-        <f t="shared" si="0"/>
-        <v>172026014.52078718</v>
+        <f t="shared" si="7"/>
+        <v>175924621.08216482</v>
       </c>
       <c r="O47" s="43">
-        <f t="shared" si="0"/>
-        <v>176709122.23556623</v>
+        <f t="shared" si="7"/>
+        <v>180713861.54968676</v>
       </c>
       <c r="P47" s="43">
-        <f t="shared" si="0"/>
-        <v>175729343.04575405</v>
+        <f t="shared" si="7"/>
+        <v>179711877.73234341</v>
       </c>
       <c r="Q47" s="43">
-        <f t="shared" si="0"/>
-        <v>178331451.90061432</v>
+        <f t="shared" si="7"/>
+        <v>182372957.89269623</v>
       </c>
       <c r="R47" s="43">
-        <f t="shared" si="0"/>
-        <v>180393237.27686274</v>
+        <f t="shared" si="7"/>
+        <v>184481469.28313726</v>
       </c>
       <c r="S47" s="43">
-        <f t="shared" si="0"/>
-        <v>187433705.4986006</v>
+        <f t="shared" si="7"/>
+        <v>191681494.85834229</v>
       </c>
       <c r="T47" s="43">
-        <f t="shared" si="0"/>
-        <v>175735997.19189978</v>
+        <f t="shared" si="7"/>
+        <v>179718682.68066806</v>
       </c>
       <c r="U47" s="43">
-        <f t="shared" si="0"/>
-        <v>176538602.37193546</v>
+        <f t="shared" si="7"/>
+        <v>180539477.21322581</v>
       </c>
       <c r="V47" s="43">
-        <f t="shared" si="0"/>
-        <v>176971623.498247</v>
+        <f t="shared" si="7"/>
+        <v>180982311.84948209</v>
       </c>
       <c r="W47" s="43">
-        <f t="shared" si="0"/>
-        <v>157557190.09906432</v>
+        <f t="shared" si="7"/>
+        <v>161127891.29111111</v>
       </c>
       <c r="X47" s="43">
-        <f t="shared" si="0"/>
-        <v>150990944.1333333</v>
+        <f t="shared" si="7"/>
+        <v>154412835.21850801</v>
       </c>
       <c r="Y47" s="43">
-        <f t="shared" si="0"/>
-        <v>157395783.33579832</v>
+        <f t="shared" si="7"/>
+        <v>160962826.58420169</v>
       </c>
       <c r="Z47" s="43">
-        <f t="shared" si="0"/>
-        <v>162286344.26331487</v>
+        <f t="shared" si="7"/>
+        <v>165964221.75370166</v>
       </c>
       <c r="AA47" s="43">
-        <f t="shared" si="0"/>
-        <v>161672590.40421623</v>
+        <f t="shared" si="7"/>
+        <v>165336558.45870271</v>
       </c>
       <c r="AB47" s="43">
-        <f t="shared" si="0"/>
-        <v>163179274.68513179</v>
+        <f t="shared" si="7"/>
+        <v>166877388.55901581</v>
       </c>
       <c r="AC47" s="43">
-        <f t="shared" si="0"/>
-        <v>162092973.29359931</v>
+        <f t="shared" si="7"/>
+        <v>165766468.43906334</v>
       </c>
       <c r="AD47" s="43">
-        <f t="shared" si="0"/>
-        <v>116872550.28591214</v>
+        <f t="shared" si="7"/>
+        <v>119521219.98077701</v>
       </c>
       <c r="AE47" s="43">
-        <f t="shared" si="0"/>
-        <v>95122557.497934505</v>
+        <f t="shared" si="7"/>
+        <v>97278309.509219155</v>
       </c>
       <c r="AF47" s="43">
-        <f t="shared" si="0"/>
-        <v>128089915.12658226</v>
+        <f t="shared" si="7"/>
+        <v>130992802.72151898</v>
       </c>
       <c r="AG47" s="43">
-        <f t="shared" si="0"/>
-        <v>168425013.41498125</v>
+        <f t="shared" si="7"/>
+        <v>172242010.88614231</v>
       </c>
       <c r="AH47" s="43">
-        <f t="shared" si="0"/>
-        <v>161640627.34939304</v>
+        <f t="shared" si="7"/>
+        <v>165303871.02869943</v>
       </c>
       <c r="AI47" s="43">
-        <f t="shared" si="0"/>
-        <v>166564427.54999998</v>
+        <f t="shared" si="2"/>
+        <v>170339258.76926345</v>
       </c>
       <c r="AJ47" s="43">
         <f t="shared" si="2"/>
-        <v>4794954933.9165316</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:36" x14ac:dyDescent="0.25">
+        <v>175015573.37999991</v>
+      </c>
+      <c r="AN47" s="43">
+        <f t="shared" si="3"/>
+        <v>4903622467.8296547</v>
+      </c>
+    </row>
+    <row r="48" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A48" s="42">
         <v>44</v>
       </c>
       <c r="B48" s="38" t="s">
         <v>170</v>
       </c>
       <c r="C48" s="43">
-        <f t="shared" si="1"/>
-        <v>23932022.051446944</v>
+        <f t="shared" ref="C48:AH48" si="8">C11*$AJ$38/C$38</f>
+        <v>24474390.823151127</v>
       </c>
       <c r="D48" s="43">
-        <f t="shared" si="0"/>
-        <v>61916605.977883093</v>
+        <f t="shared" si="8"/>
+        <v>63319815.178515017</v>
       </c>
       <c r="E48" s="43">
-        <f t="shared" si="0"/>
-        <v>72834954.926829278</v>
+        <f t="shared" si="8"/>
+        <v>74485605.463414654</v>
       </c>
       <c r="F48" s="43">
-        <f t="shared" si="0"/>
-        <v>95496973.557206541</v>
+        <f t="shared" si="8"/>
+        <v>97661210.918276384</v>
       </c>
       <c r="G48" s="43">
-        <f t="shared" si="0"/>
-        <v>121701274.13559821</v>
+        <f t="shared" si="8"/>
+        <v>124459376.66558346</v>
       </c>
       <c r="H48" s="43">
-        <f t="shared" si="0"/>
-        <v>141677411.23694116</v>
+        <f t="shared" si="8"/>
+        <v>144888230.75505885</v>
       </c>
       <c r="I48" s="43">
-        <f t="shared" si="0"/>
-        <v>161836482.91545191</v>
+        <f t="shared" si="8"/>
+        <v>165504165.24781343</v>
       </c>
       <c r="J48" s="43">
-        <f t="shared" si="0"/>
-        <v>168296346.41777149</v>
+        <f t="shared" si="8"/>
+        <v>172110427.92299011</v>
       </c>
       <c r="K48" s="43">
-        <f t="shared" si="0"/>
-        <v>168591662.50332889</v>
+        <f t="shared" si="8"/>
+        <v>172412436.72436753</v>
       </c>
       <c r="L48" s="43">
-        <f t="shared" si="0"/>
-        <v>174369571.42256144</v>
+        <f t="shared" si="8"/>
+        <v>178321289.7550841</v>
       </c>
       <c r="M48" s="43">
-        <f t="shared" si="0"/>
-        <v>151135132.12095481</v>
+        <f t="shared" si="8"/>
+        <v>154560290.92256287</v>
       </c>
       <c r="N48" s="43">
-        <f t="shared" si="0"/>
-        <v>144176619.78012297</v>
+        <f t="shared" si="8"/>
+        <v>147444078.58533823</v>
       </c>
       <c r="O48" s="43">
-        <f t="shared" si="0"/>
-        <v>148160688.3579759</v>
+        <f t="shared" si="8"/>
+        <v>151518437.66920483</v>
       </c>
       <c r="P48" s="43">
-        <f t="shared" si="0"/>
-        <v>146719779.71990725</v>
+        <f t="shared" si="8"/>
+        <v>150044873.87786549</v>
       </c>
       <c r="Q48" s="43">
-        <f t="shared" si="0"/>
-        <v>143633728.43676907</v>
+        <f t="shared" si="8"/>
+        <v>146888883.75544938</v>
       </c>
       <c r="R48" s="43">
-        <f t="shared" si="0"/>
-        <v>136772228.23559913</v>
+        <f t="shared" si="8"/>
+        <v>139871882.13328978</v>
       </c>
       <c r="S48" s="43">
-        <f t="shared" si="0"/>
-        <v>141413774.21614638</v>
+        <f t="shared" si="8"/>
+        <v>144618618.95758882</v>
       </c>
       <c r="T48" s="43">
-        <f t="shared" si="0"/>
-        <v>128812043.25674318</v>
+        <f t="shared" si="8"/>
+        <v>131731296.36171187</v>
       </c>
       <c r="U48" s="43">
-        <f t="shared" si="0"/>
-        <v>126722703.86189516</v>
+        <f t="shared" si="8"/>
+        <v>129594606.49899195</v>
       </c>
       <c r="V48" s="43">
-        <f t="shared" si="0"/>
-        <v>125541036.94003984</v>
+        <f t="shared" si="8"/>
+        <v>128386159.59023905</v>
       </c>
       <c r="W48" s="43">
-        <f t="shared" si="0"/>
-        <v>113381124.41719298</v>
+        <f t="shared" si="8"/>
+        <v>115950668.31333333</v>
       </c>
       <c r="X48" s="43">
-        <f t="shared" si="0"/>
-        <v>109813076.19999999</v>
+        <f t="shared" si="8"/>
+        <v>112301757.81359774</v>
       </c>
       <c r="Y48" s="43">
-        <f t="shared" si="0"/>
-        <v>110557091.1884594</v>
+        <f t="shared" si="8"/>
+        <v>113062634.33154063</v>
       </c>
       <c r="Z48" s="43">
-        <f t="shared" si="0"/>
-        <v>109637095.30961327</v>
+        <f t="shared" si="8"/>
+        <v>112121788.68773484</v>
       </c>
       <c r="AA48" s="43">
-        <f t="shared" si="0"/>
-        <v>103180640.38151349</v>
+        <f t="shared" si="8"/>
+        <v>105519011.8349189</v>
       </c>
       <c r="AB48" s="43">
-        <f t="shared" si="0"/>
-        <v>101904223.26221441</v>
+        <f t="shared" si="8"/>
+        <v>104213667.41546574</v>
       </c>
       <c r="AC48" s="43">
-        <f t="shared" si="0"/>
-        <v>99900665.60891588</v>
+        <f t="shared" si="8"/>
+        <v>102164703.35642672</v>
       </c>
       <c r="AD48" s="43">
-        <f t="shared" si="0"/>
-        <v>67907535.56361486</v>
+        <f t="shared" si="8"/>
+        <v>69446516.53956081</v>
       </c>
       <c r="AE48" s="43">
-        <f t="shared" si="0"/>
-        <v>55485237.772225022</v>
+        <f t="shared" si="8"/>
+        <v>56742693.585759878</v>
       </c>
       <c r="AF48" s="43">
-        <f t="shared" si="0"/>
-        <v>70953224.534810111</v>
+        <f t="shared" si="8"/>
+        <v>72561229.62341772</v>
       </c>
       <c r="AG48" s="43">
-        <f t="shared" si="0"/>
-        <v>90788011.436374515</v>
+        <f t="shared" si="8"/>
+        <v>92845530.109153569</v>
       </c>
       <c r="AH48" s="43">
-        <f t="shared" si="0"/>
-        <v>86262829.635375708</v>
+        <f t="shared" si="8"/>
+        <v>88217794.612947986</v>
       </c>
       <c r="AI48" s="43">
-        <f t="shared" si="0"/>
-        <v>83375783.5</v>
+        <f t="shared" si="2"/>
+        <v>85265319.669971675</v>
       </c>
       <c r="AJ48" s="43">
         <f t="shared" si="2"/>
-        <v>3786887578.8814812</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:36" x14ac:dyDescent="0.25">
+        <v>86406073.549999982</v>
+      </c>
+      <c r="AN48" s="43">
+        <f t="shared" si="3"/>
+        <v>3872709393.7003264</v>
+      </c>
+    </row>
+    <row r="49" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A49" s="42">
         <v>45</v>
       </c>
       <c r="B49" s="38" t="s">
         <v>181</v>
       </c>
       <c r="C49" s="43">
-        <f t="shared" si="1"/>
-        <v>26432397.099678453</v>
+        <f t="shared" ref="C49:AH49" si="9">C12*$AJ$38/C$38</f>
+        <v>27031431.594855305</v>
       </c>
       <c r="D49" s="43">
-        <f t="shared" si="0"/>
-        <v>51907625.01737757</v>
+        <f t="shared" si="9"/>
+        <v>53084001.788309641</v>
       </c>
       <c r="E49" s="43">
-        <f t="shared" si="0"/>
-        <v>65285819.61585366</v>
+        <f t="shared" si="9"/>
+        <v>66765384.932926841</v>
       </c>
       <c r="F49" s="43">
-        <f t="shared" si="0"/>
-        <v>72189855.352154538</v>
+        <f t="shared" si="9"/>
+        <v>73825886.068350688</v>
       </c>
       <c r="G49" s="43">
-        <f t="shared" si="0"/>
-        <v>78018114.485081241</v>
+        <f t="shared" si="9"/>
+        <v>79786230.394091576</v>
       </c>
       <c r="H49" s="43">
-        <f t="shared" si="0"/>
-        <v>86002294.718235299</v>
+        <f t="shared" si="9"/>
+        <v>87951355.221764714</v>
       </c>
       <c r="I49" s="43">
-        <f t="shared" si="0"/>
-        <v>99573879.79591836</v>
+        <f t="shared" si="9"/>
+        <v>101830511.63265307</v>
       </c>
       <c r="J49" s="43">
-        <f t="shared" si="0"/>
-        <v>110181489.06369533</v>
+        <f t="shared" si="9"/>
+        <v>112678519.97732016</v>
       </c>
       <c r="K49" s="43">
-        <f t="shared" si="0"/>
-        <v>116271709.68841544</v>
+        <f t="shared" si="9"/>
+        <v>118906762.59920108</v>
       </c>
       <c r="L49" s="43">
-        <f t="shared" si="0"/>
-        <v>123639945.93438549</v>
+        <f t="shared" si="9"/>
+        <v>126441984.36915913</v>
       </c>
       <c r="M49" s="43">
-        <f t="shared" si="0"/>
-        <v>113610707.62326632</v>
+        <f t="shared" si="9"/>
+        <v>116185454.53824121</v>
       </c>
       <c r="N49" s="43">
-        <f t="shared" si="0"/>
-        <v>106090623.45618695</v>
+        <f t="shared" si="9"/>
+        <v>108494943.53451416</v>
       </c>
       <c r="O49" s="43">
-        <f t="shared" si="0"/>
-        <v>106842733.19807227</v>
+        <f t="shared" si="9"/>
+        <v>109264098.25638552</v>
       </c>
       <c r="P49" s="43">
-        <f t="shared" si="0"/>
-        <v>105242994.46709977</v>
+        <f t="shared" si="9"/>
+        <v>107628104.82329468</v>
       </c>
       <c r="Q49" s="43">
-        <f t="shared" si="0"/>
-        <v>109937109.87262794</v>
+        <f t="shared" si="9"/>
+        <v>112428602.44764502</v>
       </c>
       <c r="R49" s="43">
-        <f t="shared" si="0"/>
-        <v>109876029.40466228</v>
+        <f t="shared" si="9"/>
+        <v>112366137.71978213</v>
       </c>
       <c r="S49" s="43">
-        <f t="shared" si="0"/>
-        <v>112257253.05649084</v>
+        <f t="shared" si="9"/>
+        <v>114801326.78015071</v>
       </c>
       <c r="T49" s="43">
-        <f t="shared" si="0"/>
-        <v>101592152.25185804</v>
+        <f t="shared" si="9"/>
+        <v>103894523.97427978</v>
       </c>
       <c r="U49" s="43">
-        <f t="shared" si="0"/>
-        <v>99566759.332177401</v>
+        <f t="shared" si="9"/>
+        <v>101823229.79862903</v>
       </c>
       <c r="V49" s="43">
-        <f t="shared" si="0"/>
-        <v>100254953.87868524</v>
+        <f t="shared" si="9"/>
+        <v>102527020.82211153</v>
       </c>
       <c r="W49" s="43">
-        <f t="shared" si="0"/>
-        <v>85635566.659142286</v>
+        <f t="shared" si="9"/>
+        <v>87576316.045185193</v>
       </c>
       <c r="X49" s="43">
-        <f t="shared" si="0"/>
-        <v>80332443.519999996</v>
+        <f t="shared" si="9"/>
+        <v>82153008.812237948</v>
       </c>
       <c r="Y49" s="43">
-        <f t="shared" si="0"/>
-        <v>81827031.235742301</v>
+        <f t="shared" si="9"/>
+        <v>83681468.204257712</v>
       </c>
       <c r="Z49" s="43">
-        <f t="shared" si="0"/>
-        <v>81782474.861952111</v>
+        <f t="shared" si="9"/>
+        <v>83635902.05429098</v>
       </c>
       <c r="AA49" s="43">
-        <f t="shared" si="0"/>
-        <v>79387599.351063073</v>
+        <f t="shared" si="9"/>
+        <v>81186751.744288296</v>
       </c>
       <c r="AB49" s="43">
-        <f t="shared" si="0"/>
-        <v>80181612.879437611</v>
+        <f t="shared" si="9"/>
+        <v>81998759.913532525</v>
       </c>
       <c r="AC49" s="43">
-        <f t="shared" si="0"/>
-        <v>76237535.402254969</v>
+        <f t="shared" si="9"/>
+        <v>77965298.244232431</v>
       </c>
       <c r="AD49" s="43">
-        <f t="shared" si="0"/>
-        <v>55219548.850912154</v>
+        <f t="shared" si="9"/>
+        <v>56470983.385777026</v>
       </c>
       <c r="AE49" s="43">
-        <f t="shared" si="0"/>
-        <v>42256473.950193115</v>
+        <f t="shared" si="9"/>
+        <v>43214127.750764064</v>
       </c>
       <c r="AF49" s="43">
-        <f t="shared" si="0"/>
-        <v>55526103.515822776</v>
+        <f t="shared" si="9"/>
+        <v>56784485.465189874</v>
       </c>
       <c r="AG49" s="43">
-        <f t="shared" si="0"/>
-        <v>71571132.826516852</v>
+        <f t="shared" si="9"/>
+        <v>73193141.502471909</v>
       </c>
       <c r="AH49" s="43">
-        <f t="shared" si="0"/>
-        <v>67126349.767485544</v>
+        <f t="shared" si="9"/>
+        <v>68647626.816040471</v>
       </c>
       <c r="AI49" s="43">
-        <f t="shared" si="0"/>
-        <v>68240983.010000005</v>
+        <f t="shared" si="2"/>
+        <v>69787520.868583575</v>
       </c>
       <c r="AJ49" s="43">
         <f t="shared" si="2"/>
-        <v>2820099303.1424456</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:36" x14ac:dyDescent="0.25">
+        <v>70746158.650000006</v>
+      </c>
+      <c r="AN49" s="43">
+        <f t="shared" si="3"/>
+        <v>2884010902.0805182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A50" s="42">
         <v>46</v>
       </c>
       <c r="B50" s="38" t="s">
         <v>190</v>
       </c>
       <c r="C50" s="43">
-        <f t="shared" si="1"/>
-        <v>20818741.389067519</v>
+        <f t="shared" ref="C50:AH50" si="10">C13*$AJ$38/C$38</f>
+        <v>21290554.225080386</v>
       </c>
       <c r="D50" s="43">
-        <f t="shared" si="0"/>
-        <v>50168732.518167451</v>
+        <f t="shared" si="10"/>
+        <v>51305700.960505538</v>
       </c>
       <c r="E50" s="43">
-        <f t="shared" si="0"/>
-        <v>70015673.073170736</v>
+        <f t="shared" si="10"/>
+        <v>71602430.536585376</v>
       </c>
       <c r="F50" s="43">
-        <f t="shared" si="0"/>
-        <v>81502108.647845477</v>
+        <f t="shared" si="10"/>
+        <v>83349181.931649342</v>
       </c>
       <c r="G50" s="43">
-        <f t="shared" si="0"/>
-        <v>102696911.26646972</v>
+        <f t="shared" si="10"/>
+        <v>105024320.02038406</v>
       </c>
       <c r="H50" s="43">
-        <f t="shared" si="0"/>
-        <v>125809780.91341174</v>
+        <f t="shared" si="10"/>
+        <v>128660994.07858823</v>
       </c>
       <c r="I50" s="43">
-        <f t="shared" si="0"/>
-        <v>145034082.22740525</v>
+        <f t="shared" si="10"/>
+        <v>148320973.60932946</v>
       </c>
       <c r="J50" s="43">
-        <f t="shared" si="0"/>
-        <v>156155944.9061777</v>
+        <f t="shared" si="10"/>
+        <v>159694889.8332299</v>
       </c>
       <c r="K50" s="43">
-        <f t="shared" si="0"/>
-        <v>148702104.53262317</v>
+        <f t="shared" si="10"/>
+        <v>152072123.89880162</v>
       </c>
       <c r="L50" s="43">
-        <f t="shared" si="0"/>
-        <v>149618915.24807245</v>
+        <f t="shared" si="10"/>
+        <v>153009712.19420442</v>
       </c>
       <c r="M50" s="43">
-        <f t="shared" si="0"/>
-        <v>128473255.93060303</v>
+        <f t="shared" si="10"/>
+        <v>131384831.13582917</v>
       </c>
       <c r="N50" s="43">
-        <f t="shared" si="0"/>
-        <v>118370038.24516605</v>
+        <f t="shared" si="10"/>
+        <v>121052645.34420666</v>
       </c>
       <c r="O50" s="43">
-        <f t="shared" si="0"/>
-        <v>117910246.9306024</v>
+        <f t="shared" si="10"/>
+        <v>120582433.82987954</v>
       </c>
       <c r="P50" s="43">
-        <f t="shared" si="0"/>
-        <v>116334219.11795822</v>
+        <f t="shared" si="10"/>
+        <v>118970688.67303945</v>
       </c>
       <c r="Q50" s="43">
-        <f t="shared" si="0"/>
-        <v>116630557.3392036</v>
+        <f t="shared" si="10"/>
+        <v>119273742.774653</v>
       </c>
       <c r="R50" s="43">
-        <f t="shared" ref="D50:AI58" si="3">R13*$AI$38/R$38</f>
-        <v>118406867.55233115</v>
+        <f t="shared" si="10"/>
+        <v>121090309.30989107</v>
       </c>
       <c r="S50" s="43">
-        <f t="shared" si="3"/>
-        <v>118030376.63853607</v>
+        <f t="shared" si="10"/>
+        <v>120705286.02411196</v>
       </c>
       <c r="T50" s="43">
-        <f t="shared" si="3"/>
-        <v>110953844.4463048</v>
+        <f t="shared" si="10"/>
+        <v>113468379.16463466</v>
       </c>
       <c r="U50" s="43">
-        <f t="shared" si="3"/>
-        <v>107853995.63064517</v>
+        <f t="shared" si="10"/>
+        <v>110298278.81774195</v>
       </c>
       <c r="V50" s="43">
-        <f t="shared" si="3"/>
-        <v>104553293.43960157</v>
+        <f t="shared" si="10"/>
+        <v>106922773.17760958</v>
       </c>
       <c r="W50" s="43">
-        <f t="shared" si="3"/>
-        <v>97828882.819181263</v>
+        <f t="shared" si="10"/>
+        <v>100045967.98222223</v>
       </c>
       <c r="X50" s="43">
-        <f t="shared" si="3"/>
-        <v>96078849.586666644</v>
+        <f t="shared" si="10"/>
+        <v>98256273.939905569</v>
       </c>
       <c r="Y50" s="43">
-        <f t="shared" si="3"/>
-        <v>96975686.564705893</v>
+        <f t="shared" si="10"/>
+        <v>99173435.835294127</v>
       </c>
       <c r="Z50" s="43">
-        <f t="shared" si="3"/>
-        <v>99092693.795322284</v>
+        <f t="shared" si="10"/>
+        <v>101338420.56688768</v>
       </c>
       <c r="AA50" s="43">
-        <f t="shared" si="3"/>
-        <v>97007987.484936923</v>
+        <f t="shared" si="10"/>
+        <v>99206468.787711725</v>
       </c>
       <c r="AB50" s="43">
-        <f t="shared" si="3"/>
-        <v>95752293.98664324</v>
+        <f t="shared" si="10"/>
+        <v>97922317.646397203</v>
       </c>
       <c r="AC50" s="43">
-        <f t="shared" si="3"/>
-        <v>90922362.123712048</v>
+        <f t="shared" si="10"/>
+        <v>92982925.571274936</v>
       </c>
       <c r="AD50" s="43">
-        <f t="shared" si="3"/>
-        <v>64428825.092162155</v>
+        <f t="shared" si="10"/>
+        <v>65888968.437027037</v>
       </c>
       <c r="AE50" s="43">
-        <f t="shared" si="3"/>
-        <v>46467886.904450044</v>
+        <f t="shared" si="10"/>
+        <v>47520983.491519734</v>
       </c>
       <c r="AF50" s="43">
-        <f t="shared" si="3"/>
-        <v>57408918.382911384</v>
+        <f t="shared" si="10"/>
+        <v>58709970.357594937</v>
       </c>
       <c r="AG50" s="43">
-        <f t="shared" si="3"/>
-        <v>74565526.513528079</v>
+        <f t="shared" si="10"/>
+        <v>76255396.802786514</v>
       </c>
       <c r="AH50" s="43">
-        <f t="shared" si="3"/>
-        <v>73206887.747890174</v>
+        <f t="shared" si="10"/>
+        <v>74865967.356907517</v>
       </c>
       <c r="AI50" s="43">
-        <f t="shared" si="3"/>
-        <v>74734879.170000002</v>
+        <f t="shared" si="2"/>
+        <v>76428587.479801714</v>
       </c>
       <c r="AJ50" s="43">
         <f t="shared" si="2"/>
-        <v>3272511370.165473</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:36" x14ac:dyDescent="0.25">
+        <v>81509143.899999991</v>
+      </c>
+      <c r="AN50" s="43">
+        <f t="shared" si="3"/>
+        <v>3346675933.7952857</v>
+      </c>
+    </row>
+    <row r="51" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A51" s="42">
         <v>47</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="43">
-        <f t="shared" si="1"/>
-        <v>30945289.845659159</v>
+        <f t="shared" ref="C51:AH51" si="11">C14*$AJ$38/C$38</f>
+        <v>31646599.530546624</v>
       </c>
       <c r="D51" s="43">
-        <f t="shared" si="3"/>
-        <v>80081029.030015796</v>
+        <f t="shared" si="11"/>
+        <v>81895896.543443918</v>
       </c>
       <c r="E51" s="43">
-        <f t="shared" si="3"/>
-        <v>103592662.85365854</v>
+        <f t="shared" si="11"/>
+        <v>105940371.92682929</v>
       </c>
       <c r="F51" s="43">
-        <f t="shared" si="3"/>
-        <v>128251920.13670133</v>
+        <f t="shared" si="11"/>
+        <v>131158479.2332838</v>
       </c>
       <c r="G51" s="43">
-        <f t="shared" si="3"/>
-        <v>136949438.88035449</v>
+        <f t="shared" si="11"/>
+        <v>140053108.88330871</v>
       </c>
       <c r="H51" s="43">
-        <f t="shared" si="3"/>
-        <v>158650812.48235294</v>
+        <f t="shared" si="11"/>
+        <v>162246298.31764707</v>
       </c>
       <c r="I51" s="43">
-        <f t="shared" si="3"/>
-        <v>176171728.52478135</v>
+        <f t="shared" si="11"/>
+        <v>180164288.94460642</v>
       </c>
       <c r="J51" s="43">
-        <f t="shared" si="3"/>
-        <v>185467071.11836386</v>
+        <f t="shared" si="11"/>
+        <v>189670290.86042312</v>
       </c>
       <c r="K51" s="43">
-        <f t="shared" si="3"/>
-        <v>191923114.30625832</v>
+        <f t="shared" si="11"/>
+        <v>196272646.64181095</v>
       </c>
       <c r="L51" s="43">
-        <f t="shared" si="3"/>
-        <v>201804295.78494176</v>
+        <f t="shared" si="11"/>
+        <v>206377764.24465722</v>
       </c>
       <c r="M51" s="43">
-        <f t="shared" si="3"/>
-        <v>174181238.29226133</v>
+        <f t="shared" si="11"/>
+        <v>178128688.45185935</v>
       </c>
       <c r="N51" s="43">
-        <f t="shared" si="3"/>
-        <v>167677630.10617465</v>
+        <f t="shared" si="11"/>
+        <v>171477689.71198031</v>
       </c>
       <c r="O51" s="43">
-        <f t="shared" si="3"/>
-        <v>175481713.55696383</v>
+        <f t="shared" si="11"/>
+        <v>179458636.24380723</v>
       </c>
       <c r="P51" s="43">
-        <f t="shared" si="3"/>
-        <v>173491729.28241298</v>
+        <f t="shared" si="11"/>
+        <v>177423553.17549884</v>
       </c>
       <c r="Q51" s="43">
-        <f t="shared" si="3"/>
-        <v>176767976.31558588</v>
+        <f t="shared" si="11"/>
+        <v>180774049.43321955</v>
       </c>
       <c r="R51" s="43">
-        <f t="shared" si="3"/>
-        <v>178526568.64710239</v>
+        <f t="shared" si="11"/>
+        <v>182572496.54845318</v>
       </c>
       <c r="S51" s="43">
-        <f t="shared" si="3"/>
-        <v>184094478.67552203</v>
+        <f t="shared" si="11"/>
+        <v>188266591.50669536</v>
       </c>
       <c r="T51" s="43">
-        <f t="shared" si="3"/>
-        <v>169358869.84050104</v>
+        <f t="shared" si="11"/>
+        <v>173197031.19665971</v>
       </c>
       <c r="U51" s="43">
-        <f t="shared" si="3"/>
-        <v>166909896.29903221</v>
+        <f t="shared" si="11"/>
+        <v>170692556.83838707</v>
       </c>
       <c r="V51" s="43">
-        <f t="shared" si="3"/>
-        <v>165329140.58143422</v>
+        <f t="shared" si="11"/>
+        <v>169075976.62860554</v>
       </c>
       <c r="W51" s="43">
-        <f t="shared" si="3"/>
-        <v>150419305.1011306</v>
+        <f t="shared" si="11"/>
+        <v>153828241.19407409</v>
       </c>
       <c r="X51" s="43">
-        <f t="shared" si="3"/>
-        <v>146846190.14666662</v>
+        <f t="shared" si="11"/>
+        <v>150174149.13016051</v>
       </c>
       <c r="Y51" s="43">
-        <f t="shared" si="3"/>
-        <v>154258389.6721195</v>
+        <f t="shared" si="11"/>
+        <v>157754330.51454717</v>
       </c>
       <c r="Z51" s="43">
-        <f t="shared" si="3"/>
-        <v>154509529.13642725</v>
+        <f t="shared" si="11"/>
+        <v>158011161.5247882</v>
       </c>
       <c r="AA51" s="43">
-        <f t="shared" si="3"/>
-        <v>150346316.53906304</v>
+        <f t="shared" si="11"/>
+        <v>153753598.50028831</v>
       </c>
       <c r="AB51" s="43">
-        <f t="shared" si="3"/>
-        <v>150654782.74636203</v>
+        <f t="shared" si="11"/>
+        <v>154069055.44316345</v>
       </c>
       <c r="AC51" s="43">
-        <f t="shared" si="3"/>
-        <v>146113071.67143103</v>
+        <f t="shared" si="11"/>
+        <v>149424416.07191673</v>
       </c>
       <c r="AD51" s="43">
-        <f t="shared" si="3"/>
-        <v>104266292.6018243</v>
+        <f t="shared" si="11"/>
+        <v>106629268.07155403</v>
       </c>
       <c r="AE51" s="43">
-        <f t="shared" si="3"/>
-        <v>86358054.03922756</v>
+        <f t="shared" si="11"/>
+        <v>88315177.07694377</v>
       </c>
       <c r="AF51" s="43">
-        <f t="shared" si="3"/>
-        <v>114477779.35443038</v>
+        <f t="shared" si="11"/>
+        <v>117072176.62025318</v>
       </c>
       <c r="AG51" s="43">
-        <f t="shared" si="3"/>
-        <v>145322679.00395507</v>
+        <f t="shared" si="11"/>
+        <v>148616110.82274157</v>
       </c>
       <c r="AH51" s="43">
-        <f t="shared" si="3"/>
-        <v>140713523.69101155</v>
+        <f t="shared" si="11"/>
+        <v>143902498.73216763</v>
       </c>
       <c r="AI51" s="43">
-        <f t="shared" si="3"/>
-        <v>141175361.56</v>
+        <f t="shared" si="2"/>
+        <v>144374803.18175638</v>
       </c>
       <c r="AJ51" s="43">
         <f t="shared" si="2"/>
-        <v>4911117879.8237276</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:36" x14ac:dyDescent="0.25">
+        <v>146701821.38999999</v>
+      </c>
+      <c r="AN51" s="43">
+        <f t="shared" si="3"/>
+        <v>5022418001.7460775</v>
+      </c>
+    </row>
+    <row r="52" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A52" s="42">
         <v>48</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>185</v>
       </c>
       <c r="C52" s="43">
-        <f t="shared" si="1"/>
-        <v>12076250.315112539</v>
+        <f t="shared" ref="C52:AH52" si="12">C15*$AJ$38/C$38</f>
+        <v>12349933.041800642</v>
       </c>
       <c r="D52" s="43">
-        <f t="shared" si="3"/>
-        <v>28505094.635071088</v>
+        <f t="shared" si="12"/>
+        <v>29151102.445497636</v>
       </c>
       <c r="E52" s="43">
-        <f t="shared" si="3"/>
-        <v>30210452.457317073</v>
+        <f t="shared" si="12"/>
+        <v>30895108.603658542</v>
       </c>
       <c r="F52" s="43">
-        <f t="shared" si="3"/>
-        <v>40204946.014858842</v>
+        <f t="shared" si="12"/>
+        <v>41116106.264487371</v>
       </c>
       <c r="G52" s="43">
-        <f t="shared" si="3"/>
-        <v>49936207.594682418</v>
+        <f t="shared" si="12"/>
+        <v>51067906.350369275</v>
       </c>
       <c r="H52" s="43">
-        <f t="shared" si="3"/>
-        <v>59115549.081176467</v>
+        <f t="shared" si="12"/>
+        <v>60455278.238823533</v>
       </c>
       <c r="I52" s="43">
-        <f t="shared" si="3"/>
-        <v>72006113.236151606</v>
+        <f t="shared" si="12"/>
+        <v>73637979.825072899</v>
       </c>
       <c r="J52" s="43">
-        <f t="shared" si="3"/>
-        <v>81480883.550916761</v>
+        <f t="shared" si="12"/>
+        <v>83327475.812693924</v>
       </c>
       <c r="K52" s="43">
-        <f t="shared" si="3"/>
-        <v>86287284.276964054</v>
+        <f t="shared" si="12"/>
+        <v>88242803.467376843</v>
       </c>
       <c r="L52" s="43">
-        <f t="shared" si="3"/>
-        <v>89012996.284191459</v>
+        <f t="shared" si="12"/>
+        <v>91030287.984683067</v>
       </c>
       <c r="M52" s="43">
-        <f t="shared" si="3"/>
-        <v>77301072.243065327</v>
+        <f t="shared" si="12"/>
+        <v>79052937.90296483</v>
       </c>
       <c r="N52" s="43">
-        <f t="shared" si="3"/>
-        <v>74777848.994391158</v>
+        <f t="shared" si="12"/>
+        <v>76472531.12457566</v>
       </c>
       <c r="O52" s="43">
-        <f t="shared" si="3"/>
-        <v>76427074.024963856</v>
+        <f t="shared" si="12"/>
+        <v>78159132.359807238</v>
       </c>
       <c r="P52" s="43">
-        <f t="shared" si="3"/>
-        <v>78581087.011508107</v>
+        <f t="shared" si="12"/>
+        <v>80361961.504686773</v>
       </c>
       <c r="Q52" s="43">
-        <f t="shared" si="3"/>
-        <v>79418018.069624558</v>
+        <f t="shared" si="12"/>
+        <v>81217859.838907853</v>
       </c>
       <c r="R52" s="43">
-        <f t="shared" si="3"/>
-        <v>78922487.611372545</v>
+        <f t="shared" si="12"/>
+        <v>80711099.228627458</v>
       </c>
       <c r="S52" s="43">
-        <f t="shared" si="3"/>
-        <v>82312666.44163616</v>
+        <f t="shared" si="12"/>
+        <v>84178109.30716899</v>
       </c>
       <c r="T52" s="43">
-        <f t="shared" si="3"/>
-        <v>73454688.965135694</v>
+        <f t="shared" si="12"/>
+        <v>75119384.465762004</v>
       </c>
       <c r="U52" s="43">
-        <f t="shared" si="3"/>
-        <v>73111867.706733868</v>
+        <f t="shared" si="12"/>
+        <v>74768793.887056455</v>
       </c>
       <c r="V52" s="43">
-        <f t="shared" si="3"/>
-        <v>74020848.996573702</v>
+        <f t="shared" si="12"/>
+        <v>75698375.319442227</v>
       </c>
       <c r="W52" s="43">
-        <f t="shared" si="3"/>
-        <v>65867341.564873293</v>
+        <f t="shared" si="12"/>
+        <v>67360085.849629641</v>
       </c>
       <c r="X52" s="43">
-        <f t="shared" si="3"/>
-        <v>62928734.919999987</v>
+        <f t="shared" si="12"/>
+        <v>64354881.88702549</v>
       </c>
       <c r="Y52" s="43">
-        <f t="shared" si="3"/>
-        <v>61214329.157348275</v>
+        <f t="shared" si="12"/>
+        <v>62601622.735985063</v>
       </c>
       <c r="Z52" s="43">
-        <f t="shared" si="3"/>
-        <v>60887116.262430936</v>
+        <f t="shared" si="12"/>
+        <v>62266994.251381218</v>
       </c>
       <c r="AA52" s="43">
-        <f t="shared" si="3"/>
-        <v>59671016.771351352</v>
+        <f t="shared" si="12"/>
+        <v>61023334.431891896</v>
       </c>
       <c r="AB52" s="43">
-        <f t="shared" si="3"/>
-        <v>58859022.00980667</v>
+        <f t="shared" si="12"/>
+        <v>60192937.522776797</v>
       </c>
       <c r="AC52" s="43">
-        <f t="shared" si="3"/>
-        <v>57610302.509800524</v>
+        <f t="shared" si="12"/>
+        <v>58915918.43070253</v>
       </c>
       <c r="AD52" s="43">
-        <f t="shared" si="3"/>
-        <v>41276741.708817571</v>
+        <f t="shared" si="12"/>
+        <v>42212191.945844598</v>
       </c>
       <c r="AE52" s="43">
-        <f t="shared" si="3"/>
-        <v>30693881.936322417</v>
+        <f t="shared" si="12"/>
+        <v>31389493.991536528</v>
       </c>
       <c r="AF52" s="43">
-        <f t="shared" si="3"/>
-        <v>38908028.639240503</v>
+        <f t="shared" si="12"/>
+        <v>39789796.993670881</v>
       </c>
       <c r="AG52" s="43">
-        <f t="shared" si="3"/>
-        <v>50716066.835685387</v>
+        <f t="shared" si="12"/>
+        <v>51865439.455191009</v>
       </c>
       <c r="AH52" s="43">
-        <f t="shared" si="3"/>
-        <v>47885613.563497104</v>
+        <f t="shared" si="12"/>
+        <v>48970839.933208093</v>
       </c>
       <c r="AI52" s="43">
-        <f t="shared" si="3"/>
-        <v>50208970.970000006</v>
+        <f t="shared" si="2"/>
+        <v>51346851.331926353</v>
       </c>
       <c r="AJ52" s="43">
         <f t="shared" si="2"/>
-        <v>2003890604.3606212</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:36" x14ac:dyDescent="0.25">
+        <v>50770966.00999999</v>
+      </c>
+      <c r="AN52" s="43">
+        <f t="shared" si="3"/>
+        <v>2049304555.7342331</v>
+      </c>
+    </row>
+    <row r="53" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A53" s="42">
         <v>49</v>
       </c>
       <c r="B53" s="38" t="s">
         <v>183</v>
       </c>
       <c r="C53" s="43">
-        <f t="shared" si="1"/>
-        <v>4826023.0418006424</v>
+        <f t="shared" ref="C53:AH53" si="13">C16*$AJ$38/C$38</f>
+        <v>4935394.6688102894</v>
       </c>
       <c r="D53" s="43">
-        <f t="shared" si="3"/>
-        <v>21235317.832543444</v>
+        <f t="shared" si="13"/>
+        <v>21716571.494470779</v>
       </c>
       <c r="E53" s="43">
-        <f t="shared" si="3"/>
-        <v>45587285.280487806</v>
+        <f t="shared" si="13"/>
+        <v>46620424.89024391</v>
       </c>
       <c r="F53" s="43">
-        <f t="shared" si="3"/>
-        <v>65230044.410104007</v>
+        <f t="shared" si="13"/>
+        <v>66708345.699851424</v>
       </c>
       <c r="G53" s="43">
-        <f t="shared" si="3"/>
-        <v>80609532.744165435</v>
+        <f t="shared" si="13"/>
+        <v>82436377.678877398</v>
       </c>
       <c r="H53" s="43">
-        <f t="shared" si="3"/>
-        <v>98877909.064529404</v>
+        <f t="shared" si="13"/>
+        <v>101118768.1934706</v>
       </c>
       <c r="I53" s="43">
-        <f t="shared" si="3"/>
-        <v>119103332.06997085</v>
+        <f t="shared" si="13"/>
+        <v>121802557.72594753</v>
       </c>
       <c r="J53" s="43">
-        <f t="shared" si="3"/>
-        <v>132548891.52417487</v>
+        <f t="shared" si="13"/>
+        <v>135552832.40857545</v>
       </c>
       <c r="K53" s="43">
-        <f t="shared" si="3"/>
-        <v>142967408.48468709</v>
+        <f t="shared" si="13"/>
+        <v>146207463.06790945</v>
       </c>
       <c r="L53" s="43">
-        <f t="shared" si="3"/>
-        <v>156250510.33811125</v>
+        <f t="shared" si="13"/>
+        <v>159791598.39109963</v>
       </c>
       <c r="M53" s="43">
-        <f t="shared" si="3"/>
-        <v>137335284.06959799</v>
+        <f t="shared" si="13"/>
+        <v>140447698.43944725</v>
       </c>
       <c r="N53" s="43">
-        <f t="shared" si="3"/>
-        <v>134199414.12905289</v>
+        <f t="shared" si="13"/>
+        <v>137240760.62489545</v>
       </c>
       <c r="O53" s="43">
-        <f t="shared" si="3"/>
-        <v>147927349.69296387</v>
+        <f t="shared" si="13"/>
+        <v>151279810.87580726</v>
       </c>
       <c r="P53" s="43">
-        <f t="shared" si="3"/>
-        <v>154982070.92139208</v>
+        <f t="shared" si="13"/>
+        <v>158494412.47201854</v>
       </c>
       <c r="Q53" s="43">
-        <f t="shared" si="3"/>
-        <v>157589388.50366324</v>
+        <f t="shared" si="13"/>
+        <v>161160819.40459615</v>
       </c>
       <c r="R53" s="43">
-        <f t="shared" si="3"/>
-        <v>156286935.89267975</v>
+        <f t="shared" si="13"/>
+        <v>159828849.45398694</v>
       </c>
       <c r="S53" s="43">
-        <f t="shared" si="3"/>
-        <v>159184028.31328309</v>
+        <f t="shared" si="13"/>
+        <v>162791598.36004308</v>
       </c>
       <c r="T53" s="43">
-        <f t="shared" si="3"/>
-        <v>149269671.51469725</v>
+        <f t="shared" si="13"/>
+        <v>152652553.58868477</v>
       </c>
       <c r="U53" s="43">
-        <f t="shared" si="3"/>
-        <v>146208680.67516127</v>
+        <f t="shared" si="13"/>
+        <v>149522191.85193548</v>
       </c>
       <c r="V53" s="43">
-        <f t="shared" si="3"/>
-        <v>146253855.1943824</v>
+        <f t="shared" si="13"/>
+        <v>149568390.15629479</v>
       </c>
       <c r="W53" s="43">
-        <f t="shared" si="3"/>
-        <v>135915421.01415205</v>
+        <f t="shared" si="13"/>
+        <v>138995657.18444446</v>
       </c>
       <c r="X53" s="43">
-        <f t="shared" si="3"/>
-        <v>135763036.90666664</v>
+        <f t="shared" si="13"/>
+        <v>138839819.61276674</v>
       </c>
       <c r="Y53" s="43">
-        <f t="shared" si="3"/>
-        <v>138357523.96022406</v>
+        <f t="shared" si="13"/>
+        <v>141493105.2397759</v>
       </c>
       <c r="Z53" s="43">
-        <f t="shared" si="3"/>
-        <v>137876410.77565378</v>
+        <f t="shared" si="13"/>
+        <v>141001088.64025784</v>
       </c>
       <c r="AA53" s="43">
-        <f t="shared" si="3"/>
-        <v>134542495.77733335</v>
+        <f t="shared" si="13"/>
+        <v>137591617.49466667</v>
       </c>
       <c r="AB53" s="43">
-        <f t="shared" si="3"/>
-        <v>136018288.51954305</v>
+        <f t="shared" si="13"/>
+        <v>139100855.96474519</v>
       </c>
       <c r="AC53" s="43">
-        <f t="shared" si="3"/>
-        <v>136786298.73457065</v>
+        <f t="shared" si="13"/>
+        <v>139886271.51042497</v>
       </c>
       <c r="AD53" s="43">
-        <f t="shared" si="3"/>
-        <v>102483430.73027028</v>
+        <f t="shared" si="13"/>
+        <v>104806001.39837842</v>
       </c>
       <c r="AE53" s="43">
-        <f t="shared" si="3"/>
-        <v>85596875.438488677</v>
+        <f t="shared" si="13"/>
+        <v>87536747.969672561</v>
       </c>
       <c r="AF53" s="43">
-        <f t="shared" si="3"/>
-        <v>116792113.26265822</v>
+        <f t="shared" si="13"/>
+        <v>119438960.0221519</v>
       </c>
       <c r="AG53" s="43">
-        <f t="shared" si="3"/>
-        <v>147049859.74211234</v>
+        <f>AG16*$AJ$38/AG$38</f>
+        <v>150382434.4671461</v>
       </c>
       <c r="AH53" s="43">
-        <f t="shared" si="3"/>
-        <v>140808531.97803468</v>
+        <f t="shared" si="13"/>
+        <v>143999660.18150291</v>
       </c>
       <c r="AI53" s="43">
-        <f t="shared" si="3"/>
-        <v>147909963.55000001</v>
+        <f t="shared" si="2"/>
+        <v>151262030.71260625</v>
       </c>
       <c r="AJ53" s="43">
         <f t="shared" si="2"/>
-        <v>4052373184.0871563</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:36" x14ac:dyDescent="0.25">
+        <v>157163164.54999989</v>
+      </c>
+      <c r="AN53" s="43">
+        <f t="shared" si="3"/>
+        <v>4144211669.8455062</v>
+      </c>
+    </row>
+    <row r="54" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A54" s="42">
         <v>50</v>
       </c>
       <c r="B54" s="38" t="s">
         <v>179</v>
       </c>
       <c r="C54" s="43">
-        <f t="shared" si="1"/>
-        <v>27409285.440514468</v>
+        <f t="shared" ref="C54:AH54" si="14">C17*$AJ$38/C$38</f>
+        <v>28030459.048231509</v>
       </c>
       <c r="D54" s="43">
-        <f t="shared" si="3"/>
-        <v>48167152.252764612</v>
+        <f t="shared" si="14"/>
+        <v>49258759.10268563</v>
       </c>
       <c r="E54" s="43">
-        <f t="shared" si="3"/>
-        <v>61320764.335365854</v>
+        <f t="shared" si="14"/>
+        <v>62710470.042682938</v>
       </c>
       <c r="F54" s="43">
-        <f t="shared" si="3"/>
-        <v>81512372.398216933</v>
+        <f t="shared" si="14"/>
+        <v>83359678.288261518</v>
       </c>
       <c r="G54" s="43">
-        <f t="shared" si="3"/>
-        <v>100957903.64194977</v>
+        <f t="shared" si="14"/>
+        <v>103245901.45819794</v>
       </c>
       <c r="H54" s="43">
-        <f t="shared" si="3"/>
-        <v>122534643.25882351</v>
+        <f t="shared" si="14"/>
+        <v>125311632.34117648</v>
       </c>
       <c r="I54" s="43">
-        <f t="shared" si="3"/>
-        <v>144259085.65014577</v>
+        <f t="shared" si="14"/>
+        <v>147528413.37026241</v>
       </c>
       <c r="J54" s="43">
-        <f t="shared" si="3"/>
-        <v>158676634.93873057</v>
+        <f t="shared" si="14"/>
+        <v>162272705.98550069</v>
       </c>
       <c r="K54" s="43">
-        <f t="shared" si="3"/>
-        <v>160294754.26364848</v>
+        <f t="shared" si="14"/>
+        <v>163927496.5699068</v>
       </c>
       <c r="L54" s="43">
-        <f t="shared" si="3"/>
-        <v>170106953.04884863</v>
+        <f t="shared" si="14"/>
+        <v>173962068.13210869</v>
       </c>
       <c r="M54" s="43">
-        <f t="shared" si="3"/>
-        <v>146785842.11030152</v>
+        <f t="shared" si="14"/>
+        <v>150112433.43291461</v>
       </c>
       <c r="N54" s="43">
-        <f t="shared" si="3"/>
-        <v>138365864.28885606</v>
+        <f t="shared" si="14"/>
+        <v>141501634.58435425</v>
       </c>
       <c r="O54" s="43">
-        <f t="shared" si="3"/>
-        <v>141136450.7114217</v>
+        <f t="shared" si="14"/>
+        <v>144335010.50091568</v>
       </c>
       <c r="P54" s="43">
-        <f t="shared" si="3"/>
-        <v>139775619.38088164</v>
+        <f t="shared" si="14"/>
+        <v>142943338.80027843</v>
       </c>
       <c r="Q54" s="43">
-        <f t="shared" si="3"/>
-        <v>140451373.80828211</v>
+        <f t="shared" si="14"/>
+        <v>143634407.77560863</v>
       </c>
       <c r="R54" s="43">
-        <f t="shared" si="3"/>
-        <v>135991899.54043573</v>
+        <f t="shared" si="14"/>
+        <v>139073868.93511984</v>
       </c>
       <c r="S54" s="43">
-        <f t="shared" si="3"/>
-        <v>136907612.77554357</v>
+        <f t="shared" si="14"/>
+        <v>140010334.87810546</v>
       </c>
       <c r="T54" s="43">
-        <f t="shared" si="3"/>
-        <v>126471996.21945718</v>
+        <f t="shared" si="14"/>
+        <v>129338217.09695199</v>
       </c>
       <c r="U54" s="43">
-        <f t="shared" si="3"/>
-        <v>122844066.89919353</v>
+        <f t="shared" si="14"/>
+        <v>125628068.41532257</v>
       </c>
       <c r="V54" s="43">
-        <f t="shared" si="3"/>
-        <v>121657031.55103584</v>
+        <f t="shared" si="14"/>
+        <v>124414131.41621514</v>
       </c>
       <c r="W54" s="43">
-        <f t="shared" si="3"/>
-        <v>108702358.34756336</v>
+        <f t="shared" si="14"/>
+        <v>111165867.8851852</v>
       </c>
       <c r="X54" s="43">
-        <f t="shared" si="3"/>
-        <v>106433845.85333332</v>
+        <f t="shared" si="14"/>
+        <v>108845944.34292729</v>
       </c>
       <c r="Y54" s="43">
-        <f t="shared" si="3"/>
-        <v>107462155.52100842</v>
+        <f t="shared" si="14"/>
+        <v>109897558.47899163</v>
       </c>
       <c r="Z54" s="43">
-        <f t="shared" si="3"/>
-        <v>108530410.26235728</v>
+        <f t="shared" si="14"/>
+        <v>110990022.95952119</v>
       </c>
       <c r="AA54" s="43">
-        <f t="shared" si="3"/>
-        <v>105603516.22861259</v>
+        <f t="shared" si="14"/>
+        <v>107996797.04965764</v>
       </c>
       <c r="AB54" s="43">
-        <f t="shared" si="3"/>
-        <v>107054997.17746924</v>
+        <f t="shared" si="14"/>
+        <v>109481172.75089632</v>
       </c>
       <c r="AC54" s="43">
-        <f t="shared" si="3"/>
-        <v>104952564.44679965</v>
+        <f t="shared" si="14"/>
+        <v>107331092.81953166</v>
       </c>
       <c r="AD54" s="43">
-        <f t="shared" si="3"/>
-        <v>74034977.134493232</v>
+        <f t="shared" si="14"/>
+        <v>75712823.641790554</v>
       </c>
       <c r="AE54" s="43">
-        <f t="shared" si="3"/>
-        <v>52394596.273148611</v>
+        <f t="shared" si="14"/>
+        <v>53582009.219848871</v>
       </c>
       <c r="AF54" s="43">
-        <f t="shared" si="3"/>
-        <v>69863412.99683544</v>
+        <f t="shared" si="14"/>
+        <v>71446719.806962028</v>
       </c>
       <c r="AG54" s="43">
-        <f t="shared" si="3"/>
-        <v>90965788.117063656</v>
+        <f t="shared" si="14"/>
+        <v>93027335.7231161</v>
       </c>
       <c r="AH54" s="43">
-        <f t="shared" si="3"/>
-        <v>88045775.51263006</v>
+        <f t="shared" si="14"/>
+        <v>90041147.19563584</v>
       </c>
       <c r="AI54" s="43">
-        <f t="shared" si="3"/>
-        <v>89378925.429999992</v>
+        <f t="shared" si="2"/>
+        <v>91404510.142294616</v>
       </c>
       <c r="AJ54" s="43">
         <f t="shared" si="2"/>
-        <v>3639050629.815732</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:36" x14ac:dyDescent="0.25">
+        <v>92196965.329999954</v>
+      </c>
+      <c r="AN54" s="43">
+        <f t="shared" si="3"/>
+        <v>3721522032.1911597</v>
+      </c>
+    </row>
+    <row r="55" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A55" s="42">
         <v>51</v>
       </c>
       <c r="B55" s="38" t="s">
         <v>176</v>
       </c>
       <c r="C55" s="43">
-        <f t="shared" si="1"/>
-        <v>28080291.903536975</v>
+        <f t="shared" ref="C55:AH55" si="15">C18*$AJ$38/C$38</f>
+        <v>28716672.456591636</v>
       </c>
       <c r="D55" s="43">
-        <f t="shared" si="3"/>
-        <v>82450108.505529225</v>
+        <f t="shared" si="15"/>
+        <v>84318666.205371261</v>
       </c>
       <c r="E55" s="43">
-        <f t="shared" si="3"/>
-        <v>94144335.884146333</v>
+        <f t="shared" si="15"/>
+        <v>96277918.567073181</v>
       </c>
       <c r="F55" s="43">
-        <f t="shared" si="3"/>
-        <v>107910830.66864784</v>
+        <f t="shared" si="15"/>
+        <v>110356401.90193166</v>
       </c>
       <c r="G55" s="43">
-        <f t="shared" si="3"/>
-        <v>118940850.32200885</v>
+        <f t="shared" si="15"/>
+        <v>121636393.67208272</v>
       </c>
       <c r="H55" s="43">
-        <f t="shared" si="3"/>
-        <v>136863117.542</v>
+        <f t="shared" si="15"/>
+        <v>139964831.25400001</v>
       </c>
       <c r="I55" s="43">
-        <f t="shared" si="3"/>
-        <v>159471858.38483965</v>
+        <f t="shared" si="15"/>
+        <v>163085951.49271137</v>
       </c>
       <c r="J55" s="43">
-        <f t="shared" si="3"/>
-        <v>170064994.21720728</v>
+        <f t="shared" si="15"/>
+        <v>173919158.39210153</v>
       </c>
       <c r="K55" s="43">
-        <f t="shared" si="3"/>
-        <v>174098464.38348868</v>
+        <f t="shared" si="15"/>
+        <v>178044038.64713717</v>
       </c>
       <c r="L55" s="43">
-        <f t="shared" si="3"/>
-        <v>173766683.06049159</v>
+        <f t="shared" si="15"/>
+        <v>177704738.20067272</v>
       </c>
       <c r="M55" s="43">
-        <f t="shared" si="3"/>
-        <v>149833882.09261307</v>
+        <f t="shared" si="15"/>
+        <v>153229550.80859298</v>
       </c>
       <c r="N55" s="43">
-        <f t="shared" si="3"/>
-        <v>138783120.9005658</v>
+        <f t="shared" si="15"/>
+        <v>141928347.43655598</v>
       </c>
       <c r="O55" s="43">
-        <f t="shared" si="3"/>
-        <v>142425405.32279515</v>
+        <f t="shared" si="15"/>
+        <v>145653176.54824096</v>
       </c>
       <c r="P55" s="43">
-        <f t="shared" si="3"/>
-        <v>142805460.10204175</v>
+        <f t="shared" si="15"/>
+        <v>146041844.46696055</v>
       </c>
       <c r="Q55" s="43">
-        <f t="shared" si="3"/>
-        <v>138779311.71253696</v>
+        <f t="shared" si="15"/>
+        <v>141924451.92131969</v>
       </c>
       <c r="R55" s="43">
-        <f t="shared" si="3"/>
-        <v>134596535.83825707</v>
+        <f t="shared" si="15"/>
+        <v>137646882.25952071</v>
       </c>
       <c r="S55" s="43">
-        <f t="shared" si="3"/>
-        <v>135567202.19388589</v>
+        <f t="shared" si="15"/>
+        <v>138639546.71952638</v>
       </c>
       <c r="T55" s="43">
-        <f t="shared" si="3"/>
-        <v>122750235.68308976</v>
+        <f t="shared" si="15"/>
+        <v>125532110.71273488</v>
       </c>
       <c r="U55" s="43">
-        <f t="shared" si="3"/>
-        <v>119618175.6305645</v>
+        <f t="shared" si="15"/>
+        <v>122329069.12927417</v>
       </c>
       <c r="V55" s="43">
-        <f t="shared" si="3"/>
-        <v>120369153.66418324</v>
+        <f t="shared" si="15"/>
+        <v>123097066.49509959</v>
       </c>
       <c r="W55" s="43">
-        <f t="shared" si="3"/>
-        <v>103072486.07423002</v>
+        <f t="shared" si="15"/>
+        <v>105408406.43851854</v>
       </c>
       <c r="X55" s="43">
-        <f t="shared" si="3"/>
-        <v>98933645.200000003</v>
+        <f t="shared" si="15"/>
+        <v>101175767.47082154</v>
       </c>
       <c r="Y55" s="43">
-        <f t="shared" si="3"/>
-        <v>96720671.217030823</v>
+        <f t="shared" si="15"/>
+        <v>98912641.102969199</v>
       </c>
       <c r="Z55" s="43">
-        <f t="shared" si="3"/>
-        <v>95982637.183388576</v>
+        <f t="shared" si="15"/>
+        <v>98157881.085561723</v>
       </c>
       <c r="AA55" s="43">
-        <f t="shared" si="3"/>
-        <v>95484177.8197117</v>
+        <f t="shared" si="15"/>
+        <v>97648125.192396387</v>
       </c>
       <c r="AB55" s="43">
-        <f t="shared" si="3"/>
-        <v>94125352.497574687</v>
+        <f t="shared" si="15"/>
+        <v>96258504.96210897</v>
       </c>
       <c r="AC55" s="43">
-        <f t="shared" si="3"/>
-        <v>90488101.119583696</v>
+        <f t="shared" si="15"/>
+        <v>92538822.95798786</v>
       </c>
       <c r="AD55" s="43">
-        <f t="shared" si="3"/>
-        <v>63797095.36195945</v>
+        <f t="shared" si="15"/>
+        <v>65242921.885743238</v>
       </c>
       <c r="AE55" s="43">
-        <f t="shared" si="3"/>
-        <v>47794722.177800171</v>
+        <f t="shared" si="15"/>
+        <v>48877888.686078936</v>
       </c>
       <c r="AF55" s="43">
-        <f t="shared" si="3"/>
-        <v>62799345.677215181</v>
+        <f t="shared" si="15"/>
+        <v>64222560.310126588</v>
       </c>
       <c r="AG55" s="43">
-        <f t="shared" si="3"/>
-        <v>82818820.722966298</v>
+        <f t="shared" si="15"/>
+        <v>84695734.507056192</v>
       </c>
       <c r="AH55" s="43">
-        <f t="shared" si="3"/>
-        <v>78173449.885780334</v>
+        <f t="shared" si="15"/>
+        <v>79945086.143815026</v>
       </c>
       <c r="AI55" s="43">
-        <f t="shared" si="3"/>
-        <v>79237592.810000002</v>
+        <f t="shared" si="2"/>
+        <v>81033345.621558085</v>
       </c>
       <c r="AJ55" s="43">
         <f t="shared" si="2"/>
-        <v>3680748115.7596707</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:36" x14ac:dyDescent="0.25">
+        <v>84028449.799999997</v>
+      </c>
+      <c r="AN55" s="43">
+        <f t="shared" si="3"/>
+        <v>3764164503.6522412</v>
+      </c>
+    </row>
+    <row r="56" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A56" s="42">
         <v>52</v>
       </c>
       <c r="B56" s="38" t="s">
         <v>173</v>
       </c>
       <c r="C56" s="43">
-        <f t="shared" si="1"/>
-        <v>11771108.48874598</v>
+        <f t="shared" ref="C56:AH56" si="16">C19*$AJ$38/C$38</f>
+        <v>12037875.819935691</v>
       </c>
       <c r="D56" s="43">
-        <f t="shared" si="3"/>
-        <v>35717189.118483409</v>
+        <f t="shared" si="16"/>
+        <v>36526643.829383887</v>
       </c>
       <c r="E56" s="43">
-        <f t="shared" si="3"/>
-        <v>51610272.445121951</v>
+        <f t="shared" si="16"/>
+        <v>52779910.347560979</v>
       </c>
       <c r="F56" s="43">
-        <f t="shared" si="3"/>
-        <v>60230872.047548287</v>
+        <f t="shared" si="16"/>
+        <v>61595877.646359593</v>
       </c>
       <c r="G56" s="43">
-        <f t="shared" si="3"/>
-        <v>71239966.996159524</v>
+        <f t="shared" si="16"/>
+        <v>72854470.497488916</v>
       </c>
       <c r="H56" s="43">
-        <f t="shared" si="3"/>
-        <v>76734535.747058809</v>
+        <f t="shared" si="16"/>
+        <v>78473562.052941188</v>
       </c>
       <c r="I56" s="43">
-        <f t="shared" si="3"/>
-        <v>91654408.157434404</v>
+        <f t="shared" si="16"/>
+        <v>93731561.883381933</v>
       </c>
       <c r="J56" s="43">
-        <f t="shared" si="3"/>
-        <v>103486187.49365301</v>
+        <f t="shared" si="16"/>
+        <v>105831483.52750352</v>
       </c>
       <c r="K56" s="43">
-        <f t="shared" si="3"/>
-        <v>111826211.00399467</v>
+        <f t="shared" si="16"/>
+        <v>114360516.06924102</v>
       </c>
       <c r="L56" s="43">
-        <f t="shared" si="3"/>
-        <v>120995998.36564036</v>
+        <f t="shared" si="16"/>
+        <v>123738117.30877103</v>
       </c>
       <c r="M56" s="43">
-        <f t="shared" si="3"/>
-        <v>107736198.23743717</v>
+        <f t="shared" si="16"/>
+        <v>110177811.79522613</v>
       </c>
       <c r="N56" s="43">
-        <f t="shared" si="3"/>
-        <v>104921660.96024601</v>
+        <f t="shared" si="16"/>
+        <v>107299488.97067653</v>
       </c>
       <c r="O56" s="43">
-        <f t="shared" si="3"/>
-        <v>102534124.65359035</v>
+        <f t="shared" si="16"/>
+        <v>104857844.19248192</v>
       </c>
       <c r="P56" s="43">
-        <f t="shared" si="3"/>
-        <v>100966037.98199536</v>
+        <f t="shared" si="16"/>
+        <v>103254220.14589329</v>
       </c>
       <c r="Q56" s="43">
-        <f t="shared" si="3"/>
-        <v>103172724.39349259</v>
+        <f t="shared" si="16"/>
+        <v>105510916.44773607</v>
       </c>
       <c r="R56" s="43">
-        <f t="shared" si="3"/>
-        <v>100359041.19747275</v>
+        <f t="shared" si="16"/>
+        <v>102633467.06030498</v>
       </c>
       <c r="S56" s="43">
-        <f t="shared" si="3"/>
-        <v>102120814.95173302</v>
+        <f t="shared" si="16"/>
+        <v>104435167.69851452</v>
       </c>
       <c r="T56" s="43">
-        <f t="shared" si="3"/>
-        <v>95560900.210814193</v>
+        <f t="shared" si="16"/>
+        <v>97726586.334572047</v>
       </c>
       <c r="U56" s="43">
-        <f t="shared" si="3"/>
-        <v>92895607.450080648</v>
+        <f t="shared" si="16"/>
+        <v>95000890.338467762</v>
       </c>
       <c r="V56" s="43">
-        <f t="shared" si="3"/>
-        <v>91862391.972031847</v>
+        <f t="shared" si="16"/>
+        <v>93944259.212191224</v>
       </c>
       <c r="W56" s="43">
-        <f t="shared" si="3"/>
-        <v>80251731.408537999</v>
+        <f t="shared" si="16"/>
+        <v>82070467.531111106</v>
       </c>
       <c r="X56" s="43">
-        <f t="shared" si="3"/>
-        <v>74236639.439999998</v>
+        <f t="shared" si="16"/>
+        <v>75919056.197847039</v>
       </c>
       <c r="Y56" s="43">
-        <f t="shared" si="3"/>
-        <v>74366328.404407099</v>
+        <f t="shared" si="16"/>
+        <v>76051684.288926244</v>
       </c>
       <c r="Z56" s="43">
-        <f t="shared" si="3"/>
-        <v>73162704.901362792</v>
+        <f t="shared" si="16"/>
+        <v>74820783.199410677</v>
       </c>
       <c r="AA56" s="43">
-        <f t="shared" si="3"/>
-        <v>68908223.597765759</v>
+        <f t="shared" si="16"/>
+        <v>70469883.056072071</v>
       </c>
       <c r="AB56" s="43">
-        <f t="shared" si="3"/>
-        <v>72445601.31511423</v>
+        <f t="shared" si="16"/>
+        <v>74087427.973813713</v>
       </c>
       <c r="AC56" s="43">
-        <f t="shared" si="3"/>
-        <v>69018547.986365989</v>
+        <f t="shared" si="16"/>
+        <v>70582707.714102328</v>
       </c>
       <c r="AD56" s="43">
-        <f t="shared" si="3"/>
-        <v>48755020.209966205</v>
+        <f t="shared" si="16"/>
+        <v>49859949.846452698</v>
       </c>
       <c r="AE56" s="43">
-        <f t="shared" si="3"/>
-        <v>36134673.520839632</v>
+        <f t="shared" si="16"/>
+        <v>36953589.634626366</v>
       </c>
       <c r="AF56" s="43">
-        <f t="shared" si="3"/>
-        <v>49341621.712025315</v>
+        <f t="shared" si="16"/>
+        <v>50459845.4335443</v>
       </c>
       <c r="AG56" s="43">
-        <f t="shared" si="3"/>
-        <v>63839693.879850179</v>
+        <f t="shared" si="16"/>
+        <v>65286485.809138581</v>
       </c>
       <c r="AH56" s="43">
-        <f t="shared" si="3"/>
-        <v>59221382.492485538</v>
+        <f t="shared" si="16"/>
+        <v>60563510.141040459</v>
       </c>
       <c r="AI56" s="43">
-        <f t="shared" si="3"/>
-        <v>59126804.770000011</v>
+        <f t="shared" si="2"/>
+        <v>60466789.01407934</v>
       </c>
       <c r="AJ56" s="43">
         <f t="shared" si="2"/>
-        <v>2566205225.5114551</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:36" x14ac:dyDescent="0.25">
+        <v>62129780.219999999</v>
+      </c>
+      <c r="AN56" s="43">
+        <f t="shared" si="3"/>
+        <v>2624362851.0187969</v>
+      </c>
+    </row>
+    <row r="57" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A57" s="42">
         <v>53</v>
       </c>
       <c r="B57" s="38" t="s">
         <v>188</v>
       </c>
       <c r="C57" s="43">
-        <f t="shared" si="1"/>
-        <v>29268208.41157556</v>
+        <f t="shared" ref="C57:AH57" si="17">C20*$AJ$38/C$38</f>
+        <v>29931510.585209005</v>
       </c>
       <c r="D57" s="43">
-        <f t="shared" si="3"/>
-        <v>55550257.112164296</v>
+        <f t="shared" si="17"/>
+        <v>56809186.451816753</v>
       </c>
       <c r="E57" s="43">
-        <f t="shared" si="3"/>
-        <v>71318447.554878041</v>
+        <f t="shared" si="17"/>
+        <v>72934729.652439028</v>
       </c>
       <c r="F57" s="43">
-        <f t="shared" si="3"/>
-        <v>81119611.904903412</v>
+        <f t="shared" si="17"/>
+        <v>82958016.707280844</v>
       </c>
       <c r="G57" s="43">
-        <f t="shared" si="3"/>
-        <v>91656413.667592302</v>
+        <f t="shared" si="17"/>
+        <v>93733612.844194978</v>
       </c>
       <c r="H57" s="43">
-        <f t="shared" si="3"/>
-        <v>100575831.21547058</v>
+        <f t="shared" si="17"/>
+        <v>102855170.16652942</v>
       </c>
       <c r="I57" s="43">
-        <f t="shared" si="3"/>
-        <v>109613302.71137026</v>
+        <f t="shared" si="17"/>
+        <v>112097456.88046648</v>
       </c>
       <c r="J57" s="43">
-        <f t="shared" si="3"/>
-        <v>111983680.60598023</v>
+        <f t="shared" si="17"/>
+        <v>114521554.38741888</v>
       </c>
       <c r="K57" s="43">
-        <f t="shared" si="3"/>
-        <v>113644199.5472703</v>
+        <f t="shared" si="17"/>
+        <v>116219705.48601866</v>
       </c>
       <c r="L57" s="43">
-        <f t="shared" si="3"/>
-        <v>115983131.16336352</v>
+        <f t="shared" si="17"/>
+        <v>118611644.0509185</v>
       </c>
       <c r="M57" s="43">
-        <f t="shared" si="3"/>
-        <v>103271124.28</v>
+        <f t="shared" si="17"/>
+        <v>105611546.36000001</v>
       </c>
       <c r="N57" s="43">
-        <f t="shared" si="3"/>
-        <v>98223974.098893002</v>
+        <f t="shared" si="17"/>
+        <v>100450013.17195575</v>
       </c>
       <c r="O57" s="43">
-        <f t="shared" si="3"/>
-        <v>99214784.931421667</v>
+        <f t="shared" si="17"/>
+        <v>101463278.64091566</v>
       </c>
       <c r="P57" s="43">
-        <f t="shared" si="3"/>
-        <v>95016246.37336427</v>
+        <f t="shared" si="17"/>
+        <v>97169589.067378193</v>
       </c>
       <c r="Q57" s="43">
-        <f t="shared" si="3"/>
-        <v>95528578.162229776</v>
+        <f t="shared" si="17"/>
+        <v>97693531.77497153</v>
       </c>
       <c r="R57" s="43">
-        <f t="shared" si="3"/>
-        <v>89365827.247407392</v>
+        <f t="shared" si="17"/>
+        <v>91391115.117037028</v>
       </c>
       <c r="S57" s="43">
-        <f t="shared" si="3"/>
-        <v>89362949.692960158</v>
+        <f t="shared" si="17"/>
+        <v>91388172.348891288</v>
       </c>
       <c r="T57" s="43">
-        <f t="shared" si="3"/>
-        <v>82802677.449018791</v>
+        <f t="shared" si="17"/>
+        <v>84679225.379874751</v>
       </c>
       <c r="U57" s="43">
-        <f t="shared" si="3"/>
-        <v>80607026.079677388</v>
+        <f t="shared" si="17"/>
+        <v>82433814.206129014</v>
       </c>
       <c r="V57" s="43">
-        <f t="shared" si="3"/>
-        <v>78896791.206494004</v>
+        <f t="shared" si="17"/>
+        <v>80684820.46896413</v>
       </c>
       <c r="W57" s="43">
-        <f t="shared" si="3"/>
-        <v>72649183.57894738</v>
+        <f t="shared" si="17"/>
+        <v>74295624.000000015</v>
       </c>
       <c r="X57" s="43">
-        <f t="shared" si="3"/>
-        <v>70541154.280000001</v>
+        <f t="shared" si="17"/>
+        <v>72139820.665949002</v>
       </c>
       <c r="Y57" s="43">
-        <f t="shared" si="3"/>
-        <v>69866994.135462195</v>
+        <f t="shared" si="17"/>
+        <v>71450382.10453783</v>
       </c>
       <c r="Z57" s="43">
-        <f t="shared" si="3"/>
-        <v>69865428.635064453</v>
+        <f t="shared" si="17"/>
+        <v>71448781.125377536</v>
       </c>
       <c r="AA57" s="43">
-        <f t="shared" si="3"/>
-        <v>68779042.223747745</v>
+        <f t="shared" si="17"/>
+        <v>70337774.058846861</v>
       </c>
       <c r="AB57" s="43">
-        <f t="shared" si="3"/>
-        <v>68149426.639683649</v>
+        <f t="shared" si="17"/>
+        <v>69693889.566362038</v>
       </c>
       <c r="AC57" s="43">
-        <f t="shared" si="3"/>
-        <v>70119852.339115351</v>
+        <f t="shared" si="17"/>
+        <v>71708970.805724204</v>
       </c>
       <c r="AD57" s="43">
-        <f t="shared" si="3"/>
-        <v>50377879.6080743</v>
+        <f t="shared" si="17"/>
+        <v>51519587.927804038</v>
       </c>
       <c r="AE57" s="43">
-        <f t="shared" si="3"/>
-        <v>42329272.093937866</v>
+        <f t="shared" si="17"/>
+        <v>43288575.710797653</v>
       </c>
       <c r="AF57" s="43">
-        <f t="shared" si="3"/>
-        <v>56004209.620253153</v>
+        <f t="shared" si="17"/>
+        <v>57273426.835443035</v>
       </c>
       <c r="AG57" s="43">
-        <f t="shared" si="3"/>
-        <v>69933130.422831461</v>
+        <f t="shared" si="17"/>
+        <v>71518017.231280893</v>
       </c>
       <c r="AH57" s="43">
-        <f t="shared" si="3"/>
-        <v>67593576.996676296</v>
+        <f t="shared" si="17"/>
+        <v>69125442.764306366</v>
       </c>
       <c r="AI57" s="43">
-        <f t="shared" si="3"/>
-        <v>68432993.539999977</v>
+        <f t="shared" si="2"/>
+        <v>69983882.91201131</v>
       </c>
       <c r="AJ57" s="43">
         <f t="shared" si="2"/>
-        <v>2637645207.5298285</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:36" x14ac:dyDescent="0.25">
+        <v>68566367.760000005</v>
+      </c>
+      <c r="AN57" s="43">
+        <f t="shared" si="3"/>
+        <v>2697421869.4568505</v>
+      </c>
+    </row>
+    <row r="58" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A58" s="42">
         <v>54</v>
       </c>
       <c r="B58" s="38" t="s">
         <v>175</v>
       </c>
       <c r="C58" s="43">
-        <f t="shared" si="1"/>
-        <v>20163634.681672022</v>
+        <f t="shared" ref="C58:AH58" si="18">C21*$AJ$38/C$38</f>
+        <v>20620600.906752411</v>
       </c>
       <c r="D58" s="43">
-        <f t="shared" si="3"/>
-        <v>40640409.295418635</v>
+        <f t="shared" si="18"/>
+        <v>41561438.401263826</v>
       </c>
       <c r="E58" s="43">
-        <f t="shared" si="3"/>
-        <v>50301217.146341465</v>
+        <f t="shared" si="18"/>
+        <v>51441188.073170736</v>
       </c>
       <c r="F58" s="43">
-        <f t="shared" si="3"/>
-        <v>57461826.751857355</v>
+        <f t="shared" si="18"/>
+        <v>58764077.783060923</v>
       </c>
       <c r="G58" s="43">
-        <f t="shared" si="3"/>
-        <v>62512788.77104874</v>
+        <f t="shared" si="18"/>
+        <v>63929509.19645495</v>
       </c>
       <c r="H58" s="43">
-        <f t="shared" si="3"/>
-        <v>75320554.378823519</v>
+        <f t="shared" si="18"/>
+        <v>77027535.781176463</v>
       </c>
       <c r="I58" s="43">
-        <f t="shared" si="3"/>
-        <v>93003471.24198252</v>
+        <f t="shared" si="18"/>
+        <v>95111198.635568529</v>
       </c>
       <c r="J58" s="43">
-        <f t="shared" si="3"/>
-        <v>105104084.75610718</v>
+        <f t="shared" si="18"/>
+        <v>107486047.01686884</v>
       </c>
       <c r="K58" s="43">
-        <f t="shared" si="3"/>
-        <v>115492086.39147803</v>
+        <f t="shared" si="18"/>
+        <v>118109470.78561918</v>
       </c>
       <c r="L58" s="43">
-        <f t="shared" si="3"/>
-        <v>123777548.84155236</v>
+        <f t="shared" si="18"/>
+        <v>126582705.75580855</v>
       </c>
       <c r="M58" s="43">
-        <f t="shared" si="3"/>
-        <v>107566488.89311558</v>
+        <f t="shared" si="18"/>
+        <v>110004256.34678394</v>
       </c>
       <c r="N58" s="43">
-        <f t="shared" si="3"/>
-        <v>103798684.2996802</v>
+        <f t="shared" si="18"/>
+        <v>106151062.41412057</v>
       </c>
       <c r="O58" s="43">
-        <f t="shared" si="3"/>
-        <v>104796554.22081926</v>
+        <f t="shared" si="18"/>
+        <v>107171546.95103616</v>
       </c>
       <c r="P58" s="43">
-        <f t="shared" si="3"/>
-        <v>97822331.860881671</v>
+        <f t="shared" si="18"/>
+        <v>100039268.56027842</v>
       </c>
       <c r="Q58" s="43">
-        <f t="shared" ref="D58:AI66" si="4">Q21*$AI$38/Q$38</f>
-        <v>101017746.36241181</v>
+        <f t="shared" si="18"/>
+        <v>103307100.3876223</v>
       </c>
       <c r="R58" s="43">
-        <f t="shared" si="4"/>
-        <v>103341473.99607842</v>
+        <f t="shared" si="18"/>
+        <v>105683490.40392154</v>
       </c>
       <c r="S58" s="43">
-        <f t="shared" si="4"/>
-        <v>104075872.20361678</v>
+        <f t="shared" si="18"/>
+        <v>106434532.19689989</v>
       </c>
       <c r="T58" s="43">
-        <f t="shared" si="4"/>
-        <v>99180271.748559475</v>
+        <f t="shared" si="18"/>
+        <v>101427983.28960334</v>
       </c>
       <c r="U58" s="43">
-        <f t="shared" si="4"/>
-        <v>97764517.447862878</v>
+        <f t="shared" si="18"/>
+        <v>99980143.90560481</v>
       </c>
       <c r="V58" s="43">
-        <f t="shared" si="4"/>
-        <v>93921772.173227087</v>
+        <f t="shared" si="18"/>
+        <v>96050310.91936256</v>
       </c>
       <c r="W58" s="43">
-        <f t="shared" si="4"/>
-        <v>85896837.482884988</v>
+        <f t="shared" si="18"/>
+        <v>87843508.020740747</v>
       </c>
       <c r="X58" s="43">
-        <f t="shared" si="4"/>
-        <v>83059823.053333327</v>
+        <f t="shared" si="18"/>
+        <v>84942198.646610007</v>
       </c>
       <c r="Y58" s="43">
-        <f t="shared" si="4"/>
-        <v>81337484.125116706</v>
+        <f t="shared" si="18"/>
+        <v>83180826.541549966</v>
       </c>
       <c r="Z58" s="43">
-        <f t="shared" si="4"/>
-        <v>84751312.439189687</v>
+        <f t="shared" si="18"/>
+        <v>86672022.069539607</v>
       </c>
       <c r="AA58" s="43">
-        <f t="shared" si="4"/>
-        <v>82830843.043531522</v>
+        <f t="shared" si="18"/>
+        <v>84708029.288144141</v>
       </c>
       <c r="AB58" s="43">
-        <f t="shared" si="4"/>
-        <v>81055206.670826003</v>
+        <f t="shared" si="18"/>
+        <v>82892151.864499122</v>
       </c>
       <c r="AC58" s="43">
-        <f t="shared" si="4"/>
-        <v>76982152.622549877</v>
+        <f t="shared" si="18"/>
+        <v>78726790.642324388</v>
       </c>
       <c r="AD58" s="43">
-        <f t="shared" si="4"/>
-        <v>53942149.444358103</v>
+        <f t="shared" si="18"/>
+        <v>55164634.417601354</v>
       </c>
       <c r="AE58" s="43">
-        <f t="shared" si="4"/>
-        <v>40021106.518455081</v>
+        <f t="shared" si="18"/>
+        <v>40928100.433887489</v>
       </c>
       <c r="AF58" s="43">
-        <f t="shared" si="4"/>
-        <v>51299643.452531643</v>
+        <f t="shared" si="18"/>
+        <v>52462241.604430377</v>
       </c>
       <c r="AG58" s="43">
-        <f t="shared" si="4"/>
-        <v>65876165.264269657</v>
+        <f t="shared" si="18"/>
+        <v>67369109.519550562</v>
       </c>
       <c r="AH58" s="43">
-        <f t="shared" si="4"/>
-        <v>65262805.685549125</v>
+        <f t="shared" si="18"/>
+        <v>66741849.440462418</v>
       </c>
       <c r="AI58" s="43">
-        <f t="shared" si="4"/>
-        <v>64200755.529999994</v>
+        <f t="shared" si="2"/>
+        <v>65655730.159575075</v>
       </c>
       <c r="AJ58" s="43">
         <f t="shared" si="2"/>
-        <v>2673579620.7951312</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:36" x14ac:dyDescent="0.25">
+        <v>66066673.759999998</v>
+      </c>
+      <c r="AN58" s="43">
+        <f t="shared" si="3"/>
+        <v>2734170660.3598928</v>
+      </c>
+    </row>
+    <row r="59" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A59" s="42">
         <v>55</v>
       </c>
       <c r="B59" s="44" t="s">
         <v>168</v>
       </c>
       <c r="C59" s="43">
-        <f t="shared" si="1"/>
-        <v>39774582.598070733</v>
+        <f t="shared" ref="C59:AH59" si="19">C22*$AJ$38/C$38</f>
+        <v>40675989.569131836</v>
       </c>
       <c r="D59" s="43">
-        <f t="shared" si="4"/>
-        <v>99174081.876777247</v>
+        <f t="shared" si="19"/>
+        <v>101421653.13744077</v>
       </c>
       <c r="E59" s="43">
-        <f t="shared" si="4"/>
-        <v>110591996.3597561</v>
+        <f t="shared" si="19"/>
+        <v>113098330.55487807</v>
       </c>
       <c r="F59" s="43">
-        <f t="shared" si="4"/>
-        <v>127715817.51560178</v>
+        <f t="shared" si="19"/>
+        <v>130610226.97771175</v>
       </c>
       <c r="G59" s="43">
-        <f t="shared" si="4"/>
-        <v>129336267.2530576</v>
+        <f t="shared" si="19"/>
+        <v>132267400.78853767</v>
       </c>
       <c r="H59" s="43">
-        <f t="shared" si="4"/>
-        <v>126948539.76835293</v>
+        <f t="shared" si="19"/>
+        <v>129825560.49964705</v>
       </c>
       <c r="I59" s="43">
-        <f t="shared" si="4"/>
-        <v>136602250.12827989</v>
+        <f t="shared" si="19"/>
+        <v>139698051.8309038</v>
       </c>
       <c r="J59" s="43">
-        <f t="shared" si="4"/>
-        <v>142452711.14482367</v>
+        <f t="shared" si="19"/>
+        <v>145681101.19909731</v>
       </c>
       <c r="K59" s="43">
-        <f t="shared" si="4"/>
-        <v>141119777.34221038</v>
+        <f t="shared" si="19"/>
+        <v>144317959.26498005</v>
       </c>
       <c r="L59" s="43">
-        <f t="shared" si="4"/>
-        <v>145757957.15260023</v>
+        <f t="shared" si="19"/>
+        <v>149061253.63197932</v>
       </c>
       <c r="M59" s="43">
-        <f t="shared" si="4"/>
-        <v>123268336.54603015</v>
+        <f t="shared" si="19"/>
+        <v>126061953.23829146</v>
       </c>
       <c r="N59" s="43">
-        <f t="shared" si="4"/>
-        <v>114783952.84098402</v>
+        <f t="shared" si="19"/>
+        <v>117385288.88270605</v>
       </c>
       <c r="O59" s="43">
-        <f t="shared" si="4"/>
-        <v>115786514.48279513</v>
+        <f t="shared" si="19"/>
+        <v>118410571.46824095</v>
       </c>
       <c r="P59" s="43">
-        <f t="shared" si="4"/>
-        <v>115966124.16635732</v>
+        <f t="shared" si="19"/>
+        <v>118594251.62621813</v>
       </c>
       <c r="Q59" s="43">
-        <f t="shared" si="4"/>
-        <v>115883240.83772466</v>
+        <f t="shared" si="19"/>
+        <v>118509489.92186573</v>
       </c>
       <c r="R59" s="43">
-        <f t="shared" si="4"/>
-        <v>110538518.67080608</v>
+        <f t="shared" si="19"/>
+        <v>113043640.90697166</v>
       </c>
       <c r="S59" s="43">
-        <f t="shared" si="4"/>
-        <v>105204041.17429492</v>
+        <f t="shared" si="19"/>
+        <v>107588268.73631862</v>
       </c>
       <c r="T59" s="43">
-        <f t="shared" si="4"/>
-        <v>96651227.066847593</v>
+        <f t="shared" si="19"/>
+        <v>98841623.147682682</v>
       </c>
       <c r="U59" s="43">
-        <f t="shared" si="4"/>
-        <v>94646252.705080643</v>
+        <f t="shared" si="19"/>
+        <v>96791210.273467734</v>
       </c>
       <c r="V59" s="43">
-        <f t="shared" si="4"/>
-        <v>98880168.657569721</v>
+        <f t="shared" si="19"/>
+        <v>101121078.99541834</v>
       </c>
       <c r="W59" s="43">
-        <f t="shared" si="4"/>
-        <v>97353660.993723199</v>
+        <f t="shared" si="19"/>
+        <v>99559976.257037044</v>
       </c>
       <c r="X59" s="43">
-        <f t="shared" si="4"/>
-        <v>96942710.813333333</v>
+        <f t="shared" si="19"/>
+        <v>99139712.758111417</v>
       </c>
       <c r="Y59" s="43">
-        <f t="shared" si="4"/>
-        <v>100024016.85837536</v>
+        <f t="shared" si="19"/>
+        <v>102290850.10162467</v>
       </c>
       <c r="Z59" s="43">
-        <f t="shared" si="4"/>
-        <v>103715759.03642727</v>
+        <f t="shared" si="19"/>
+        <v>106066257.82478823</v>
       </c>
       <c r="AA59" s="43">
-        <f t="shared" si="4"/>
-        <v>102209999.84331532</v>
+        <f t="shared" si="19"/>
+        <v>104526373.77744146</v>
       </c>
       <c r="AB59" s="43">
-        <f t="shared" si="4"/>
-        <v>104215898.91458698</v>
+        <f t="shared" si="19"/>
+        <v>106577732.31775042</v>
       </c>
       <c r="AC59" s="43">
-        <f t="shared" si="4"/>
-        <v>103488617.00353859</v>
+        <f t="shared" si="19"/>
+        <v>105833968.09710322</v>
       </c>
       <c r="AD59" s="43">
-        <f t="shared" si="4"/>
-        <v>72211072.263006747</v>
+        <f t="shared" si="19"/>
+        <v>73847583.815709442</v>
       </c>
       <c r="AE59" s="43">
-        <f t="shared" si="4"/>
-        <v>49203635.967858948</v>
+        <f t="shared" si="19"/>
+        <v>50318732.533702783</v>
       </c>
       <c r="AF59" s="43">
-        <f t="shared" si="4"/>
-        <v>68268044.018987343</v>
+        <f t="shared" si="19"/>
+        <v>69815195.158227846</v>
       </c>
       <c r="AG59" s="43">
-        <f t="shared" si="4"/>
-        <v>91304443.868194759</v>
+        <f t="shared" si="19"/>
+        <v>93373666.392119855</v>
       </c>
       <c r="AH59" s="43">
-        <f t="shared" si="4"/>
-        <v>97062478.651300579</v>
+        <f t="shared" si="19"/>
+        <v>99262194.881358385</v>
       </c>
       <c r="AI59" s="43">
-        <f t="shared" si="4"/>
-        <v>98810093.689999983</v>
+        <f t="shared" si="2"/>
+        <v>101049415.92660056</v>
       </c>
       <c r="AJ59" s="43">
         <f t="shared" si="2"/>
-        <v>3475892790.2106695</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:36" x14ac:dyDescent="0.25">
+        <v>107172890.45</v>
+      </c>
+      <c r="AN59" s="43">
+        <f t="shared" si="3"/>
+        <v>3554666564.4930639</v>
+      </c>
+    </row>
+    <row r="60" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A60" s="42">
         <v>56</v>
       </c>
       <c r="B60" s="38" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="43">
-        <f t="shared" si="1"/>
-        <v>790191.06752411567</v>
+        <f t="shared" ref="C60:AH60" si="20">C23*$AJ$38/C$38</f>
+        <v>808099.08038585214</v>
       </c>
       <c r="D60" s="43">
-        <f t="shared" si="4"/>
-        <v>7219524.770932069</v>
+        <f t="shared" si="20"/>
+        <v>7383140.0631911531</v>
       </c>
       <c r="E60" s="43">
-        <f t="shared" si="4"/>
-        <v>14671267.615853658</v>
+        <f t="shared" si="20"/>
+        <v>15003760.932926832</v>
       </c>
       <c r="F60" s="43">
-        <f t="shared" si="4"/>
-        <v>22642479.524517085</v>
+        <f t="shared" si="20"/>
+        <v>23155623.536404163</v>
       </c>
       <c r="G60" s="43">
-        <f t="shared" si="4"/>
-        <v>28415315.755391426</v>
+        <f t="shared" si="20"/>
+        <v>29059288.916986708</v>
       </c>
       <c r="H60" s="43">
-        <f t="shared" si="4"/>
-        <v>32542761.644117642</v>
+        <f t="shared" si="20"/>
+        <v>33280274.655882351</v>
       </c>
       <c r="I60" s="43">
-        <f t="shared" si="4"/>
-        <v>40105328.279883385</v>
+        <f t="shared" si="20"/>
+        <v>41014230.903790094</v>
       </c>
       <c r="J60" s="43">
-        <f t="shared" si="4"/>
-        <v>43892396.081918187</v>
+        <f t="shared" si="20"/>
+        <v>44887124.605021156</v>
       </c>
       <c r="K60" s="43">
-        <f t="shared" si="4"/>
-        <v>44861691.72836218</v>
+        <f t="shared" si="20"/>
+        <v>45878387.291611187</v>
       </c>
       <c r="L60" s="43">
-        <f t="shared" si="4"/>
-        <v>48976887.475187577</v>
+        <f t="shared" si="20"/>
+        <v>50086845.264993533</v>
       </c>
       <c r="M60" s="43">
-        <f t="shared" si="4"/>
-        <v>43188995.080452263</v>
+        <f t="shared" si="20"/>
+        <v>44167782.504371867</v>
       </c>
       <c r="N60" s="43">
-        <f t="shared" si="4"/>
-        <v>43386843.549667887</v>
+        <f t="shared" si="20"/>
+        <v>44370114.791586712</v>
       </c>
       <c r="O60" s="43">
-        <f t="shared" si="4"/>
-        <v>47734536.854216866</v>
+        <f t="shared" si="20"/>
+        <v>48816339.389156632</v>
       </c>
       <c r="P60" s="43">
-        <f t="shared" si="4"/>
-        <v>51911549.972807415</v>
+        <f t="shared" si="20"/>
+        <v>53088015.694570757</v>
       </c>
       <c r="Q60" s="43">
-        <f t="shared" si="4"/>
-        <v>57928245.413515352</v>
+        <f t="shared" si="20"/>
+        <v>59241066.839317396</v>
       </c>
       <c r="R60" s="43">
-        <f t="shared" si="4"/>
-        <v>59122262.325969495</v>
+        <f t="shared" si="20"/>
+        <v>60462143.625141606</v>
       </c>
       <c r="S60" s="43">
-        <f t="shared" si="4"/>
-        <v>64716816.246458545</v>
+        <f t="shared" si="20"/>
+        <v>66183486.30303552</v>
       </c>
       <c r="T60" s="43">
-        <f t="shared" si="4"/>
-        <v>65822325.921711884</v>
+        <f t="shared" si="20"/>
+        <v>67314050.021920666</v>
       </c>
       <c r="U60" s="43">
-        <f t="shared" si="4"/>
-        <v>70239674.680645153</v>
+        <f t="shared" si="20"/>
+        <v>71831508.667741925</v>
       </c>
       <c r="V60" s="43">
-        <f t="shared" si="4"/>
-        <v>79491465.624621511</v>
+        <f t="shared" si="20"/>
+        <v>81292971.927729085</v>
       </c>
       <c r="W60" s="43">
-        <f t="shared" si="4"/>
-        <v>73718312.421949327</v>
+        <f t="shared" si="20"/>
+        <v>75388982.391851872</v>
       </c>
       <c r="X60" s="43">
-        <f t="shared" si="4"/>
-        <v>72281401.506666645</v>
+        <f t="shared" si="20"/>
+        <v>73919506.923248336</v>
       </c>
       <c r="Y60" s="43">
-        <f t="shared" si="4"/>
-        <v>75608953.902222216</v>
+        <f t="shared" si="20"/>
+        <v>77322471.271111116</v>
       </c>
       <c r="Z60" s="43">
-        <f t="shared" si="4"/>
-        <v>78056605.589429095</v>
+        <f t="shared" si="20"/>
+        <v>79825593.818084717</v>
       </c>
       <c r="AA60" s="43">
-        <f t="shared" si="4"/>
-        <v>77796508.178414419</v>
+        <f t="shared" si="20"/>
+        <v>79559601.848180205</v>
       </c>
       <c r="AB60" s="43">
-        <f t="shared" si="4"/>
-        <v>81956770.308646739</v>
+        <f t="shared" si="20"/>
+        <v>83814147.539437607</v>
       </c>
       <c r="AC60" s="43">
-        <f t="shared" si="4"/>
-        <v>83007689.545394599</v>
+        <f t="shared" si="20"/>
+        <v>84888883.642740667</v>
       </c>
       <c r="AD60" s="43">
-        <f t="shared" si="4"/>
-        <v>61527404.834020264</v>
+        <f t="shared" si="20"/>
+        <v>62921793.612128377</v>
       </c>
       <c r="AE60" s="43">
-        <f t="shared" si="4"/>
-        <v>49907548.827942908</v>
+        <f t="shared" si="20"/>
+        <v>51038598.09316542</v>
       </c>
       <c r="AF60" s="43">
-        <f t="shared" si="4"/>
-        <v>68279529.924050629</v>
+        <f t="shared" si="20"/>
+        <v>69826941.367088616</v>
       </c>
       <c r="AG60" s="43">
-        <f t="shared" si="4"/>
-        <v>91745834.803775266</v>
+        <f t="shared" si="20"/>
+        <v>93825060.521707878</v>
       </c>
       <c r="AH60" s="43">
-        <f t="shared" si="4"/>
-        <v>92098059.886560678</v>
+        <f t="shared" si="20"/>
+        <v>94185268.042630062</v>
       </c>
       <c r="AI60" s="43">
-        <f t="shared" si="4"/>
-        <v>95699646.060000002</v>
+        <f t="shared" si="2"/>
+        <v>97868476.565609083</v>
       </c>
       <c r="AJ60" s="43">
         <f t="shared" si="2"/>
-        <v>1869344825.4028263</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:36" x14ac:dyDescent="0.25">
+        <v>105717574.6499998</v>
+      </c>
+      <c r="AN60" s="43">
+        <f t="shared" si="3"/>
+        <v>1911709580.6527488</v>
+      </c>
+    </row>
+    <row r="61" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A61" s="42">
         <v>57</v>
       </c>
       <c r="B61" s="38" t="s">
         <v>177</v>
       </c>
       <c r="C61" s="43">
-        <f t="shared" si="1"/>
-        <v>36055240.662379414</v>
+        <f t="shared" ref="C61:AH61" si="21">C24*$AJ$38/C$38</f>
+        <v>36872356.598070741</v>
       </c>
       <c r="D61" s="43">
-        <f t="shared" si="4"/>
-        <v>71842372.625592411</v>
+        <f t="shared" si="21"/>
+        <v>73470528.379146934</v>
       </c>
       <c r="E61" s="43">
-        <f t="shared" si="4"/>
-        <v>86386076.054878056</v>
+        <f t="shared" si="21"/>
+        <v>88343834.152439043</v>
       </c>
       <c r="F61" s="43">
-        <f t="shared" si="4"/>
-        <v>113460271.80980682</v>
+        <f t="shared" si="21"/>
+        <v>116031609.41456167</v>
       </c>
       <c r="G61" s="43">
-        <f t="shared" si="4"/>
-        <v>133102652.52986704</v>
+        <f t="shared" si="21"/>
+        <v>136119143.23875922</v>
       </c>
       <c r="H61" s="43">
-        <f t="shared" si="4"/>
-        <v>152069802.58447057</v>
+        <f t="shared" si="21"/>
+        <v>155516143.71952942</v>
       </c>
       <c r="I61" s="43">
-        <f t="shared" si="4"/>
-        <v>200402739.42857143</v>
+        <f t="shared" si="21"/>
+        <v>204944444.5714286</v>
       </c>
       <c r="J61" s="43">
-        <f t="shared" si="4"/>
-        <v>228680092.0236389</v>
+        <f t="shared" si="21"/>
+        <v>233862643.68423131</v>
       </c>
       <c r="K61" s="43">
-        <f t="shared" si="4"/>
-        <v>232635346.02929428</v>
+        <f t="shared" si="21"/>
+        <v>237907535.17443413</v>
       </c>
       <c r="L61" s="43">
-        <f t="shared" si="4"/>
-        <v>246990294.57780075</v>
+        <f t="shared" si="21"/>
+        <v>252587808.33593792</v>
       </c>
       <c r="M61" s="43">
-        <f t="shared" si="4"/>
-        <v>214834998.45939699</v>
+        <f t="shared" si="21"/>
+        <v>219703780.29417089</v>
       </c>
       <c r="N61" s="43">
-        <f t="shared" si="4"/>
-        <v>201711223.42346862</v>
+        <f t="shared" si="21"/>
+        <v>206282582.59453875</v>
       </c>
       <c r="O61" s="43">
-        <f t="shared" si="4"/>
-        <v>203127940.25262651</v>
+        <f t="shared" si="21"/>
+        <v>207731406.32067472</v>
       </c>
       <c r="P61" s="43">
-        <f t="shared" si="4"/>
-        <v>206668989.28686765</v>
+        <f t="shared" si="21"/>
+        <v>211352705.75795817</v>
       </c>
       <c r="Q61" s="43">
-        <f t="shared" si="4"/>
-        <v>206710344.22034132</v>
+        <f t="shared" si="21"/>
+        <v>211394997.91372013</v>
       </c>
       <c r="R61" s="43">
-        <f t="shared" si="4"/>
-        <v>193365084.8119826</v>
+        <f t="shared" si="21"/>
+        <v>197747296.36579525</v>
       </c>
       <c r="S61" s="43">
-        <f t="shared" si="4"/>
-        <v>188378379.97756723</v>
+        <f t="shared" si="21"/>
+        <v>192647578.39065662</v>
       </c>
       <c r="T61" s="43">
-        <f t="shared" si="4"/>
-        <v>178636182.90471813</v>
+        <f t="shared" si="21"/>
+        <v>182684594.98187891</v>
       </c>
       <c r="U61" s="43">
-        <f t="shared" si="4"/>
-        <v>173729097.56254029</v>
+        <f t="shared" si="21"/>
+        <v>177666300.90673387</v>
       </c>
       <c r="V61" s="43">
-        <f t="shared" si="4"/>
-        <v>172073332.39422309</v>
+        <f t="shared" si="21"/>
+        <v>175973011.3153387</v>
       </c>
       <c r="W61" s="43">
-        <f t="shared" si="4"/>
-        <v>155049415.3159844</v>
+        <f t="shared" si="21"/>
+        <v>158563283.08518517</v>
       </c>
       <c r="X61" s="43">
-        <f t="shared" si="4"/>
-        <v>145603368.77333331</v>
+        <f t="shared" si="21"/>
+        <v>148903161.83335221</v>
       </c>
       <c r="Y61" s="43">
-        <f t="shared" si="4"/>
-        <v>150766648.41198879</v>
+        <f t="shared" si="21"/>
+        <v>154183456.3080112</v>
       </c>
       <c r="Z61" s="43">
-        <f t="shared" si="4"/>
-        <v>144828975.15414366</v>
+        <f t="shared" si="21"/>
+        <v>148111218.21712708</v>
       </c>
       <c r="AA61" s="43">
-        <f t="shared" si="4"/>
-        <v>138911271.51819819</v>
+        <f t="shared" si="21"/>
+        <v>142059402.31747746</v>
       </c>
       <c r="AB61" s="43">
-        <f t="shared" si="4"/>
-        <v>138894997.31321618</v>
+        <f t="shared" si="21"/>
+        <v>142042759.29198596</v>
       </c>
       <c r="AC61" s="43">
-        <f t="shared" si="4"/>
-        <v>134966497.53276667</v>
+        <f t="shared" si="21"/>
+        <v>138025228.35503903</v>
       </c>
       <c r="AD61" s="43">
-        <f t="shared" si="4"/>
-        <v>96051327.166689157</v>
+        <f t="shared" si="21"/>
+        <v>98228127.78236486</v>
       </c>
       <c r="AE61" s="43">
-        <f t="shared" si="4"/>
-        <v>73875527.534240127</v>
+        <f t="shared" si="21"/>
+        <v>75549760.452863157</v>
       </c>
       <c r="AF61" s="43">
-        <f t="shared" si="4"/>
-        <v>94875946.284810126</v>
+        <f t="shared" si="21"/>
+        <v>97026109.37341772</v>
       </c>
       <c r="AG61" s="43">
-        <f t="shared" si="4"/>
-        <v>129566413.03238949</v>
+        <f t="shared" si="21"/>
+        <v>132502762.33623971</v>
       </c>
       <c r="AH61" s="43">
-        <f t="shared" si="4"/>
-        <v>123874115.23427744</v>
+        <f t="shared" si="21"/>
+        <v>126681460.62202312</v>
       </c>
       <c r="AI61" s="43">
-        <f t="shared" si="4"/>
-        <v>126045998.69000001</v>
+        <f t="shared" si="2"/>
+        <v>128902565.23254958</v>
       </c>
       <c r="AJ61" s="43">
         <f t="shared" si="2"/>
-        <v>5094170963.5820684</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:36" x14ac:dyDescent="0.25">
+        <v>128398967.5999999</v>
+      </c>
+      <c r="AN61" s="43">
+        <f t="shared" si="3"/>
+        <v>5209619597.3176403</v>
+      </c>
+    </row>
+    <row r="62" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A62" s="42">
         <v>58</v>
       </c>
       <c r="B62" s="38" t="s">
         <v>192</v>
       </c>
       <c r="C62" s="43">
-        <f t="shared" si="1"/>
-        <v>44927638.006430864</v>
+        <f t="shared" ref="C62:AH62" si="22">C25*$AJ$38/C$38</f>
+        <v>45945828.102893889</v>
       </c>
       <c r="D62" s="43">
-        <f t="shared" si="4"/>
-        <v>76907361.617693514</v>
+        <f t="shared" si="22"/>
+        <v>78650304.657187998</v>
       </c>
       <c r="E62" s="43">
-        <f t="shared" si="4"/>
-        <v>76908996.804878056</v>
+        <f t="shared" si="22"/>
+        <v>78651976.902439028</v>
       </c>
       <c r="F62" s="43">
-        <f t="shared" si="4"/>
-        <v>90324265.765230298</v>
+        <f t="shared" si="22"/>
+        <v>92371274.621099561</v>
       </c>
       <c r="G62" s="43">
-        <f t="shared" si="4"/>
-        <v>103808818.13477105</v>
+        <f t="shared" si="22"/>
+        <v>106161425.91119646</v>
       </c>
       <c r="H62" s="43">
-        <f t="shared" si="4"/>
-        <v>119833588.65288234</v>
+        <f t="shared" si="22"/>
+        <v>122549364.03311765</v>
       </c>
       <c r="I62" s="43">
-        <f t="shared" si="4"/>
-        <v>138869275.81924197</v>
+        <f t="shared" si="22"/>
+        <v>142016454.87463558</v>
       </c>
       <c r="J62" s="43">
-        <f t="shared" si="4"/>
-        <v>145616922.26849079</v>
+        <f t="shared" si="22"/>
+        <v>148917022.48987308</v>
       </c>
       <c r="K62" s="43">
-        <f t="shared" si="4"/>
-        <v>147331757.59254327</v>
+        <f t="shared" si="22"/>
+        <v>150670720.93741679</v>
       </c>
       <c r="L62" s="43">
-        <f t="shared" si="4"/>
-        <v>151487207.77909443</v>
+        <f t="shared" si="22"/>
+        <v>154920345.63244504</v>
       </c>
       <c r="M62" s="43">
-        <f t="shared" si="4"/>
-        <v>131622988.72055276</v>
+        <f t="shared" si="22"/>
+        <v>134605945.97201005</v>
       </c>
       <c r="N62" s="43">
-        <f t="shared" si="4"/>
-        <v>126447807.16782288</v>
+        <f t="shared" si="22"/>
+        <v>129313479.85151294</v>
       </c>
       <c r="O62" s="43">
-        <f t="shared" si="4"/>
-        <v>125184625.106506</v>
+        <f t="shared" si="22"/>
+        <v>128021670.43469878</v>
       </c>
       <c r="P62" s="43">
-        <f t="shared" si="4"/>
-        <v>124085428.66366592</v>
+        <f t="shared" si="22"/>
+        <v>126897563.02431558</v>
       </c>
       <c r="Q62" s="43">
-        <f t="shared" si="4"/>
-        <v>123459355.3186803</v>
+        <f t="shared" si="22"/>
+        <v>126257301.04828215</v>
       </c>
       <c r="R62" s="43">
-        <f t="shared" si="4"/>
-        <v>117225701.85067539</v>
+        <f t="shared" si="22"/>
+        <v>119882374.98043576</v>
       </c>
       <c r="S62" s="43">
-        <f t="shared" si="4"/>
-        <v>120275601.12155004</v>
+        <f t="shared" si="22"/>
+        <v>123001393.78152853</v>
       </c>
       <c r="T62" s="43">
-        <f t="shared" si="4"/>
-        <v>111239973.76233821</v>
+        <f t="shared" si="22"/>
+        <v>113760992.99774531</v>
       </c>
       <c r="U62" s="43">
-        <f t="shared" si="4"/>
-        <v>109738981.65439519</v>
+        <f t="shared" si="22"/>
+        <v>112225984.07149197</v>
       </c>
       <c r="V62" s="43">
-        <f t="shared" si="4"/>
-        <v>109571952.69163343</v>
+        <f t="shared" si="22"/>
+        <v>112055169.74980079</v>
       </c>
       <c r="W62" s="43">
-        <f t="shared" si="4"/>
-        <v>98398662.69270955</v>
+        <f t="shared" si="22"/>
+        <v>100628660.71407408</v>
       </c>
       <c r="X62" s="43">
-        <f t="shared" si="4"/>
-        <v>96165196.106666654</v>
+        <f t="shared" si="22"/>
+        <v>98344577.321548626</v>
       </c>
       <c r="Y62" s="43">
-        <f t="shared" si="4"/>
-        <v>98546060.479439795</v>
+        <f t="shared" si="22"/>
+        <v>100779398.96056028</v>
       </c>
       <c r="Z62" s="43">
-        <f t="shared" si="4"/>
-        <v>98035286.780957654</v>
+        <f t="shared" si="22"/>
+        <v>100257049.6541805</v>
       </c>
       <c r="AA62" s="43">
-        <f t="shared" si="4"/>
-        <v>96269248.191459462</v>
+        <f t="shared" si="22"/>
+        <v>98450987.527243257</v>
       </c>
       <c r="AB62" s="43">
-        <f t="shared" si="4"/>
-        <v>97511349.466643229</v>
+        <f t="shared" si="22"/>
+        <v>99721238.406397194</v>
       </c>
       <c r="AC62" s="43">
-        <f t="shared" si="4"/>
-        <v>95093556.883538589</v>
+        <f t="shared" si="22"/>
+        <v>97248651.657103226</v>
       </c>
       <c r="AD62" s="43">
-        <f t="shared" si="4"/>
-        <v>68569980.157736465</v>
+        <f t="shared" si="22"/>
+        <v>70123974.04233107</v>
       </c>
       <c r="AE62" s="43">
-        <f t="shared" si="4"/>
-        <v>51775734.006011754</v>
+        <f t="shared" si="22"/>
+        <v>52949121.745524772</v>
       </c>
       <c r="AF62" s="43">
-        <f t="shared" si="4"/>
-        <v>69779548.686708853</v>
+        <f t="shared" si="22"/>
+        <v>71360954.889240503</v>
       </c>
       <c r="AG62" s="43">
-        <f t="shared" si="4"/>
-        <v>90111646.132764041</v>
+        <f t="shared" si="22"/>
+        <v>92153836.413393259</v>
       </c>
       <c r="AH62" s="43">
-        <f t="shared" si="4"/>
-        <v>87162705.978757218</v>
+        <f t="shared" si="22"/>
+        <v>89138064.754479766</v>
       </c>
       <c r="AI62" s="43">
-        <f t="shared" si="4"/>
-        <v>86596862.290000007</v>
+        <f t="shared" si="2"/>
+        <v>88559397.412719563</v>
       </c>
       <c r="AJ62" s="43">
         <f t="shared" si="2"/>
-        <v>3428884086.3524699</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:36" x14ac:dyDescent="0.25">
+        <v>92731978.699999869</v>
+      </c>
+      <c r="AN62" s="43">
+        <f t="shared" si="3"/>
+        <v>3506592507.5729232</v>
+      </c>
+    </row>
+    <row r="63" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A63" s="42">
         <v>59</v>
       </c>
       <c r="B63" s="38" t="s">
         <v>169</v>
       </c>
       <c r="C63" s="43">
-        <f t="shared" si="1"/>
-        <v>25779.215434083599</v>
+        <f t="shared" ref="C63:AH63" si="23">C26*$AJ$38/C$38</f>
+        <v>26363.446945337622</v>
       </c>
       <c r="D63" s="43">
-        <f t="shared" si="4"/>
-        <v>18460309.548183251</v>
+        <f t="shared" si="23"/>
+        <v>18878673.503949448</v>
       </c>
       <c r="E63" s="43">
-        <f t="shared" si="4"/>
-        <v>45017429.201219514</v>
+        <f t="shared" si="23"/>
+        <v>46037654.225609764</v>
       </c>
       <c r="F63" s="43">
-        <f t="shared" si="4"/>
-        <v>70109830.389301628</v>
+        <f t="shared" si="23"/>
+        <v>71698721.729569107</v>
       </c>
       <c r="G63" s="43">
-        <f t="shared" si="4"/>
-        <v>90892026.320472658</v>
+        <f t="shared" si="23"/>
+        <v>92951902.271078274</v>
       </c>
       <c r="H63" s="43">
-        <f t="shared" si="4"/>
-        <v>100680169.81341176</v>
+        <f t="shared" si="23"/>
+        <v>102961873.37858824</v>
       </c>
       <c r="I63" s="43">
-        <f t="shared" si="4"/>
-        <v>114118091.11370263</v>
+        <f t="shared" si="23"/>
+        <v>116704336.80466473</v>
       </c>
       <c r="J63" s="43">
-        <f t="shared" si="4"/>
-        <v>125723182.89179124</v>
+        <f t="shared" si="23"/>
+        <v>128572433.49557123</v>
       </c>
       <c r="K63" s="43">
-        <f t="shared" si="4"/>
-        <v>126743389.35286285</v>
+        <f t="shared" si="23"/>
+        <v>129615760.78295608</v>
       </c>
       <c r="L63" s="43">
-        <f t="shared" si="4"/>
-        <v>132928044.54287192</v>
+        <f t="shared" si="23"/>
+        <v>135940578.1302458</v>
       </c>
       <c r="M63" s="43">
-        <f t="shared" si="4"/>
-        <v>118821196.8156784</v>
+        <f t="shared" si="23"/>
+        <v>121514028.4715578</v>
       </c>
       <c r="N63" s="43">
-        <f t="shared" si="4"/>
-        <v>114655507.31714636</v>
+        <f t="shared" si="23"/>
+        <v>117253932.41215253</v>
       </c>
       <c r="O63" s="43">
-        <f t="shared" si="4"/>
-        <v>118537678.41918075</v>
+        <f t="shared" si="23"/>
+        <v>121224084.72896388</v>
       </c>
       <c r="P63" s="43">
-        <f t="shared" si="4"/>
-        <v>116600275.08691415</v>
+        <f t="shared" si="23"/>
+        <v>119242774.23902553</v>
       </c>
       <c r="Q63" s="43">
-        <f t="shared" si="4"/>
-        <v>115406450.74953353</v>
+        <f t="shared" si="23"/>
+        <v>118021894.39258248</v>
       </c>
       <c r="R63" s="43">
-        <f t="shared" si="4"/>
-        <v>111042880.54871459</v>
+        <f t="shared" si="23"/>
+        <v>113559433.08239652</v>
       </c>
       <c r="S63" s="43">
-        <f t="shared" si="4"/>
-        <v>111520408.85123789</v>
+        <f t="shared" si="23"/>
+        <v>114047783.5560818</v>
       </c>
       <c r="T63" s="43">
-        <f t="shared" si="4"/>
-        <v>102248021.00475991</v>
+        <f t="shared" si="23"/>
+        <v>104565256.60826723</v>
       </c>
       <c r="U63" s="43">
-        <f t="shared" si="4"/>
-        <v>98811204.807862863</v>
+        <f t="shared" si="23"/>
+        <v>101050552.22560482</v>
       </c>
       <c r="V63" s="43">
-        <f t="shared" si="4"/>
-        <v>97891446.133705169</v>
+        <f t="shared" si="23"/>
+        <v>100109949.16223107</v>
       </c>
       <c r="W63" s="43">
-        <f t="shared" si="4"/>
-        <v>87623586.33407408</v>
+        <f t="shared" si="23"/>
+        <v>89609389.990370363</v>
       </c>
       <c r="X63" s="43">
-        <f t="shared" si="4"/>
-        <v>84857052.133333325</v>
+        <f t="shared" si="23"/>
+        <v>86780158.130689338</v>
       </c>
       <c r="Y63" s="43">
-        <f t="shared" si="4"/>
-        <v>83746196.797198877</v>
+        <f t="shared" si="23"/>
+        <v>85644127.602801129</v>
       </c>
       <c r="Z63" s="43">
-        <f t="shared" si="4"/>
-        <v>82602143.904383063</v>
+        <f t="shared" si="23"/>
+        <v>84474147.165672213</v>
       </c>
       <c r="AA63" s="43">
-        <f t="shared" si="4"/>
-        <v>78394857.565549538</v>
+        <f t="shared" si="23"/>
+        <v>80171511.561369374</v>
       </c>
       <c r="AB63" s="43">
-        <f t="shared" si="4"/>
-        <v>79619152.680070266</v>
+        <f t="shared" si="23"/>
+        <v>81423552.740808412</v>
       </c>
       <c r="AC63" s="43">
-        <f t="shared" si="4"/>
-        <v>77886556.80832611</v>
+        <f t="shared" si="23"/>
+        <v>79651691.240242854</v>
       </c>
       <c r="AD63" s="43">
-        <f t="shared" si="4"/>
-        <v>53952714.018817559</v>
+        <f t="shared" si="23"/>
+        <v>55175438.415844589</v>
       </c>
       <c r="AE63" s="43">
-        <f t="shared" si="4"/>
-        <v>41120424.240067177</v>
+        <f t="shared" si="23"/>
+        <v>42052331.87157011</v>
       </c>
       <c r="AF63" s="43">
-        <f t="shared" si="4"/>
-        <v>51621370.556962021</v>
+        <f t="shared" si="23"/>
+        <v>52791259.974683546</v>
       </c>
       <c r="AG63" s="43">
-        <f t="shared" si="4"/>
-        <v>65643142.502352051</v>
+        <f t="shared" si="23"/>
+        <v>67130805.788524345</v>
       </c>
       <c r="AH63" s="43">
-        <f t="shared" si="4"/>
-        <v>62681660.064768776</v>
+        <f t="shared" si="23"/>
+        <v>64102207.601647399</v>
       </c>
       <c r="AI63" s="43">
-        <f t="shared" si="4"/>
-        <v>64641115.050000012</v>
+        <f t="shared" si="2"/>
+        <v>66106069.498725228</v>
       </c>
       <c r="AJ63" s="43">
         <f t="shared" si="2"/>
-        <v>2844623294.7798877</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:36" x14ac:dyDescent="0.25">
+        <v>67010088.02999986</v>
+      </c>
+      <c r="AN63" s="43">
+        <f t="shared" si="3"/>
+        <v>2909090678.2309909</v>
+      </c>
+    </row>
+    <row r="64" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A64" s="42">
         <v>60</v>
       </c>
       <c r="B64" s="38" t="s">
         <v>196</v>
       </c>
       <c r="C64" s="43">
-        <f t="shared" si="1"/>
-        <v>14097171.909967843</v>
+        <f t="shared" ref="C64:AH64" si="24">C27*$AJ$38/C$38</f>
+        <v>14416654.55948553</v>
       </c>
       <c r="D64" s="43">
-        <f t="shared" si="4"/>
-        <v>39714114.988941543</v>
+        <f t="shared" si="24"/>
+        <v>40614151.589257501</v>
       </c>
       <c r="E64" s="43">
-        <f t="shared" si="4"/>
-        <v>58529072.445121951</v>
+        <f t="shared" si="24"/>
+        <v>59855510.347560987</v>
       </c>
       <c r="F64" s="43">
-        <f t="shared" si="4"/>
-        <v>76064886.888558686</v>
+        <f t="shared" si="24"/>
+        <v>77788737.016344726</v>
       </c>
       <c r="G64" s="43">
-        <f t="shared" si="4"/>
-        <v>87750649.766499251</v>
+        <f t="shared" si="24"/>
+        <v>89739333.047326431</v>
       </c>
       <c r="H64" s="43">
-        <f t="shared" si="4"/>
-        <v>99186500.543235287</v>
+        <f t="shared" si="24"/>
+        <v>101434353.24676472</v>
       </c>
       <c r="I64" s="43">
-        <f t="shared" si="4"/>
-        <v>118476539.91836736</v>
+        <f t="shared" si="24"/>
+        <v>121161560.65306124</v>
       </c>
       <c r="J64" s="43">
-        <f t="shared" si="4"/>
-        <v>129908817.34967558</v>
+        <f t="shared" si="24"/>
+        <v>132852926.52473906</v>
       </c>
       <c r="K64" s="43">
-        <f t="shared" si="4"/>
-        <v>136546318.7430093</v>
+        <f t="shared" si="24"/>
+        <v>139640852.87882826</v>
       </c>
       <c r="L64" s="43">
-        <f t="shared" si="4"/>
-        <v>147039306.74711511</v>
+        <f t="shared" si="24"/>
+        <v>150371642.31078911</v>
       </c>
       <c r="M64" s="43">
-        <f t="shared" si="4"/>
-        <v>132908090.77276379</v>
+        <f t="shared" si="24"/>
+        <v>135920172.15005025</v>
       </c>
       <c r="N64" s="43">
-        <f t="shared" si="4"/>
-        <v>130860093.28369002</v>
+        <f t="shared" si="24"/>
+        <v>133825761.12014762</v>
       </c>
       <c r="O64" s="43">
-        <f t="shared" si="4"/>
-        <v>132892639.14896381</v>
+        <f t="shared" si="24"/>
+        <v>135904370.3478072</v>
       </c>
       <c r="P64" s="43">
-        <f t="shared" si="4"/>
-        <v>129729656.67438513</v>
+        <f t="shared" si="24"/>
+        <v>132669705.55085848</v>
       </c>
       <c r="Q64" s="43">
-        <f t="shared" si="4"/>
-        <v>129860902.54725823</v>
+        <f t="shared" si="24"/>
+        <v>132803925.83444825</v>
       </c>
       <c r="R64" s="43">
-        <f t="shared" si="4"/>
-        <v>130195697.37398693</v>
+        <f t="shared" si="24"/>
+        <v>133146308.0793464</v>
       </c>
       <c r="S64" s="43">
-        <f t="shared" si="4"/>
-        <v>131631470.43832074</v>
+        <f t="shared" si="24"/>
+        <v>134614619.91001076</v>
       </c>
       <c r="T64" s="43">
-        <f t="shared" si="4"/>
-        <v>119311457.86939459</v>
+        <f t="shared" si="24"/>
+        <v>122015400.25736955</v>
       </c>
       <c r="U64" s="43">
-        <f t="shared" si="4"/>
-        <v>118454998.44137098</v>
+        <f t="shared" si="24"/>
+        <v>121139530.98395163</v>
       </c>
       <c r="V64" s="43">
-        <f t="shared" si="4"/>
-        <v>117546623.52243027</v>
+        <f t="shared" si="24"/>
+        <v>120210569.66458169</v>
       </c>
       <c r="W64" s="43">
-        <f t="shared" si="4"/>
-        <v>108582560.99216375</v>
+        <f t="shared" si="24"/>
+        <v>111043355.57555556</v>
       </c>
       <c r="X64" s="43">
-        <f t="shared" si="4"/>
-        <v>105395785.55999997</v>
+        <f t="shared" si="24"/>
+        <v>107784358.60385267</v>
       </c>
       <c r="Y64" s="43">
-        <f t="shared" si="4"/>
-        <v>104680802.39036414</v>
+        <f t="shared" si="24"/>
+        <v>107053171.84963587</v>
       </c>
       <c r="Z64" s="43">
-        <f t="shared" si="4"/>
-        <v>107110657.57624312</v>
+        <f t="shared" si="24"/>
+        <v>109538094.57513817</v>
       </c>
       <c r="AA64" s="43">
-        <f t="shared" si="4"/>
-        <v>105026485.01394595</v>
+        <f t="shared" si="24"/>
+        <v>107406688.64032434</v>
       </c>
       <c r="AB64" s="43">
-        <f t="shared" si="4"/>
-        <v>104220292.97669595</v>
+        <f t="shared" si="24"/>
+        <v>106582225.96200353</v>
       </c>
       <c r="AC64" s="43">
-        <f t="shared" si="4"/>
-        <v>102082293.85585426</v>
+        <f t="shared" si="24"/>
+        <v>104395773.60329573</v>
       </c>
       <c r="AD64" s="43">
-        <f t="shared" si="4"/>
-        <v>75195370.02810809</v>
+        <f t="shared" si="24"/>
+        <v>76899514.391351357</v>
       </c>
       <c r="AE64" s="43">
-        <f t="shared" si="4"/>
-        <v>58498430.632644847</v>
+        <f t="shared" si="24"/>
+        <v>59824174.103073061</v>
       </c>
       <c r="AF64" s="43">
-        <f t="shared" si="4"/>
-        <v>75306265.259493664</v>
+        <f t="shared" si="24"/>
+        <v>77012922.82911393</v>
       </c>
       <c r="AG64" s="43">
-        <f t="shared" si="4"/>
-        <v>95554924.631550565</v>
+        <f t="shared" si="24"/>
+        <v>97720475.331415743</v>
       </c>
       <c r="AH64" s="43">
-        <f t="shared" si="4"/>
-        <v>89594908.493526012</v>
+        <f t="shared" si="24"/>
+        <v>91625388.006127164</v>
       </c>
       <c r="AI64" s="43">
-        <f t="shared" si="4"/>
-        <v>88228556.770000011</v>
+        <f t="shared" si="2"/>
+        <v>90228070.804447606</v>
       </c>
       <c r="AJ64" s="43">
         <f t="shared" si="2"/>
-        <v>3400182343.5536461</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:36" x14ac:dyDescent="0.25">
+        <v>90803042.339999989</v>
+      </c>
+      <c r="AN64" s="43">
+        <f t="shared" si="3"/>
+        <v>3477240300.3480644</v>
+      </c>
+    </row>
+    <row r="65" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A65" s="42">
         <v>61</v>
       </c>
       <c r="B65" s="38" t="s">
         <v>205</v>
       </c>
       <c r="C65" s="43">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="C65:AH65" si="25">C28*$AJ$38/C$38</f>
         <v>0</v>
       </c>
       <c r="D65" s="43">
-        <f t="shared" si="4"/>
-        <v>1127101.6745655609</v>
+        <f t="shared" si="25"/>
+        <v>1152645.0552922592</v>
       </c>
       <c r="E65" s="43">
-        <f t="shared" si="4"/>
-        <v>4271702.5060975607</v>
+        <f t="shared" si="25"/>
+        <v>4368511.6280487813</v>
       </c>
       <c r="F65" s="43">
-        <f t="shared" si="4"/>
-        <v>5220871.0490341755</v>
+        <f t="shared" si="25"/>
+        <v>5339191.0728083206</v>
       </c>
       <c r="G65" s="43">
-        <f t="shared" si="4"/>
-        <v>6860453.1566321999</v>
+        <f t="shared" si="25"/>
+        <v>7015930.8485672083</v>
       </c>
       <c r="H65" s="43">
-        <f t="shared" si="4"/>
-        <v>15439480.984117644</v>
+        <f t="shared" si="25"/>
+        <v>15789384.235882353</v>
       </c>
       <c r="I65" s="43">
-        <f t="shared" si="4"/>
-        <v>19180636.816326533</v>
+        <f t="shared" si="25"/>
+        <v>19615325.469387759</v>
       </c>
       <c r="J65" s="43">
-        <f t="shared" si="4"/>
-        <v>22413430.274866007</v>
+        <f t="shared" si="25"/>
+        <v>22921383.368913963</v>
       </c>
       <c r="K65" s="43">
-        <f t="shared" si="4"/>
-        <v>21701315.664447404</v>
+        <f t="shared" si="25"/>
+        <v>22193130.183754995</v>
       </c>
       <c r="L65" s="43">
-        <f t="shared" si="4"/>
-        <v>21580792.236170765</v>
+        <f t="shared" si="25"/>
+        <v>22069875.346338943</v>
       </c>
       <c r="M65" s="43">
-        <f t="shared" si="4"/>
-        <v>18398148.395125631</v>
+        <f t="shared" si="25"/>
+        <v>18815103.599547744</v>
       </c>
       <c r="N65" s="43">
-        <f t="shared" si="4"/>
-        <v>16720081.913800742</v>
+        <f t="shared" si="25"/>
+        <v>17099007.282952033</v>
       </c>
       <c r="O65" s="43">
-        <f t="shared" si="4"/>
-        <v>17238964.316240959</v>
+        <f t="shared" si="25"/>
+        <v>17629649.059951805</v>
       </c>
       <c r="P65" s="43">
-        <f t="shared" si="4"/>
-        <v>16892255.736612525</v>
+        <f t="shared" si="25"/>
+        <v>17275083.062088169</v>
       </c>
       <c r="Q65" s="43">
-        <f t="shared" si="4"/>
-        <v>17323710.686734922</v>
+        <f t="shared" si="25"/>
+        <v>17716316.028077357</v>
       </c>
       <c r="R65" s="43">
-        <f t="shared" si="4"/>
-        <v>16413070.342309367</v>
+        <f t="shared" si="25"/>
+        <v>16785037.942135077</v>
       </c>
       <c r="S65" s="43">
-        <f t="shared" si="4"/>
-        <v>16543033.964822385</v>
+        <f t="shared" si="25"/>
+        <v>16917946.91586652</v>
       </c>
       <c r="T65" s="43">
-        <f t="shared" si="4"/>
-        <v>14670073.739081414</v>
+        <f t="shared" si="25"/>
+        <v>15002539.999457199</v>
       </c>
       <c r="U65" s="43">
-        <f t="shared" si="4"/>
-        <v>13877615.524879033</v>
+        <f t="shared" si="25"/>
+        <v>14192122.392298389</v>
       </c>
       <c r="V65" s="43">
-        <f t="shared" si="4"/>
-        <v>13083799.735577688</v>
+        <f t="shared" si="25"/>
+        <v>13380316.443466138</v>
       </c>
       <c r="W65" s="43">
-        <f t="shared" si="4"/>
-        <v>10681076.133138401</v>
+        <f t="shared" si="25"/>
+        <v>10923140.181481482</v>
       </c>
       <c r="X65" s="43">
-        <f t="shared" si="4"/>
-        <v>9708707.2933333311</v>
+        <f t="shared" si="25"/>
+        <v>9928734.6540887635</v>
       </c>
       <c r="Y65" s="43">
-        <f t="shared" si="4"/>
-        <v>9906869.4428384677</v>
+        <f t="shared" si="25"/>
+        <v>10131387.730494864</v>
       </c>
       <c r="Z65" s="43">
-        <f t="shared" si="4"/>
-        <v>10729666.679815836</v>
+        <f t="shared" si="25"/>
+        <v>10972831.930349907</v>
       </c>
       <c r="AA65" s="43">
-        <f t="shared" si="4"/>
-        <v>10556318.85163964</v>
+        <f t="shared" si="25"/>
+        <v>10795555.539495498</v>
       </c>
       <c r="AB65" s="43">
-        <f t="shared" si="4"/>
-        <v>11164428.909420036</v>
+        <f t="shared" si="25"/>
+        <v>11417447.128330404</v>
       </c>
       <c r="AC65" s="43">
-        <f t="shared" si="4"/>
-        <v>12062727.303347789</v>
+        <f t="shared" si="25"/>
+        <v>12336103.559514312</v>
       </c>
       <c r="AD65" s="43">
-        <f t="shared" si="4"/>
-        <v>8749170.126114862</v>
+        <f t="shared" si="25"/>
+        <v>8947451.6020608097</v>
       </c>
       <c r="AE65" s="43">
-        <f t="shared" si="4"/>
-        <v>5792792.6567590246</v>
+        <f t="shared" si="25"/>
+        <v>5924074.0767422337</v>
       </c>
       <c r="AF65" s="43">
-        <f t="shared" si="4"/>
-        <v>8021185.4873417709</v>
+        <f t="shared" si="25"/>
+        <v>8202968.7278481014</v>
       </c>
       <c r="AG65" s="43">
-        <f t="shared" si="4"/>
-        <v>10154598.778996253</v>
+        <f t="shared" si="25"/>
+        <v>10384731.329228466</v>
       </c>
       <c r="AH65" s="43">
-        <f t="shared" si="4"/>
-        <v>9558413.6127167623</v>
+        <f t="shared" si="25"/>
+        <v>9775034.8843930624</v>
       </c>
       <c r="AI65" s="43">
-        <f t="shared" si="4"/>
-        <v>10015312.43</v>
+        <f t="shared" si="2"/>
+        <v>10242288.349093486</v>
       </c>
       <c r="AJ65" s="43">
         <f t="shared" si="2"/>
-        <v>406057806.42290461</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:36" x14ac:dyDescent="0.25">
+        <v>9526384.879999999</v>
+      </c>
+      <c r="AN65" s="43">
+        <f t="shared" si="3"/>
+        <v>415260249.62795627</v>
+      </c>
+    </row>
+    <row r="66" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A66" s="42">
         <v>62</v>
       </c>
       <c r="B66" s="44" t="s">
         <v>178</v>
       </c>
       <c r="C66" s="43">
-        <f t="shared" si="1"/>
-        <v>1791324.0385852088</v>
+        <f t="shared" ref="C66:AH66" si="26">C29*$AJ$38/C$38</f>
+        <v>1831920.6173633442</v>
       </c>
       <c r="D66" s="43">
-        <f t="shared" si="4"/>
-        <v>13961869.383886255</v>
+        <f t="shared" si="26"/>
+        <v>14278285.687203793</v>
       </c>
       <c r="E66" s="43">
-        <f t="shared" si="4"/>
-        <v>21612812.439024393</v>
+        <f t="shared" si="26"/>
+        <v>22102621.219512198</v>
       </c>
       <c r="F66" s="43">
-        <f t="shared" si="4"/>
-        <v>30358784.677563149</v>
+        <f t="shared" si="26"/>
+        <v>31046802.460624076</v>
       </c>
       <c r="G66" s="43">
-        <f t="shared" si="4"/>
-        <v>37092889.398522891</v>
+        <f t="shared" si="26"/>
+        <v>37933521.452880345</v>
       </c>
       <c r="H66" s="43">
-        <f t="shared" si="4"/>
-        <v>46075929.87588235</v>
+        <f t="shared" si="26"/>
+        <v>47120143.584117651</v>
       </c>
       <c r="I66" s="43">
-        <f t="shared" si="4"/>
-        <v>56524628.256559767</v>
+        <f t="shared" si="26"/>
+        <v>57805639.661807589</v>
       </c>
       <c r="J66" s="43">
-        <f t="shared" si="4"/>
-        <v>60482243.161015503</v>
+        <f t="shared" si="26"/>
+        <v>61852945.555599436</v>
       </c>
       <c r="K66" s="43">
-        <f t="shared" si="4"/>
-        <v>64995999.499334224</v>
+        <f t="shared" si="26"/>
+        <v>66468996.655126505</v>
       </c>
       <c r="L66" s="43">
-        <f t="shared" si="4"/>
-        <v>65568258.13888745</v>
+        <f t="shared" si="26"/>
+        <v>67054224.329003885</v>
       </c>
       <c r="M66" s="43">
-        <f t="shared" si="4"/>
-        <v>55248098.595527634</v>
+        <f t="shared" si="26"/>
+        <v>56500180.150100507</v>
       </c>
       <c r="N66" s="43">
-        <f t="shared" si="4"/>
-        <v>51793863.153357938</v>
+        <f t="shared" si="26"/>
+        <v>52967661.751734324</v>
       </c>
       <c r="O66" s="43">
-        <f t="shared" si="4"/>
-        <v>52598163.317879513</v>
+        <f t="shared" si="26"/>
+        <v>53790189.682024091</v>
       </c>
       <c r="P66" s="43">
-        <f t="shared" ref="D66:AI73" si="5">P29*$AI$38/P$38</f>
-        <v>50772106.301624127</v>
+        <f t="shared" si="26"/>
+        <v>51922748.937354997</v>
       </c>
       <c r="Q66" s="43">
-        <f t="shared" si="5"/>
-        <v>49999815.873037539</v>
+        <f t="shared" si="26"/>
+        <v>51132956.176109225</v>
       </c>
       <c r="R66" s="43">
-        <f t="shared" si="5"/>
-        <v>46164804.147538126</v>
+        <f t="shared" si="26"/>
+        <v>47211032.003572993</v>
       </c>
       <c r="S66" s="43">
-        <f t="shared" si="5"/>
-        <v>45517321.127750263</v>
+        <f t="shared" si="26"/>
+        <v>46548875.147642627</v>
       </c>
       <c r="T66" s="43">
-        <f t="shared" si="5"/>
-        <v>41558249.405887261</v>
+        <f t="shared" si="26"/>
+        <v>42500079.420751572</v>
       </c>
       <c r="U66" s="43">
-        <f t="shared" si="5"/>
-        <v>40643344.773387097</v>
+        <f t="shared" si="26"/>
+        <v>41564440.405645162</v>
       </c>
       <c r="V66" s="43">
-        <f t="shared" si="5"/>
-        <v>38792358.428645417</v>
+        <f t="shared" si="26"/>
+        <v>39671505.361872509</v>
       </c>
       <c r="W66" s="43">
-        <f t="shared" si="5"/>
-        <v>34114062.989083819</v>
+        <f t="shared" si="26"/>
+        <v>34887186.229629628</v>
       </c>
       <c r="X66" s="43">
-        <f t="shared" si="5"/>
-        <v>34871982.359999999</v>
+        <f t="shared" si="26"/>
+        <v>35662282.24351275</v>
       </c>
       <c r="Y66" s="43">
-        <f t="shared" si="5"/>
-        <v>38025819.711185805</v>
+        <f t="shared" si="26"/>
+        <v>38887594.662147522</v>
       </c>
       <c r="Z66" s="43">
-        <f t="shared" si="5"/>
-        <v>36529900.470865563</v>
+        <f t="shared" si="26"/>
+        <v>37357773.569355436</v>
       </c>
       <c r="AA66" s="43">
-        <f t="shared" si="5"/>
-        <v>34939982.932432428</v>
+        <f t="shared" si="26"/>
+        <v>35731823.905405402</v>
       </c>
       <c r="AB66" s="43">
-        <f t="shared" si="5"/>
-        <v>34117106.504323378</v>
+        <f t="shared" si="26"/>
+        <v>34890298.719718814</v>
       </c>
       <c r="AC66" s="43">
-        <f t="shared" si="5"/>
-        <v>34812168.854778834</v>
+        <f t="shared" si="26"/>
+        <v>35601113.191431053</v>
       </c>
       <c r="AD66" s="43">
-        <f t="shared" si="5"/>
-        <v>25614117.875033781</v>
+        <f t="shared" si="26"/>
+        <v>26194607.798547301</v>
       </c>
       <c r="AE66" s="43">
-        <f t="shared" si="5"/>
-        <v>19269175.160570949</v>
+        <f t="shared" si="26"/>
+        <v>19705870.348345932</v>
       </c>
       <c r="AF66" s="43">
-        <f t="shared" si="5"/>
-        <v>23345890.705696199</v>
+        <f t="shared" si="26"/>
+        <v>23874976.047468353</v>
       </c>
       <c r="AG66" s="43">
-        <f t="shared" si="5"/>
-        <v>30138146.935640447</v>
+        <f t="shared" si="26"/>
+        <v>30821164.429932583</v>
       </c>
       <c r="AH66" s="43">
-        <f t="shared" si="5"/>
-        <v>30038446.47453757</v>
+        <f t="shared" si="26"/>
+        <v>30719204.468294799</v>
       </c>
       <c r="AI66" s="43">
-        <f t="shared" si="5"/>
-        <v>30478856.880000006</v>
+        <f t="shared" si="2"/>
+        <v>31169595.846118983</v>
       </c>
       <c r="AJ66" s="43">
         <f t="shared" si="2"/>
-        <v>1277848521.8480449</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:36" x14ac:dyDescent="0.25">
+        <v>32484504.339999985</v>
+      </c>
+      <c r="AN66" s="43">
+        <f t="shared" si="3"/>
+        <v>1306808261.7199557</v>
+      </c>
+    </row>
+    <row r="67" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A67" s="42">
         <v>63</v>
       </c>
       <c r="B67" s="38" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="43">
-        <f t="shared" si="1"/>
-        <v>2340117.5884244372</v>
+        <f t="shared" ref="C67:AH67" si="27">C30*$AJ$38/C$38</f>
+        <v>2393151.4147909968</v>
       </c>
       <c r="D67" s="43">
-        <f t="shared" si="5"/>
-        <v>9442541.4344391786</v>
+        <f t="shared" si="27"/>
+        <v>9656536.7077409178</v>
       </c>
       <c r="E67" s="43">
-        <f t="shared" si="5"/>
-        <v>17504002.213414632</v>
+        <f t="shared" si="27"/>
+        <v>17900693.48170732</v>
       </c>
       <c r="F67" s="43">
-        <f t="shared" si="5"/>
-        <v>31228773.89598811</v>
+        <f t="shared" si="27"/>
+        <v>31936508.148588412</v>
       </c>
       <c r="G67" s="43">
-        <f t="shared" si="5"/>
-        <v>34651580.713441648</v>
+        <f t="shared" si="27"/>
+        <v>35436885.65878877</v>
       </c>
       <c r="H67" s="43">
-        <f t="shared" si="5"/>
-        <v>39283716.714117646</v>
+        <f t="shared" si="27"/>
+        <v>40173999.245882355</v>
       </c>
       <c r="I67" s="43">
-        <f t="shared" si="5"/>
-        <v>42561314.973760933</v>
+        <f t="shared" si="27"/>
+        <v>43525877.352769688</v>
       </c>
       <c r="J67" s="43">
-        <f t="shared" si="5"/>
-        <v>44986460.084739067</v>
+        <f t="shared" si="27"/>
+        <v>46005983.259464033</v>
       </c>
       <c r="K67" s="43">
-        <f t="shared" si="5"/>
-        <v>46115414.237017311</v>
+        <f t="shared" si="27"/>
+        <v>47160522.774966717</v>
       </c>
       <c r="L67" s="43">
-        <f t="shared" si="5"/>
-        <v>48251310.944579557</v>
+        <f t="shared" si="27"/>
+        <v>49344825.073635191</v>
       </c>
       <c r="M67" s="43">
-        <f t="shared" si="5"/>
-        <v>39964498.486984923</v>
+        <f t="shared" si="27"/>
+        <v>40870209.500854276</v>
       </c>
       <c r="N67" s="43">
-        <f t="shared" si="5"/>
-        <v>36610176.303321041</v>
+        <f t="shared" si="27"/>
+        <v>37439868.684132852</v>
       </c>
       <c r="O67" s="43">
-        <f t="shared" si="5"/>
-        <v>37365090.046361439</v>
+        <f t="shared" si="27"/>
+        <v>38211890.953927711</v>
       </c>
       <c r="P67" s="43">
-        <f t="shared" si="5"/>
-        <v>37264599.779443152</v>
+        <f t="shared" si="27"/>
+        <v>38109123.287192576</v>
       </c>
       <c r="Q67" s="43">
-        <f t="shared" si="5"/>
-        <v>37079254.308668926</v>
+        <f t="shared" si="27"/>
+        <v>37919577.352491461</v>
       </c>
       <c r="R67" s="43">
-        <f t="shared" si="5"/>
-        <v>36505036.130762525</v>
+        <f t="shared" si="27"/>
+        <v>37332345.731459692</v>
       </c>
       <c r="S67" s="43">
-        <f t="shared" si="5"/>
-        <v>35693501.4037029</v>
+        <f t="shared" si="27"/>
+        <v>36502419.282540366</v>
       </c>
       <c r="T67" s="43">
-        <f t="shared" si="5"/>
-        <v>32929238.395866394</v>
+        <f t="shared" si="27"/>
+        <v>33675510.08755742</v>
       </c>
       <c r="U67" s="43">
-        <f t="shared" si="5"/>
-        <v>31766784.497379031</v>
+        <f t="shared" si="27"/>
+        <v>32486711.624798384</v>
       </c>
       <c r="V67" s="43">
-        <f t="shared" si="5"/>
-        <v>33065714.950956166</v>
+        <f t="shared" si="27"/>
+        <v>33815079.595737047</v>
       </c>
       <c r="W67" s="43">
-        <f t="shared" si="5"/>
-        <v>29482792.168031186</v>
+        <f t="shared" si="27"/>
+        <v>30150957.429629635</v>
       </c>
       <c r="X67" s="43">
-        <f t="shared" si="5"/>
-        <v>28767662.053333331</v>
+        <f t="shared" si="27"/>
+        <v>29419620.400151089</v>
       </c>
       <c r="Y67" s="43">
-        <f t="shared" si="5"/>
-        <v>30349394.301662002</v>
+        <f t="shared" si="27"/>
+        <v>31037199.271671344</v>
       </c>
       <c r="Z67" s="43">
-        <f t="shared" si="5"/>
-        <v>30480576.981178634</v>
+        <f t="shared" si="27"/>
+        <v>31171354.929760594</v>
       </c>
       <c r="AA67" s="43">
-        <f t="shared" si="5"/>
-        <v>29299079.873405401</v>
+        <f t="shared" si="27"/>
+        <v>29963081.683567569</v>
       </c>
       <c r="AB67" s="43">
-        <f t="shared" si="5"/>
-        <v>25873631.37135325</v>
+        <f t="shared" si="27"/>
+        <v>26460002.620562393</v>
       </c>
       <c r="AC67" s="43">
-        <f t="shared" si="5"/>
-        <v>24324051.65967042</v>
+        <f t="shared" si="27"/>
+        <v>24875304.955073718</v>
       </c>
       <c r="AD67" s="43">
-        <f t="shared" si="5"/>
-        <v>16837008.526385132</v>
+        <f t="shared" si="27"/>
+        <v>17218583.790439192</v>
       </c>
       <c r="AE67" s="43">
-        <f t="shared" si="5"/>
-        <v>13260884.569471031</v>
+        <f t="shared" si="27"/>
+        <v>13561414.53138539</v>
       </c>
       <c r="AF67" s="43">
-        <f t="shared" si="5"/>
-        <v>17032605.234177213</v>
+        <f t="shared" si="27"/>
+        <v>17418613.28481013</v>
       </c>
       <c r="AG67" s="43">
-        <f t="shared" si="5"/>
-        <v>21499543.014322098</v>
+        <f t="shared" si="27"/>
+        <v>21986784.78235206</v>
       </c>
       <c r="AH67" s="43">
-        <f t="shared" si="5"/>
-        <v>20210655.052225433</v>
+        <f t="shared" si="27"/>
+        <v>20668686.894768789</v>
       </c>
       <c r="AI67" s="43">
-        <f t="shared" si="5"/>
-        <v>19336495.280000001</v>
+        <f t="shared" si="2"/>
+        <v>19774716.136203967</v>
       </c>
       <c r="AJ67" s="43">
         <f t="shared" si="2"/>
-        <v>981363507.18858421</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:36" x14ac:dyDescent="0.25">
+        <v>19067556.259999998</v>
+      </c>
+      <c r="AN67" s="43">
+        <f t="shared" si="3"/>
+        <v>1003604039.9294024</v>
+      </c>
+    </row>
+    <row r="68" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A68" s="42">
         <v>64</v>
       </c>
       <c r="B68" s="38" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="43">
-        <f t="shared" si="1"/>
-        <v>20178410.739549838</v>
+        <f t="shared" ref="C68:AH68" si="28">C31*$AJ$38/C$38</f>
+        <v>20635711.832797427</v>
       </c>
       <c r="D68" s="43">
-        <f t="shared" si="5"/>
-        <v>49414244.92890995</v>
+        <f t="shared" si="28"/>
+        <v>50534114.502369672</v>
       </c>
       <c r="E68" s="43">
-        <f t="shared" si="5"/>
-        <v>53756994.591463417</v>
+        <f t="shared" si="28"/>
+        <v>54975283.420731716</v>
       </c>
       <c r="F68" s="43">
-        <f t="shared" si="5"/>
-        <v>72191070.133729577</v>
+        <f t="shared" si="28"/>
+        <v>73827128.380386338</v>
       </c>
       <c r="G68" s="43">
-        <f t="shared" si="5"/>
-        <v>87906493.770753309</v>
+        <f t="shared" si="28"/>
+        <v>89898708.92703101</v>
       </c>
       <c r="H68" s="43">
-        <f t="shared" si="5"/>
-        <v>98247626.754705876</v>
+        <f t="shared" si="28"/>
+        <v>100474201.86529411</v>
       </c>
       <c r="I68" s="43">
-        <f t="shared" si="5"/>
-        <v>108315691.17784256</v>
+        <f t="shared" si="28"/>
+        <v>110770437.72011663</v>
       </c>
       <c r="J68" s="43">
-        <f t="shared" si="5"/>
-        <v>107844621.65517628</v>
+        <f t="shared" si="28"/>
+        <v>110288692.40090267</v>
       </c>
       <c r="K68" s="43">
-        <f t="shared" si="5"/>
-        <v>105939242.69507323</v>
+        <f t="shared" si="28"/>
+        <v>108340132.0479361</v>
       </c>
       <c r="L68" s="43">
-        <f t="shared" si="5"/>
-        <v>105903840.32946959</v>
+        <f t="shared" si="28"/>
+        <v>108303927.36243209</v>
       </c>
       <c r="M68" s="43">
-        <f t="shared" si="5"/>
-        <v>97163957.649698481</v>
+        <f t="shared" si="28"/>
+        <v>99365973.687085435</v>
       </c>
       <c r="N68" s="43">
-        <f t="shared" si="5"/>
-        <v>93961569.594686359</v>
+        <f t="shared" si="28"/>
+        <v>96091010.265387475</v>
       </c>
       <c r="O68" s="43">
-        <f t="shared" si="5"/>
-        <v>95773795.897349387</v>
+        <f t="shared" si="28"/>
+        <v>97944306.852530122</v>
       </c>
       <c r="P68" s="43">
-        <f t="shared" si="5"/>
-        <v>95188711.640696034</v>
+        <f t="shared" si="28"/>
+        <v>97345962.896009266</v>
       </c>
       <c r="Q68" s="43">
-        <f t="shared" si="5"/>
-        <v>94228842.426939681</v>
+        <f t="shared" si="28"/>
+        <v>96364340.272309437</v>
       </c>
       <c r="R68" s="43">
-        <f t="shared" si="5"/>
-        <v>90179029.840479285</v>
+        <f t="shared" si="28"/>
+        <v>92222747.230631799</v>
       </c>
       <c r="S68" s="43">
-        <f t="shared" si="5"/>
-        <v>89232952.324650154</v>
+        <f t="shared" si="28"/>
+        <v>91255228.864585578</v>
       </c>
       <c r="T68" s="43">
-        <f t="shared" si="5"/>
-        <v>82696343.944384128</v>
+        <f t="shared" si="28"/>
+        <v>84570482.050772458</v>
       </c>
       <c r="U68" s="43">
-        <f t="shared" si="5"/>
-        <v>79523067.826733857</v>
+        <f t="shared" si="28"/>
+        <v>81325290.327056453</v>
       </c>
       <c r="V68" s="43">
-        <f t="shared" si="5"/>
-        <v>77369081.125537857</v>
+        <f t="shared" si="28"/>
+        <v>79122488.063227102</v>
       </c>
       <c r="W68" s="43">
-        <f t="shared" si="5"/>
-        <v>69886651.118011698</v>
+        <f t="shared" si="28"/>
+        <v>71470484.571111128</v>
       </c>
       <c r="X68" s="43">
-        <f t="shared" si="5"/>
-        <v>69259004.853333324</v>
+        <f t="shared" si="28"/>
+        <v>70828614.028479695</v>
       </c>
       <c r="Y68" s="43">
-        <f t="shared" si="5"/>
-        <v>68005083.486461252</v>
+        <f t="shared" si="28"/>
+        <v>69546275.18020542</v>
       </c>
       <c r="Z68" s="43">
-        <f t="shared" si="5"/>
-        <v>69146467.866261512</v>
+        <f t="shared" si="28"/>
+        <v>70713526.628103137</v>
       </c>
       <c r="AA68" s="43">
-        <f t="shared" si="5"/>
-        <v>67272627.927855849</v>
+        <f t="shared" si="28"/>
+        <v>68797220.062198192</v>
       </c>
       <c r="AB68" s="43">
-        <f t="shared" si="5"/>
-        <v>66506978.995922662</v>
+        <f t="shared" si="28"/>
+        <v>68014219.313110724</v>
       </c>
       <c r="AC68" s="43">
-        <f t="shared" si="5"/>
-        <v>64655178.605967037</v>
+        <f t="shared" si="28"/>
+        <v>66120451.775507376</v>
       </c>
       <c r="AD68" s="43">
-        <f t="shared" si="5"/>
-        <v>44761593.903243236</v>
+        <f t="shared" si="28"/>
+        <v>45776020.960540533</v>
       </c>
       <c r="AE68" s="43">
-        <f t="shared" si="5"/>
-        <v>34077711.233954653</v>
+        <f t="shared" si="28"/>
+        <v>34850010.638690174</v>
       </c>
       <c r="AF68" s="43">
-        <f t="shared" si="5"/>
-        <v>44248046.193037964</v>
+        <f t="shared" si="28"/>
+        <v>45250834.775316454</v>
       </c>
       <c r="AG68" s="43">
-        <f t="shared" si="5"/>
-        <v>59351120.904389508</v>
+        <f t="shared" si="28"/>
+        <v>60696188.800239705</v>
       </c>
       <c r="AH68" s="43">
-        <f t="shared" si="5"/>
-        <v>60869372.756098256</v>
+        <f t="shared" si="28"/>
+        <v>62248848.625924848</v>
       </c>
       <c r="AI68" s="43">
-        <f t="shared" si="5"/>
-        <v>62945798.120000012</v>
+        <f t="shared" si="2"/>
+        <v>64372331.788441941</v>
       </c>
       <c r="AJ68" s="43">
         <f t="shared" si="2"/>
-        <v>2486001225.0123649</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:36" x14ac:dyDescent="0.25">
+        <v>67545766.569999993</v>
+      </c>
+      <c r="AN68" s="43">
+        <f t="shared" si="3"/>
+        <v>2542341196.1174626</v>
+      </c>
+    </row>
+    <row r="69" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A69" s="42">
         <v>65</v>
       </c>
       <c r="B69" s="38" t="s">
         <v>206</v>
       </c>
       <c r="C69" s="43">
-        <f t="shared" si="1"/>
-        <v>3866448.7266881024</v>
+        <f t="shared" ref="C69:AH69" si="29">C32*$AJ$38/C$38</f>
+        <v>3954073.6270096465</v>
       </c>
       <c r="D69" s="43">
-        <f t="shared" si="5"/>
-        <v>28681650.401263822</v>
+        <f t="shared" si="29"/>
+        <v>29331659.475513432</v>
       </c>
       <c r="E69" s="43">
-        <f t="shared" si="5"/>
-        <v>50150963.987804882</v>
+        <f t="shared" si="29"/>
+        <v>51287529.743902445</v>
       </c>
       <c r="F69" s="43">
-        <f t="shared" si="5"/>
-        <v>67812686.823179796</v>
+        <f t="shared" si="29"/>
+        <v>69349518.252600312</v>
       </c>
       <c r="G69" s="43">
-        <f t="shared" si="5"/>
-        <v>94557372.443781376</v>
+        <f t="shared" si="29"/>
+        <v>96700315.728626296</v>
       </c>
       <c r="H69" s="43">
-        <f t="shared" si="5"/>
-        <v>111971580.27352941</v>
+        <f t="shared" si="29"/>
+        <v>114509179.8264706</v>
       </c>
       <c r="I69" s="43">
-        <f t="shared" si="5"/>
-        <v>133561131.45772596</v>
+        <f t="shared" si="29"/>
+        <v>136588012.62390673</v>
       </c>
       <c r="J69" s="43">
-        <f t="shared" si="5"/>
-        <v>142508956.8603667</v>
+        <f t="shared" si="29"/>
+        <v>145738621.60507756</v>
       </c>
       <c r="K69" s="43">
-        <f t="shared" si="5"/>
-        <v>147143126.80159786</v>
+        <f t="shared" si="29"/>
+        <v>150477815.22769642</v>
       </c>
       <c r="L69" s="43">
-        <f t="shared" si="5"/>
-        <v>154236242.52538162</v>
+        <f t="shared" si="29"/>
+        <v>157731681.44946963</v>
       </c>
       <c r="M69" s="43">
-        <f t="shared" si="5"/>
-        <v>135070606.69809043</v>
+        <f t="shared" si="29"/>
+        <v>138131696.93487436</v>
       </c>
       <c r="N69" s="43">
-        <f t="shared" si="5"/>
-        <v>130914415.19886838</v>
+        <f t="shared" si="29"/>
+        <v>133881314.12688808</v>
       </c>
       <c r="O69" s="43">
-        <f t="shared" si="5"/>
-        <v>135011232.25701204</v>
+        <f t="shared" si="29"/>
+        <v>138070976.89739761</v>
       </c>
       <c r="P69" s="43">
-        <f t="shared" si="5"/>
-        <v>134222260.49911827</v>
+        <f t="shared" si="29"/>
+        <v>137264124.75972155</v>
       </c>
       <c r="Q69" s="43">
-        <f t="shared" si="5"/>
-        <v>134988659.80559728</v>
+        <f t="shared" si="29"/>
+        <v>138047892.88901025</v>
       </c>
       <c r="R69" s="43">
-        <f t="shared" si="5"/>
-        <v>134523048.29825708</v>
+        <f t="shared" si="29"/>
+        <v>137571729.27952072</v>
       </c>
       <c r="S69" s="43">
-        <f t="shared" si="5"/>
-        <v>144287223.65687835</v>
+        <f t="shared" si="29"/>
+        <v>147557189.06553283</v>
       </c>
       <c r="T69" s="43">
-        <f t="shared" si="5"/>
-        <v>139212938.12050104</v>
+        <f t="shared" si="29"/>
+        <v>142367905.5566597</v>
       </c>
       <c r="U69" s="43">
-        <f t="shared" si="5"/>
-        <v>155921933.2371774</v>
+        <f t="shared" si="29"/>
+        <v>159455574.78362903</v>
       </c>
       <c r="V69" s="43">
-        <f t="shared" si="5"/>
-        <v>156928266.79051793</v>
+        <f t="shared" si="29"/>
+        <v>160484714.76310757</v>
       </c>
       <c r="W69" s="43">
-        <f t="shared" si="5"/>
-        <v>138998193.02452242</v>
+        <f t="shared" si="29"/>
+        <v>142148293.71629632</v>
       </c>
       <c r="X69" s="43">
-        <f t="shared" si="5"/>
-        <v>138000757.49333331</v>
+        <f t="shared" si="29"/>
+        <v>141128253.41386214</v>
       </c>
       <c r="Y69" s="43">
-        <f t="shared" si="5"/>
-        <v>143917489.60993463</v>
+        <f t="shared" si="29"/>
+        <v>147179075.77673203</v>
       </c>
       <c r="Z69" s="43">
-        <f t="shared" si="5"/>
-        <v>145167645.0963904</v>
+        <f t="shared" si="29"/>
+        <v>148457563.39885819</v>
       </c>
       <c r="AA69" s="43">
-        <f t="shared" si="5"/>
-        <v>146661215.75524321</v>
+        <f t="shared" si="29"/>
+        <v>149984982.68454054</v>
       </c>
       <c r="AB69" s="43">
-        <f t="shared" si="5"/>
-        <v>135836913.63297012</v>
+        <f t="shared" si="29"/>
+        <v>138915370.59915644</v>
       </c>
       <c r="AC69" s="43">
-        <f t="shared" si="5"/>
-        <v>135757943.51875108</v>
+        <f t="shared" si="29"/>
+        <v>138834610.79396355</v>
       </c>
       <c r="AD69" s="43">
-        <f t="shared" si="5"/>
-        <v>99853806.864932418</v>
+        <f t="shared" si="29"/>
+        <v>102116782.65790541</v>
       </c>
       <c r="AE69" s="43">
-        <f t="shared" si="5"/>
-        <v>79720214.961074725</v>
+        <f t="shared" si="29"/>
+        <v>81526905.385121748</v>
       </c>
       <c r="AF69" s="43">
-        <f t="shared" si="5"/>
-        <v>109172581.45253164</v>
+        <f t="shared" si="29"/>
+        <v>111646747.60443038</v>
       </c>
       <c r="AG69" s="43">
-        <f t="shared" si="5"/>
-        <v>145796698.04419473</v>
+        <f t="shared" si="29"/>
+        <v>149100872.50411984</v>
       </c>
       <c r="AH69" s="43">
-        <f t="shared" si="5"/>
-        <v>141839513.38861269</v>
+        <f t="shared" si="29"/>
+        <v>145054006.60988438</v>
       </c>
       <c r="AI69" s="43">
-        <f t="shared" si="5"/>
-        <v>144263921.53</v>
+        <f t="shared" si="2"/>
+        <v>147533358.84512749</v>
       </c>
       <c r="AJ69" s="43">
         <f t="shared" si="2"/>
-        <v>4040557639.2358298</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:36" x14ac:dyDescent="0.25">
+        <v>154765998.3599999</v>
+      </c>
+      <c r="AN69" s="43">
+        <f t="shared" si="3"/>
+        <v>4132128350.6066132</v>
+      </c>
+    </row>
+    <row r="70" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A70" s="42">
         <v>66</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>186</v>
       </c>
       <c r="C70" s="43">
-        <f t="shared" si="1"/>
-        <v>2592431.9999999995</v>
+        <f t="shared" ref="C70:AH70" si="30">C33*$AJ$38/C$38</f>
+        <v>2651184</v>
       </c>
       <c r="D70" s="43">
-        <f t="shared" si="5"/>
-        <v>24602781.687203791</v>
+        <f t="shared" si="30"/>
+        <v>25160351.810426544</v>
       </c>
       <c r="E70" s="43">
-        <f t="shared" si="5"/>
-        <v>40177829.335365854</v>
+        <f t="shared" si="30"/>
+        <v>41088375.042682931</v>
       </c>
       <c r="F70" s="43">
-        <f t="shared" si="5"/>
-        <v>56595546.918276377</v>
+        <f t="shared" si="30"/>
+        <v>57878165.545319475</v>
       </c>
       <c r="G70" s="43">
-        <f t="shared" si="5"/>
-        <v>68296343.065288022</v>
+        <f t="shared" si="30"/>
+        <v>69844135.54268834</v>
       </c>
       <c r="H70" s="43">
-        <f t="shared" si="5"/>
-        <v>79021142.667058811</v>
+        <f t="shared" si="30"/>
+        <v>80811990.092941165</v>
       </c>
       <c r="I70" s="43">
-        <f t="shared" si="5"/>
-        <v>91177098.641399413</v>
+        <f t="shared" si="30"/>
+        <v>93243435.154518962</v>
       </c>
       <c r="J70" s="43">
-        <f t="shared" si="5"/>
-        <v>97968095.39706628</v>
+        <f t="shared" si="30"/>
+        <v>100188335.51937941</v>
       </c>
       <c r="K70" s="43">
-        <f t="shared" si="5"/>
-        <v>104550297.21438083</v>
+        <f t="shared" si="30"/>
+        <v>106919709.04926765</v>
       </c>
       <c r="L70" s="43">
-        <f t="shared" si="5"/>
-        <v>110983096.39244501</v>
+        <f t="shared" si="30"/>
+        <v>113498294.04439846</v>
       </c>
       <c r="M70" s="43">
-        <f t="shared" si="5"/>
-        <v>101464781.46989951</v>
+        <f t="shared" si="30"/>
+        <v>103764266.60236183</v>
       </c>
       <c r="N70" s="43">
-        <f t="shared" si="5"/>
-        <v>104167768.87276752</v>
+        <f t="shared" si="30"/>
+        <v>106528511.51011069</v>
       </c>
       <c r="O70" s="43">
-        <f t="shared" si="5"/>
-        <v>107612041.08568674</v>
+        <f t="shared" si="30"/>
+        <v>110050840.88366267</v>
       </c>
       <c r="P70" s="43">
-        <f t="shared" si="5"/>
-        <v>110132250.99257539</v>
+        <f t="shared" si="30"/>
+        <v>112628166.02923432</v>
       </c>
       <c r="Q70" s="43">
-        <f t="shared" si="5"/>
-        <v>112825600.87631397</v>
+        <f t="shared" si="30"/>
+        <v>115382555.00382252</v>
       </c>
       <c r="R70" s="43">
-        <f t="shared" si="5"/>
-        <v>115108476.29729846</v>
+        <f t="shared" si="30"/>
+        <v>117717166.97825709</v>
       </c>
       <c r="S70" s="43">
-        <f t="shared" si="5"/>
-        <v>120104703.91931108</v>
+        <f t="shared" si="30"/>
+        <v>122826623.55487621</v>
       </c>
       <c r="T70" s="43">
-        <f t="shared" si="5"/>
-        <v>120469559.20730691</v>
+        <f t="shared" si="30"/>
+        <v>123199747.51795411</v>
       </c>
       <c r="U70" s="43">
-        <f t="shared" si="5"/>
-        <v>122394751.80286288</v>
+        <f t="shared" si="30"/>
+        <v>125168570.54060481</v>
       </c>
       <c r="V70" s="43">
-        <f t="shared" si="5"/>
-        <v>124511350.00378485</v>
+        <f t="shared" si="30"/>
+        <v>127333136.97270916</v>
       </c>
       <c r="W70" s="43">
-        <f t="shared" si="5"/>
-        <v>120863363.18588695</v>
+        <f t="shared" si="30"/>
+        <v>123602476.23259261</v>
       </c>
       <c r="X70" s="43">
-        <f t="shared" si="5"/>
-        <v>120456727.0933333</v>
+        <f t="shared" si="30"/>
+        <v>123186624.59119923</v>
       </c>
       <c r="Y70" s="43">
-        <f t="shared" si="5"/>
-        <v>122764484.83503267</v>
+        <f t="shared" si="30"/>
+        <v>125546682.79163401</v>
       </c>
       <c r="Z70" s="43">
-        <f t="shared" si="5"/>
-        <v>126617825.94125229</v>
+        <f t="shared" si="30"/>
+        <v>129487351.74162063</v>
       </c>
       <c r="AA70" s="43">
-        <f t="shared" si="5"/>
-        <v>124359334.99387386</v>
+        <f t="shared" si="30"/>
+        <v>127177676.86342344</v>
       </c>
       <c r="AB70" s="43">
-        <f t="shared" si="5"/>
-        <v>130849931.01047452</v>
+        <f t="shared" si="30"/>
+        <v>133815368.54045697</v>
       </c>
       <c r="AC70" s="43">
-        <f t="shared" si="5"/>
-        <v>129880857.13630527</v>
+        <f t="shared" si="30"/>
+        <v>132824332.65214224</v>
       </c>
       <c r="AD70" s="43">
-        <f t="shared" si="5"/>
-        <v>90343626.292128369</v>
+        <f t="shared" si="30"/>
+        <v>92391073.913479716</v>
       </c>
       <c r="AE70" s="43">
-        <f t="shared" si="5"/>
-        <v>73065307.885373652</v>
+        <f t="shared" si="30"/>
+        <v>74721178.885608748</v>
       </c>
       <c r="AF70" s="43">
-        <f t="shared" si="5"/>
-        <v>97767992.620253146</v>
+        <f t="shared" si="30"/>
+        <v>99983697.835443035</v>
       </c>
       <c r="AG70" s="43">
-        <f t="shared" si="5"/>
-        <v>132107811.58705616</v>
+        <f t="shared" si="30"/>
+        <v>135101756.32557303</v>
       </c>
       <c r="AH70" s="43">
-        <f t="shared" si="5"/>
-        <v>127746273.12494217</v>
+        <f t="shared" si="30"/>
+        <v>130641372.79916184</v>
       </c>
       <c r="AI70" s="43">
-        <f t="shared" si="5"/>
-        <v>132357385.44</v>
+        <f t="shared" si="2"/>
+        <v>135356986.24317282</v>
       </c>
       <c r="AJ70" s="43">
         <f t="shared" si="2"/>
-        <v>3343936868.9922042</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:36" x14ac:dyDescent="0.25">
+        <v>145568967.26999986</v>
+      </c>
+      <c r="AN70" s="43">
+        <f t="shared" si="3"/>
+        <v>3419720140.8107238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A71" s="42">
         <v>67</v>
       </c>
       <c r="B71" s="38" t="s">
         <v>187</v>
       </c>
       <c r="C71" s="43">
-        <f t="shared" si="1"/>
-        <v>4122022.9967845655</v>
+        <f t="shared" ref="C71:AH71" si="31">C34*$AJ$38/C$38</f>
+        <v>4215439.9485530546</v>
       </c>
       <c r="D71" s="43">
-        <f t="shared" si="5"/>
-        <v>6055302.8878357029</v>
+        <f t="shared" si="31"/>
+        <v>6192533.5481832549</v>
       </c>
       <c r="E71" s="43">
-        <f t="shared" si="5"/>
-        <v>11359503.408536585</v>
+        <f t="shared" si="31"/>
+        <v>11616942.579268295</v>
       </c>
       <c r="F71" s="43">
-        <f t="shared" si="5"/>
-        <v>22289049.4205052</v>
+        <f t="shared" si="31"/>
+        <v>22794183.68499257</v>
       </c>
       <c r="G71" s="43">
-        <f t="shared" si="5"/>
-        <v>34614873.94847858</v>
+        <f t="shared" si="31"/>
+        <v>35399347.012466766</v>
       </c>
       <c r="H71" s="43">
-        <f t="shared" si="5"/>
-        <v>49880452.950823523</v>
+        <f t="shared" si="31"/>
+        <v>51010888.14517647</v>
       </c>
       <c r="I71" s="43">
-        <f t="shared" si="5"/>
-        <v>61189509.877551019</v>
+        <f t="shared" si="31"/>
+        <v>62576240.979591846</v>
       </c>
       <c r="J71" s="43">
-        <f t="shared" si="5"/>
-        <v>65971651.762143858</v>
+        <f t="shared" si="31"/>
+        <v>67466760.017376587</v>
       </c>
       <c r="K71" s="43">
-        <f t="shared" si="5"/>
-        <v>68413033.85885486</v>
+        <f t="shared" si="31"/>
+        <v>69963470.886817589</v>
       </c>
       <c r="L71" s="43">
-        <f t="shared" si="5"/>
-        <v>68772533.759327292</v>
+        <f t="shared" si="31"/>
+        <v>70331118.09381631</v>
       </c>
       <c r="M71" s="43">
-        <f t="shared" si="5"/>
-        <v>60425134.8116583</v>
+        <f t="shared" si="31"/>
+        <v>61794542.966030166</v>
       </c>
       <c r="N71" s="43">
-        <f t="shared" si="5"/>
-        <v>55390994.826322265</v>
+        <f t="shared" si="31"/>
+        <v>56646314.822386228</v>
       </c>
       <c r="O71" s="43">
-        <f t="shared" si="5"/>
-        <v>52768451.368481934</v>
+        <f t="shared" si="31"/>
+        <v>53964336.951903619</v>
       </c>
       <c r="P71" s="43">
-        <f t="shared" si="5"/>
-        <v>50589550.639860779</v>
+        <f t="shared" si="31"/>
+        <v>51736056.036798142</v>
       </c>
       <c r="Q71" s="43">
-        <f t="shared" si="5"/>
-        <v>50937747.459021613</v>
+        <f t="shared" si="31"/>
+        <v>52092144.002002284</v>
       </c>
       <c r="R71" s="43">
-        <f t="shared" si="5"/>
-        <v>49301412.626274511</v>
+        <f t="shared" si="31"/>
+        <v>50418725.093725495</v>
       </c>
       <c r="S71" s="43">
-        <f t="shared" si="5"/>
-        <v>50608986.607319705</v>
+        <f t="shared" si="31"/>
+        <v>51755932.479440264</v>
       </c>
       <c r="T71" s="43">
-        <f t="shared" si="5"/>
-        <v>46527144.173736952</v>
+        <f t="shared" si="31"/>
+        <v>47581583.701753661</v>
       </c>
       <c r="U71" s="43">
-        <f t="shared" si="5"/>
-        <v>45341023.381572574</v>
+        <f t="shared" si="31"/>
+        <v>46368581.985120974</v>
       </c>
       <c r="V71" s="43">
-        <f t="shared" si="5"/>
-        <v>44194180.813426279</v>
+        <f t="shared" si="31"/>
+        <v>45195748.650557756</v>
       </c>
       <c r="W71" s="43">
-        <f t="shared" si="5"/>
-        <v>40834259.863118909</v>
+        <f t="shared" si="31"/>
+        <v>41759682.182962969</v>
       </c>
       <c r="X71" s="43">
-        <f t="shared" si="5"/>
-        <v>40103615.813333333</v>
+        <f t="shared" si="31"/>
+        <v>41012479.627799816</v>
       </c>
       <c r="Y71" s="43">
-        <f t="shared" si="5"/>
-        <v>40981901.909056962</v>
+        <f t="shared" si="31"/>
+        <v>41910670.224276386</v>
       </c>
       <c r="Z71" s="43">
-        <f t="shared" si="5"/>
-        <v>42896135.346850827</v>
+        <f t="shared" si="31"/>
+        <v>43868285.722983427</v>
       </c>
       <c r="AA71" s="43">
-        <f t="shared" si="5"/>
-        <v>39181340.963603616</v>
+        <f t="shared" si="31"/>
+        <v>40069303.365045056</v>
       </c>
       <c r="AB71" s="43">
-        <f t="shared" si="5"/>
-        <v>38558655.997223191</v>
+        <f t="shared" si="31"/>
+        <v>39432506.558066793</v>
       </c>
       <c r="AC71" s="43">
-        <f t="shared" si="5"/>
-        <v>37064335.612974845</v>
+        <f t="shared" si="31"/>
+        <v>37904320.5560451</v>
       </c>
       <c r="AD71" s="43">
-        <f t="shared" si="5"/>
-        <v>27127631.790405408</v>
+        <f t="shared" si="31"/>
+        <v>27742422.312567569</v>
       </c>
       <c r="AE71" s="43">
-        <f t="shared" si="5"/>
-        <v>20356454.070596136</v>
+        <f t="shared" si="31"/>
+        <v>20817790.140184719</v>
       </c>
       <c r="AF71" s="43">
-        <f t="shared" si="5"/>
-        <v>25734672.984177213</v>
+        <f t="shared" si="31"/>
+        <v>26317895.034810126</v>
       </c>
       <c r="AG71" s="43">
-        <f t="shared" si="5"/>
-        <v>32165203.855011232</v>
+        <f t="shared" si="31"/>
+        <v>32894160.316314612</v>
       </c>
       <c r="AH71" s="43">
-        <f t="shared" si="5"/>
-        <v>30446085.946820803</v>
+        <f t="shared" si="31"/>
+        <v>31136082.228901736</v>
       </c>
       <c r="AI71" s="43">
-        <f t="shared" si="5"/>
-        <v>31632584.680000003</v>
+        <f t="shared" si="2"/>
+        <v>32349470.451784711</v>
       </c>
       <c r="AJ71" s="43">
         <f t="shared" si="2"/>
-        <v>1345835440.4116886</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:36" x14ac:dyDescent="0.25">
+        <v>31214969.349999994</v>
+      </c>
+      <c r="AN71" s="43">
+        <f t="shared" si="3"/>
+        <v>1376335960.307704</v>
+      </c>
+    </row>
+    <row r="72" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A72" s="42">
         <v>68</v>
       </c>
       <c r="B72" s="38" t="s">
         <v>194</v>
       </c>
       <c r="C72" s="43">
-        <f t="shared" si="1"/>
-        <v>4871633.8199356906</v>
+        <f t="shared" ref="C72:AH72" si="32">C35*$AJ$38/C$38</f>
+        <v>4982039.118971061</v>
       </c>
       <c r="D72" s="43">
-        <f t="shared" si="5"/>
-        <v>14931842.003159558</v>
+        <f t="shared" si="32"/>
+        <v>15270240.688783571</v>
       </c>
       <c r="E72" s="43">
-        <f t="shared" si="5"/>
-        <v>23731959.689024393</v>
+        <f t="shared" si="32"/>
+        <v>24269794.469512198</v>
       </c>
       <c r="F72" s="43">
-        <f t="shared" si="5"/>
-        <v>32745394.074294202</v>
+        <f t="shared" si="32"/>
+        <v>33487499.322436854</v>
       </c>
       <c r="G72" s="43">
-        <f t="shared" si="5"/>
-        <v>36963989.461920232</v>
+        <f t="shared" si="32"/>
+        <v>37801700.271255538</v>
       </c>
       <c r="H72" s="43">
-        <f t="shared" si="5"/>
-        <v>42952041.404529408</v>
+        <f t="shared" si="32"/>
+        <v>43925458.773470588</v>
       </c>
       <c r="I72" s="43">
-        <f t="shared" si="5"/>
-        <v>53251414.658892132</v>
+        <f t="shared" si="32"/>
+        <v>54458245.586005837</v>
       </c>
       <c r="J72" s="43">
-        <f t="shared" si="5"/>
-        <v>58075415.274978831</v>
+        <f t="shared" si="32"/>
+        <v>59391571.995091677</v>
       </c>
       <c r="K72" s="43">
-        <f t="shared" si="5"/>
-        <v>58904398.359520636</v>
+        <f t="shared" si="32"/>
+        <v>60239342.231691085</v>
       </c>
       <c r="L72" s="43">
-        <f t="shared" si="5"/>
-        <v>62769732.061940491</v>
+        <f t="shared" si="32"/>
+        <v>64192275.564760678</v>
       </c>
       <c r="M72" s="43">
-        <f t="shared" si="5"/>
-        <v>55604963.998743728</v>
+        <f t="shared" si="32"/>
+        <v>56865133.15452262</v>
       </c>
       <c r="N72" s="43">
-        <f t="shared" si="5"/>
-        <v>51687970.100467406</v>
+        <f t="shared" si="32"/>
+        <v>52859368.856285363</v>
       </c>
       <c r="O72" s="43">
-        <f t="shared" si="5"/>
-        <v>52656571.582506031</v>
+        <f t="shared" si="32"/>
+        <v>53849921.64669881</v>
       </c>
       <c r="P72" s="43">
-        <f t="shared" si="5"/>
-        <v>52612122.290672854</v>
+        <f t="shared" si="32"/>
+        <v>53804465.00547564</v>
       </c>
       <c r="Q72" s="43">
-        <f t="shared" si="5"/>
-        <v>53612279.532377698</v>
+        <f t="shared" si="32"/>
+        <v>54827288.70025029</v>
       </c>
       <c r="R72" s="43">
-        <f t="shared" si="5"/>
-        <v>52096967.317167751</v>
+        <f t="shared" si="32"/>
+        <v>53277635.131721132</v>
       </c>
       <c r="S72" s="43">
-        <f t="shared" si="5"/>
-        <v>52841177.205597408</v>
+        <f t="shared" si="32"/>
+        <v>54038710.966630787</v>
       </c>
       <c r="T72" s="43">
-        <f t="shared" si="5"/>
-        <v>49182610.595198326</v>
+        <f t="shared" si="32"/>
+        <v>50297230.665344477</v>
       </c>
       <c r="U72" s="43">
-        <f t="shared" si="5"/>
-        <v>44588551.714435481</v>
+        <f t="shared" si="32"/>
+        <v>45599057.135725811</v>
       </c>
       <c r="V72" s="43">
-        <f t="shared" si="5"/>
-        <v>43169038.50605578</v>
+        <f t="shared" si="32"/>
+        <v>44147373.656334668</v>
       </c>
       <c r="W72" s="43">
-        <f t="shared" si="5"/>
-        <v>35800304.009941518</v>
+        <f t="shared" si="32"/>
+        <v>36611642.344444446</v>
       </c>
       <c r="X72" s="43">
-        <f t="shared" si="5"/>
-        <v>35513503.973333329</v>
+        <f t="shared" si="32"/>
+        <v>36318342.590292729</v>
       </c>
       <c r="Y72" s="43">
-        <f t="shared" si="5"/>
-        <v>37952301.327357605</v>
+        <f t="shared" si="32"/>
+        <v>38812410.139309056</v>
       </c>
       <c r="Z72" s="43">
-        <f t="shared" si="5"/>
-        <v>37437083.622062609</v>
+        <f t="shared" si="32"/>
+        <v>38285516.112081029</v>
       </c>
       <c r="AA72" s="43">
-        <f t="shared" si="5"/>
-        <v>36699383.70367568</v>
+        <f t="shared" si="32"/>
+        <v>37531097.781945951</v>
       </c>
       <c r="AB72" s="43">
-        <f t="shared" si="5"/>
-        <v>36355297.681405969</v>
+        <f t="shared" si="32"/>
+        <v>37179213.776168719</v>
       </c>
       <c r="AC72" s="43">
-        <f t="shared" si="5"/>
-        <v>35792062.124232434</v>
+        <f t="shared" si="32"/>
+        <v>36603213.673790105</v>
       </c>
       <c r="AD72" s="43">
-        <f t="shared" si="5"/>
-        <v>25276456.822195947</v>
+        <f t="shared" si="32"/>
+        <v>25849294.370574325</v>
       </c>
       <c r="AE72" s="43">
-        <f t="shared" si="5"/>
-        <v>18775345.89652393</v>
+        <f t="shared" si="32"/>
+        <v>19200849.486246854</v>
       </c>
       <c r="AF72" s="43">
-        <f t="shared" si="5"/>
-        <v>24434088.050632909</v>
+        <f t="shared" si="32"/>
+        <v>24987835.088607594</v>
       </c>
       <c r="AG72" s="43">
-        <f t="shared" si="5"/>
-        <v>32038137.837513104</v>
+        <f t="shared" si="32"/>
+        <v>32764214.615700375</v>
       </c>
       <c r="AH72" s="43">
-        <f t="shared" si="5"/>
-        <v>31215829.064653173</v>
+        <f t="shared" si="32"/>
+        <v>31923269.949971098</v>
       </c>
       <c r="AI72" s="43">
-        <f t="shared" si="5"/>
-        <v>30194837.510000002</v>
+        <f t="shared" si="2"/>
+        <v>30879139.776515584</v>
       </c>
       <c r="AJ72" s="43">
         <f t="shared" si="2"/>
-        <v>1314734705.2749467</v>
-[...3 lines deleted...]
-      <c r="A73" s="105">
+        <v>33023262.039999988</v>
+      </c>
+      <c r="AN72" s="43">
+        <f t="shared" si="3"/>
+        <v>1344530392.6466167</v>
+      </c>
+    </row>
+    <row r="73" spans="1:40" s="104" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="102">
         <v>69</v>
       </c>
-      <c r="B73" s="106" t="s">
+      <c r="B73" s="103" t="s">
         <v>218</v>
       </c>
       <c r="C73" s="43">
-        <f t="shared" si="1"/>
-        <v>479716219.31189704</v>
+        <f t="shared" ref="C73:AH73" si="33">C36*$AJ$38/C$38</f>
+        <v>490587974.9903537</v>
       </c>
       <c r="D73" s="43">
-        <f t="shared" si="5"/>
-        <v>1230049849.5292258</v>
+        <f t="shared" si="33"/>
+        <v>1257926333.3712482</v>
       </c>
       <c r="E73" s="43">
-        <f t="shared" si="5"/>
-        <v>1604695650.7621951</v>
+        <f t="shared" si="33"/>
+        <v>1641062691.0060978</v>
       </c>
       <c r="F73" s="43">
-        <f t="shared" si="5"/>
-        <v>2022187036.3684993</v>
+        <f t="shared" si="33"/>
+        <v>2068015637.7592871</v>
       </c>
       <c r="G73" s="43">
-        <f t="shared" si="5"/>
-        <v>2359495817.8847857</v>
+        <f t="shared" si="33"/>
+        <v>2412968810.9246678</v>
       </c>
       <c r="H73" s="43">
-        <f t="shared" si="5"/>
-        <v>2713340670.3777046</v>
+        <f t="shared" si="33"/>
+        <v>2774832810.2162938</v>
       </c>
       <c r="I73" s="43">
-        <f t="shared" si="5"/>
-        <v>3175864262.1224489</v>
+        <f t="shared" si="33"/>
+        <v>3247838523.0204086</v>
       </c>
       <c r="J73" s="43">
-        <f t="shared" si="5"/>
-        <v>3434587406.390183</v>
+        <f t="shared" si="33"/>
+        <v>3512425081.3225384</v>
       </c>
       <c r="K73" s="43">
-        <f t="shared" si="5"/>
-        <v>3531026794.7430096</v>
+        <f t="shared" si="33"/>
+        <v>3611050064.878829</v>
       </c>
       <c r="L73" s="43">
-        <f t="shared" si="5"/>
-        <v>3716393400.2484345</v>
+        <f t="shared" si="33"/>
+        <v>3800617613.2852263</v>
       </c>
       <c r="M73" s="43">
-        <f t="shared" si="5"/>
-        <v>3276906450.6769857</v>
+        <f t="shared" si="33"/>
+        <v>3351170619.5308552</v>
       </c>
       <c r="N73" s="43">
-        <f t="shared" si="5"/>
-        <v>3133766002.4630761</v>
+        <f t="shared" si="33"/>
+        <v>3204786195.1534576</v>
       </c>
       <c r="O73" s="43">
-        <f t="shared" si="5"/>
-        <v>3202372650.647325</v>
+        <f t="shared" si="33"/>
+        <v>3274947668.2257347</v>
       </c>
       <c r="P73" s="43">
-        <f t="shared" si="5"/>
-        <v>3192753211.2584691</v>
+        <f t="shared" si="33"/>
+        <v>3265110224.5447803</v>
       </c>
       <c r="Q73" s="43">
-        <f t="shared" si="5"/>
-        <v>3217730347.7820697</v>
+        <f t="shared" si="33"/>
+        <v>3290653415.1539021</v>
       </c>
       <c r="R73" s="43">
-        <f t="shared" si="5"/>
-        <v>3158765771.3568192</v>
+        <f t="shared" si="33"/>
+        <v>3230352531.047626</v>
       </c>
       <c r="S73" s="43">
-        <f t="shared" si="5"/>
-        <v>3220015207.1985788</v>
+        <f t="shared" si="33"/>
+        <v>3292990056.0869322</v>
       </c>
       <c r="T73" s="43">
-        <f t="shared" si="5"/>
-        <v>3006719222.6691847</v>
+        <f t="shared" si="33"/>
+        <v>3074860168.2254272</v>
       </c>
       <c r="U73" s="43">
-        <f t="shared" si="5"/>
-        <v>2976050550.965363</v>
+        <f t="shared" si="33"/>
+        <v>3043496455.8031049</v>
       </c>
       <c r="V73" s="43">
-        <f t="shared" si="5"/>
-        <v>2976947131.0606771</v>
+        <f t="shared" si="33"/>
+        <v>3044413354.9940643</v>
       </c>
       <c r="W73" s="43">
-        <f t="shared" si="5"/>
-        <v>2700485774.4512668</v>
+        <f t="shared" si="33"/>
+        <v>2761686585.2037034</v>
       </c>
       <c r="X73" s="43">
-        <f t="shared" si="5"/>
-        <v>2627196926.7866654</v>
+        <f t="shared" si="33"/>
+        <v>2686736800.4815478</v>
       </c>
       <c r="Y73" s="43">
-        <f t="shared" si="5"/>
-        <v>2673323959.3775163</v>
+        <f t="shared" si="33"/>
+        <v>2733909204.9158173</v>
       </c>
       <c r="Z73" s="43">
-        <f t="shared" si="5"/>
-        <v>2686749017.5529289</v>
+        <f t="shared" si="33"/>
+        <v>2747638513.701438</v>
       </c>
       <c r="AA73" s="43">
-        <f t="shared" si="5"/>
-        <v>2614344150.1509542</v>
+        <f t="shared" si="33"/>
+        <v>2673592742.7889361</v>
       </c>
       <c r="AB73" s="43">
-        <f t="shared" si="5"/>
-        <v>2621131072.3434095</v>
+        <f t="shared" si="33"/>
+        <v>2680533476.2492094</v>
       </c>
       <c r="AC73" s="43">
-        <f t="shared" si="5"/>
-        <v>2574748124.9810929</v>
+        <f t="shared" si="33"/>
+        <v>2633099357.2752829</v>
       </c>
       <c r="AD73" s="43">
-        <f t="shared" si="5"/>
-        <v>1835797941.05304</v>
+        <f t="shared" si="33"/>
+        <v>1877402426.9692564</v>
       </c>
       <c r="AE73" s="43">
-        <f t="shared" si="5"/>
-        <v>1434529954.3251719</v>
+        <f t="shared" si="33"/>
+        <v>1467040548.1908984</v>
       </c>
       <c r="AF73" s="43">
-        <f t="shared" si="5"/>
-        <v>1890568993.5537972</v>
+        <f t="shared" si="33"/>
+        <v>1933414749.7816458</v>
       </c>
       <c r="AG73" s="43">
-        <f t="shared" si="5"/>
-        <v>2464016357.2687039</v>
+        <f t="shared" si="33"/>
+        <v>2519858087.7450485</v>
       </c>
       <c r="AH73" s="43">
-        <f t="shared" si="5"/>
-        <v>2384690581.2205777</v>
+        <f t="shared" si="33"/>
+        <v>2438734560.3983817</v>
       </c>
       <c r="AI73" s="43">
-        <f t="shared" si="5"/>
-        <v>2419988691.5500002</v>
+        <f>AI36*$AJ$38/AI$38</f>
+        <v>2474832627.9024086</v>
       </c>
       <c r="AJ73" s="43">
-        <f t="shared" si="2"/>
-        <v>86556955198.432068</v>
+        <f>AJ36*$AJ$38/AJ$38</f>
+        <v>2546947965.8699989</v>
+      </c>
+      <c r="AN73" s="43">
+        <f t="shared" si="3"/>
+        <v>88518585911.144379</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:I60">
     <sortCondition ref="B7:B61"/>
   </sortState>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK51"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="63" zoomScaleNormal="63" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P47" sqref="P47"/>
+      <selection pane="bottomLeft" activeCell="T1" sqref="T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="58" customWidth="1"/>
+    <col min="1" max="1" width="1.54296875" style="58" customWidth="1"/>
     <col min="2" max="2" width="7.08984375" style="57" customWidth="1"/>
     <col min="3" max="4" width="13.7265625" style="57" customWidth="1"/>
     <col min="5" max="5" width="9.08984375" style="57"/>
     <col min="6" max="6" width="11" style="57" customWidth="1"/>
-    <col min="7" max="10" width="9.08984375" style="57"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="10.7265625" style="57" customWidth="1"/>
+    <col min="7" max="12" width="9.7265625" style="57" customWidth="1"/>
     <col min="13" max="13" width="4.08984375" style="57" customWidth="1"/>
-    <col min="14" max="14" width="6.26953125" style="57" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="35" max="35" width="4.26953125" style="96" customWidth="1"/>
+    <col min="14" max="14" width="7" style="57" customWidth="1"/>
+    <col min="15" max="15" width="14.6328125" style="57" customWidth="1"/>
+    <col min="16" max="20" width="0.81640625" style="94" customWidth="1"/>
+    <col min="21" max="21" width="0.81640625" style="58" customWidth="1"/>
+    <col min="22" max="23" width="0.81640625" style="94" customWidth="1"/>
+    <col min="24" max="24" width="3.453125" style="57" customWidth="1"/>
+    <col min="25" max="25" width="4.08984375" style="57" customWidth="1"/>
+    <col min="26" max="31" width="12" style="57" customWidth="1"/>
+    <col min="32" max="34" width="12" style="90" customWidth="1"/>
+    <col min="35" max="35" width="12" style="93" customWidth="1"/>
     <col min="36" max="36" width="2.26953125" style="57" customWidth="1"/>
     <col min="37" max="16384" width="9.08984375" style="57"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="47.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B1" s="118" t="s">
-[...15 lines deleted...]
-      <c r="X1" s="117" t="s">
+      <c r="B1" s="116" t="s">
+        <v>275</v>
+      </c>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
+      <c r="N1" s="116"/>
+      <c r="O1" s="116"/>
+      <c r="X1" s="115" t="s">
         <v>255</v>
       </c>
-      <c r="Y1" s="117"/>
-[...12 lines deleted...]
-      <c r="B2" s="121" t="s">
+      <c r="Y1" s="115"/>
+      <c r="Z1" s="115"/>
+      <c r="AA1" s="115"/>
+      <c r="AB1" s="115"/>
+      <c r="AC1" s="115"/>
+      <c r="AD1" s="115"/>
+      <c r="AE1" s="115"/>
+      <c r="AF1" s="115"/>
+      <c r="AG1" s="115"/>
+      <c r="AH1" s="115"/>
+      <c r="AI1" s="115"/>
+    </row>
+    <row r="2" spans="1:37" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="119" t="s">
         <v>243</v>
       </c>
-      <c r="C2" s="121"/>
-[...12 lines deleted...]
-      <c r="Q2" s="102"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="119"/>
+      <c r="H2" s="119"/>
+      <c r="I2" s="119"/>
+      <c r="J2" s="119"/>
+      <c r="K2" s="119"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
+      <c r="N2" s="119"/>
+      <c r="O2" s="119"/>
+      <c r="Q2" s="99"/>
       <c r="R2" s="68"/>
       <c r="S2" s="68"/>
       <c r="T2" s="68"/>
-      <c r="U2" s="58"/>
       <c r="V2" s="58"/>
       <c r="W2" s="58"/>
       <c r="X2" s="58"/>
-      <c r="Y2" s="95" t="s">
+      <c r="Y2" s="92" t="s">
         <v>252</v>
       </c>
-      <c r="Z2" s="95"/>
-      <c r="AA2" s="95" t="s">
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92" t="s">
         <v>253</v>
       </c>
-      <c r="AB2" s="95"/>
-      <c r="AC2" s="95" t="s">
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.3">
       <c r="I3" s="70"/>
       <c r="J3" s="71"/>
       <c r="K3" s="72"/>
       <c r="L3" s="73" t="s">
         <v>244</v>
       </c>
       <c r="M3" s="73"/>
       <c r="N3" s="73" t="s">
         <v>246</v>
       </c>
       <c r="O3" s="74"/>
-      <c r="Q3" s="102"/>
+      <c r="Q3" s="99"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
       <c r="T3" s="68"/>
       <c r="U3" s="63" t="str">
         <f>C10</f>
-        <v>Melton</v>
+        <v>Greater Dandenong</v>
       </c>
       <c r="V3" s="63"/>
       <c r="W3" s="63"/>
       <c r="X3" s="58"/>
-      <c r="Y3" s="92">
+      <c r="Y3" s="108">
         <v>10</v>
       </c>
-      <c r="Z3" s="58"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="Z3" s="94"/>
+      <c r="AA3" s="108">
+        <v>34</v>
       </c>
       <c r="AB3" s="58"/>
-      <c r="AC3" s="93">
+      <c r="AC3" s="108">
         <v>1</v>
       </c>
       <c r="AD3" s="58"/>
       <c r="AE3" s="58"/>
-      <c r="AF3" s="94"/>
-[...2 lines deleted...]
-      <c r="AI3" s="108"/>
+      <c r="AF3" s="91"/>
+      <c r="AG3" s="91"/>
+      <c r="AH3" s="91"/>
+      <c r="AI3" s="105"/>
       <c r="AJ3" s="58"/>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.3">
       <c r="B4" s="62"/>
       <c r="C4" s="62" t="s">
         <v>261</v>
       </c>
       <c r="E4" s="59">
-        <v>19</v>
-[...5 lines deleted...]
-      <c r="K4" s="84" t="str">
+        <v>10</v>
+      </c>
+      <c r="I4" s="76">
+        <v>10</v>
+      </c>
+      <c r="J4" s="121" t="str">
         <f>C10</f>
-        <v>Melton</v>
-      </c>
+        <v>Greater Dandenong</v>
+      </c>
+      <c r="K4" s="121"/>
       <c r="L4" s="66">
         <f>(U6-U4)/U4*100</f>
-        <v>113.32152750605562</v>
+        <v>-28.915878158226597</v>
       </c>
       <c r="M4" s="77"/>
       <c r="N4" s="67">
         <f>U6-U4</f>
-        <v>50.837954331637825</v>
+        <v>-59.675942854657222</v>
       </c>
       <c r="O4" s="78" t="s">
         <v>245</v>
       </c>
-      <c r="Q4" s="102"/>
+      <c r="Q4" s="99"/>
       <c r="R4" s="68" t="s">
         <v>220</v>
       </c>
       <c r="S4" s="68"/>
       <c r="T4" s="68" t="str" cm="1">
-        <f t="array" ref="T4">INDEX(B11:B43,J4)</f>
-        <v>2000/01</v>
+        <f t="array" ref="T4">INDEX(B11:B43,I4)</f>
+        <v>2001/02</v>
       </c>
       <c r="U4" s="69">
-        <f>VLOOKUP($J$4,$A11:D$43,3)</f>
-        <v>44.861691728362182</v>
+        <f>VLOOKUP($I$4,$A11:D$44,3)</f>
+        <v>206.37776424465721</v>
       </c>
       <c r="V4" s="69"/>
       <c r="W4" s="63"/>
       <c r="X4" s="58"/>
-      <c r="Y4" s="58"/>
-[...1 lines deleted...]
-      <c r="AA4" s="58"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="94"/>
+      <c r="AA4" s="94"/>
       <c r="AB4" s="58"/>
       <c r="AC4" s="58"/>
       <c r="AD4" s="58"/>
       <c r="AE4" s="58"/>
-      <c r="AF4" s="98"/>
-[...1 lines deleted...]
-      <c r="AH4" s="98"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95"/>
       <c r="AJ4" s="58"/>
     </row>
     <row r="5" spans="1:37" x14ac:dyDescent="0.3">
       <c r="B5" s="62"/>
       <c r="C5" s="62"/>
       <c r="G5" s="60"/>
       <c r="H5" s="65"/>
       <c r="I5" s="75"/>
       <c r="J5" s="79"/>
       <c r="K5" s="80"/>
       <c r="L5" s="81"/>
       <c r="M5" s="80"/>
       <c r="N5" s="80"/>
       <c r="O5" s="82"/>
-      <c r="Q5" s="102"/>
+      <c r="Q5" s="99"/>
       <c r="R5" s="68" t="s">
         <v>219</v>
       </c>
       <c r="S5" s="68"/>
       <c r="T5" s="68"/>
       <c r="U5" s="69"/>
       <c r="V5" s="69"/>
       <c r="W5" s="63"/>
-      <c r="X5" s="58"/>
-[...4 lines deleted...]
-      <c r="AC5" s="92">
+      <c r="X5" s="94"/>
+      <c r="Y5" s="94"/>
+      <c r="Z5" s="94"/>
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="108">
         <v>2</v>
       </c>
-      <c r="AD5" s="58"/>
-[...3 lines deleted...]
-      <c r="AH5" s="98"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95"/>
+      <c r="AH5" s="95"/>
       <c r="AJ5" s="58"/>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.3">
       <c r="B6" s="62"/>
       <c r="C6" s="62" t="s">
         <v>262</v>
       </c>
       <c r="E6" s="59">
-        <v>3</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I6" s="76">
+        <v>34</v>
+      </c>
+      <c r="J6" s="79"/>
       <c r="K6" s="79"/>
       <c r="L6" s="79"/>
       <c r="M6" s="79"/>
       <c r="N6" s="79"/>
       <c r="O6" s="79"/>
-      <c r="Q6" s="102"/>
+      <c r="Q6" s="99"/>
       <c r="R6" s="68"/>
       <c r="S6" s="68"/>
-      <c r="T6" s="68" t="str" cm="1">
-[...1 lines deleted...]
-        <v>2024/25</v>
+      <c r="T6" s="68" t="e" cm="1">
+        <f t="array" ref="T6">INDEX(B11:B43,I6)</f>
+        <v>#REF!</v>
       </c>
       <c r="U6" s="69">
-        <f>VLOOKUP($J$6,$A$11:$D$43,3)</f>
-        <v>95.699646060000006</v>
+        <f>VLOOKUP($I$6,$A$11:$D$44,3)</f>
+        <v>146.70182138999999</v>
       </c>
       <c r="V6" s="69"/>
       <c r="W6" s="63"/>
-      <c r="X6" s="58"/>
-[...9 lines deleted...]
-      <c r="AH6" s="98"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="95"/>
+      <c r="AG6" s="95"/>
+      <c r="AH6" s="95"/>
       <c r="AJ6" s="58"/>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.3">
       <c r="B7" s="62"/>
       <c r="C7" s="62"/>
       <c r="I7" s="75"/>
       <c r="J7" s="79"/>
       <c r="K7" s="79"/>
       <c r="L7" s="79"/>
       <c r="M7" s="79"/>
       <c r="N7" s="79"/>
       <c r="O7" s="83"/>
-      <c r="Q7" s="102"/>
+      <c r="Q7" s="99"/>
       <c r="R7" s="68" t="s">
         <v>220</v>
       </c>
       <c r="S7" s="68"/>
       <c r="T7" s="68"/>
       <c r="U7" s="63"/>
       <c r="V7" s="63"/>
       <c r="W7" s="63"/>
       <c r="X7" s="58"/>
       <c r="Y7" s="58"/>
       <c r="Z7" s="58"/>
       <c r="AA7" s="58" t="str" cm="1">
         <f t="array" ref="AA7">INDEX(B11:B43,Y3)</f>
         <v>2001/02</v>
       </c>
       <c r="AB7" s="58" t="str" cm="1">
-        <f t="array" ref="AB7">INDEX(B11:B43,AA3)</f>
-        <v>2024/25</v>
+        <f t="array" ref="AB7">INDEX(B11:B44,AA3)</f>
+        <v>2025/26</v>
       </c>
       <c r="AC7" s="58" t="s">
         <v>267</v>
       </c>
       <c r="AD7" s="58" t="s">
         <v>268</v>
       </c>
       <c r="AE7" s="58" t="s">
         <v>269</v>
       </c>
-      <c r="AF7" s="94" t="s">
+      <c r="AF7" s="91" t="s">
         <v>270</v>
       </c>
-      <c r="AG7" s="94"/>
-[...3 lines deleted...]
-      <c r="AK7" s="58"/>
+      <c r="AG7" s="91"/>
+      <c r="AH7" s="91"/>
+      <c r="AI7" s="105"/>
+      <c r="AJ7" s="94"/>
+      <c r="AK7" s="94"/>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.3">
       <c r="B8" s="62" t="s">
         <v>263</v>
       </c>
       <c r="C8" s="62"/>
       <c r="E8" s="61">
         <v>2</v>
       </c>
-      <c r="G8" s="119" t="str">
+      <c r="G8" s="117" t="str">
         <f>CONCATENATE("EGM Losses for ",C10," and ",D10,": ",INDEX(R4:R5,E8))</f>
-        <v>EGM Losses for Melton and Boroondara: Adjust for inflation</v>
-[...8 lines deleted...]
-      <c r="O8" s="119"/>
+        <v>EGM Losses for Greater Dandenong and Kingston: Adjust for inflation</v>
+      </c>
+      <c r="H8" s="117"/>
+      <c r="I8" s="117"/>
+      <c r="J8" s="117"/>
+      <c r="K8" s="117"/>
+      <c r="L8" s="117"/>
+      <c r="M8" s="117"/>
+      <c r="N8" s="117"/>
+      <c r="O8" s="117"/>
       <c r="R8" s="68" t="s">
         <v>260</v>
       </c>
       <c r="S8" s="58"/>
       <c r="T8" s="58"/>
       <c r="U8" s="63"/>
       <c r="V8" s="63"/>
       <c r="W8" s="63"/>
       <c r="X8" s="58"/>
-      <c r="Y8" s="94">
+      <c r="Y8" s="91">
         <v>1</v>
       </c>
-      <c r="Z8" s="111" t="s">
+      <c r="Z8" s="109" t="s">
         <v>174</v>
       </c>
-      <c r="AA8" s="112">
-[...7 lines deleted...]
-      <c r="AC8" s="112">
+      <c r="AA8" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y8,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>124096467.01769729</v>
+      </c>
+      <c r="AB8" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y8,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>60493595.329999976</v>
+      </c>
+      <c r="AC8" s="110">
         <f>AB8-AA8</f>
-        <v>-62292413.206778795</v>
-[...5 lines deleted...]
-      <c r="AE8" s="112">
+        <v>-63602871.687697314</v>
+      </c>
+      <c r="AD8" s="110">
+        <f>(AB8-AA8)/AA8*100</f>
+        <v>-51.252765865306195</v>
+      </c>
+      <c r="AE8" s="110">
         <f>IF($AC$3=1,AC8,AD8)</f>
-        <v>-62292413.206778795</v>
-[...1 lines deleted...]
-      <c r="AF8" s="94">
+        <v>-63602871.687697314</v>
+      </c>
+      <c r="AF8" s="91">
         <f>AE8+0.00001*Y8</f>
-        <v>-62292413.206768796</v>
-[...1 lines deleted...]
-      <c r="AG8" s="94">
+        <v>-63602871.687687315</v>
+      </c>
+      <c r="AG8" s="91">
         <f>RANK(AF8,AF$8:AF$38)</f>
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AH8" s="109" t="str">
+        <v>25</v>
+      </c>
+      <c r="AH8" s="111" t="str">
         <f>VLOOKUP(MATCH(Y8,AG$8:AG$38,0),$Y$8:$AF$38,2)</f>
         <v>Melton</v>
       </c>
-      <c r="AI8" s="110">
+      <c r="AI8" s="112">
         <f>VLOOKUP(MATCH(Y8,AG$8:AG$38,0),$Y$8:$AF$38,8)</f>
-        <v>46722758.585002422</v>
-[...2 lines deleted...]
-      <c r="AK8" s="58"/>
+        <v>55630729.385196261</v>
+      </c>
+      <c r="AJ8" s="94"/>
+      <c r="AK8" s="94"/>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.3">
-      <c r="C9" s="122" t="s">
+      <c r="C9" s="120" t="s">
         <v>250</v>
       </c>
-      <c r="D9" s="122"/>
+      <c r="D9" s="120"/>
       <c r="E9" s="62"/>
       <c r="F9" s="62"/>
-      <c r="G9" s="120"/>
-[...7 lines deleted...]
-      <c r="O9" s="120"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="118"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="118"/>
+      <c r="K9" s="118"/>
+      <c r="L9" s="118"/>
+      <c r="M9" s="118"/>
+      <c r="N9" s="118"/>
+      <c r="O9" s="118"/>
       <c r="R9" s="58"/>
       <c r="S9" s="58"/>
       <c r="T9" s="58"/>
       <c r="U9" s="63"/>
       <c r="V9" s="63"/>
       <c r="W9" s="63"/>
-      <c r="X9" s="111" t="s">
+      <c r="X9" s="109" t="s">
         <v>251</v>
       </c>
-      <c r="Y9" s="94">
+      <c r="Y9" s="91">
         <v>2</v>
       </c>
-      <c r="Z9" s="111" t="s">
+      <c r="Z9" s="109" t="s">
         <v>191</v>
       </c>
-      <c r="AA9" s="112">
-[...7 lines deleted...]
-      <c r="AC9" s="112">
+      <c r="AA9" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y9,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>38436028.19793015</v>
+      </c>
+      <c r="AB9" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y9,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>13170222.589999991</v>
+      </c>
+      <c r="AC9" s="110">
         <f t="shared" ref="AC9:AC38" si="0">AB9-AA9</f>
-        <v>-25119747.460025873</v>
-[...5 lines deleted...]
-      <c r="AE9" s="112">
+        <v>-25265805.607930161</v>
+      </c>
+      <c r="AD9" s="110">
+        <f t="shared" ref="AD9:AD38" si="1">(AB9-AA9)/AA9*100</f>
+        <v>-65.734694224443217</v>
+      </c>
+      <c r="AE9" s="110">
         <f t="shared" ref="AE9:AE38" si="2">IF($AC$3=1,AC9,AD9)</f>
-        <v>-25119747.460025873</v>
-[...1 lines deleted...]
-      <c r="AF9" s="94">
+        <v>-25265805.607930161</v>
+      </c>
+      <c r="AF9" s="91">
         <f t="shared" ref="AF9:AF38" si="3">AE9+0.00001*Y9</f>
-        <v>-25119747.460005872</v>
-[...1 lines deleted...]
-      <c r="AG9" s="94">
+        <v>-25265805.60791016</v>
+      </c>
+      <c r="AG9" s="91">
         <f t="shared" ref="AG9:AG38" si="4">RANK(AF9,AF$8:AF$38)</f>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AH9" s="109" t="str">
+        <v>10</v>
+      </c>
+      <c r="AH9" s="111" t="str">
         <f t="shared" ref="AH9:AH38" si="5">VLOOKUP(MATCH(Y9,AG$8:AG$38,0),$Y$8:$AF$38,2)</f>
         <v>Wyndham</v>
       </c>
-      <c r="AI9" s="110">
+      <c r="AI9" s="112">
         <f t="shared" ref="AI9:AI38" si="6">VLOOKUP(MATCH(Y9,AG$8:AG$38,0),$Y$8:$AF$38,8)</f>
-        <v>21374289.047844984</v>
-[...5 lines deleted...]
-      <c r="C10" s="100" t="str">
+        <v>32070673.225891404</v>
+      </c>
+      <c r="AJ9" s="94"/>
+      <c r="AK9" s="94"/>
+    </row>
+    <row r="10" spans="1:37" ht="28" x14ac:dyDescent="0.3">
+      <c r="C10" s="97" t="str">
         <f>INDEX(Data!B5:B36,E4)</f>
-        <v>Melton</v>
-[...1 lines deleted...]
-      <c r="D10" s="101" t="str">
+        <v>Greater Dandenong</v>
+      </c>
+      <c r="D10" s="98" t="str">
         <f>INDEX(Data!B5:B36,E6)</f>
-        <v>Boroondara</v>
+        <v>Kingston</v>
       </c>
       <c r="E10" s="62"/>
       <c r="F10" s="62"/>
       <c r="R10" s="58"/>
       <c r="S10" s="58"/>
       <c r="T10" s="58"/>
-      <c r="U10" s="58"/>
       <c r="V10" s="58"/>
       <c r="W10" s="58"/>
-      <c r="X10" s="111" t="s">
+      <c r="X10" s="109" t="s">
         <v>244</v>
       </c>
-      <c r="Y10" s="94">
+      <c r="Y10" s="91">
         <v>3</v>
       </c>
-      <c r="Z10" s="111" t="s">
+      <c r="Z10" s="109" t="s">
         <v>171</v>
       </c>
-      <c r="AA10" s="112">
-[...7 lines deleted...]
-      <c r="AC10" s="112">
+      <c r="AA10" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y10,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>41895082.282535583</v>
+      </c>
+      <c r="AB10" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y10,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>20449553.909999989</v>
+      </c>
+      <c r="AC10" s="110">
         <f t="shared" si="0"/>
-        <v>-21703047.856468301</v>
-[...1 lines deleted...]
-      <c r="AD10" s="112">
+        <v>-21445528.372535594</v>
+      </c>
+      <c r="AD10" s="110">
         <f t="shared" si="1"/>
-        <v>-52.977343456619671</v>
-[...1 lines deleted...]
-      <c r="AE10" s="112">
+        <v>-51.188653188241609</v>
+      </c>
+      <c r="AE10" s="110">
         <f t="shared" si="2"/>
-        <v>-21703047.856468301</v>
-[...1 lines deleted...]
-      <c r="AF10" s="94">
+        <v>-21445528.372535594</v>
+      </c>
+      <c r="AF10" s="91">
         <f t="shared" si="3"/>
-        <v>-21703047.856438302</v>
-[...1 lines deleted...]
-      <c r="AG10" s="94">
+        <v>-21445528.372505594</v>
+      </c>
+      <c r="AG10" s="91">
         <f t="shared" si="4"/>
         <v>8</v>
       </c>
-      <c r="AH10" s="109" t="str">
+      <c r="AH10" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Cardinia</v>
       </c>
-      <c r="AI10" s="110">
+      <c r="AI10" s="112">
         <f t="shared" si="6"/>
-        <v>15085806.09635013</v>
-[...2 lines deleted...]
-      <c r="AK10" s="58"/>
+        <v>16208835.706039637</v>
+      </c>
+      <c r="AJ10" s="94"/>
+      <c r="AK10" s="94"/>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A11" s="63">
         <v>1</v>
       </c>
       <c r="B11" s="64" t="s">
         <v>209</v>
       </c>
-      <c r="C11" s="87">
+      <c r="C11" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A11)/1000000</f>
-        <v>0.79019106752411572</v>
-[...1 lines deleted...]
-      <c r="D11" s="88">
+        <v>31.646599530546624</v>
+      </c>
+      <c r="D11" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A11)/1000000</f>
-        <v>3.5781691768488741</v>
-[...7 lines deleted...]
-      <c r="K11" s="97"/>
+        <v>28.03045904823151</v>
+      </c>
+      <c r="E11" s="100"/>
+      <c r="F11" s="100"/>
+      <c r="G11" s="94"/>
+      <c r="H11" s="94"/>
+      <c r="I11" s="94"/>
+      <c r="J11" s="94"/>
+      <c r="K11" s="94"/>
       <c r="R11" s="58"/>
       <c r="S11" s="58"/>
       <c r="T11" s="58"/>
-      <c r="U11" s="58"/>
       <c r="V11" s="58"/>
       <c r="W11" s="58"/>
       <c r="X11" s="58"/>
-      <c r="Y11" s="94">
+      <c r="Y11" s="91">
         <v>4</v>
       </c>
-      <c r="Z11" s="111" t="s">
+      <c r="Z11" s="109" t="s">
         <v>184</v>
       </c>
-      <c r="AA11" s="112">
-[...7 lines deleted...]
-      <c r="AC11" s="112">
+      <c r="AA11" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y11,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>207675106.3180854</v>
+      </c>
+      <c r="AB11" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y11,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>185351883.12999991</v>
+      </c>
+      <c r="AC11" s="110">
         <f t="shared" si="0"/>
-        <v>-27175107.865523875</v>
-[...1 lines deleted...]
-      <c r="AD11" s="112">
+        <v>-22323223.188085496</v>
+      </c>
+      <c r="AD11" s="110">
         <f t="shared" si="1"/>
-        <v>-13.381947805609979</v>
-[...1 lines deleted...]
-      <c r="AE11" s="112">
+        <v>-10.749108828621063</v>
+      </c>
+      <c r="AE11" s="110">
         <f t="shared" si="2"/>
-        <v>-27175107.865523875</v>
-[...1 lines deleted...]
-      <c r="AF11" s="94">
+        <v>-22323223.188085496</v>
+      </c>
+      <c r="AF11" s="91">
         <f t="shared" si="3"/>
-        <v>-27175107.865483876</v>
-[...1 lines deleted...]
-      <c r="AG11" s="94">
+        <v>-22323223.188045498</v>
+      </c>
+      <c r="AG11" s="91">
         <f t="shared" si="4"/>
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AH11" s="109" t="str">
+        <v>9</v>
+      </c>
+      <c r="AH11" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Hume</v>
       </c>
-      <c r="AI11" s="110">
+      <c r="AI11" s="112">
         <f t="shared" si="6"/>
-        <v>-8340546.7879912397</v>
-[...2 lines deleted...]
-      <c r="AK11" s="58"/>
+        <v>-2628433.8409797391</v>
+      </c>
+      <c r="AJ11" s="94"/>
+      <c r="AK11" s="94"/>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A12" s="63">
         <v>2</v>
       </c>
       <c r="B12" s="64" t="s">
         <v>210</v>
       </c>
-      <c r="C12" s="87">
+      <c r="C12" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A12)/1000000</f>
-        <v>7.2195247709320691</v>
-[...1 lines deleted...]
-      <c r="D12" s="88">
+        <v>81.895896543443925</v>
+      </c>
+      <c r="D12" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A12)/1000000</f>
-        <v>8.5637153112164288</v>
-[...7 lines deleted...]
-      <c r="K12" s="97"/>
+        <v>49.25875910268563</v>
+      </c>
+      <c r="E12" s="100"/>
+      <c r="F12" s="100"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
       <c r="R12" s="58"/>
       <c r="S12" s="58"/>
       <c r="T12" s="58"/>
-      <c r="U12" s="58"/>
       <c r="V12" s="58"/>
       <c r="W12" s="58"/>
       <c r="X12" s="58"/>
-      <c r="Y12" s="94">
+      <c r="Y12" s="91">
         <v>5</v>
       </c>
-      <c r="Z12" s="111" t="s">
+      <c r="Z12" s="109" t="s">
         <v>193</v>
       </c>
-      <c r="AA12" s="112">
-[...7 lines deleted...]
-      <c r="AC12" s="112">
+      <c r="AA12" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y12,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>24940786.064010352</v>
+      </c>
+      <c r="AB12" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y12,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>41149621.769999988</v>
+      </c>
+      <c r="AC12" s="110">
         <f t="shared" si="0"/>
-        <v>15085806.096300129</v>
-[...1 lines deleted...]
-      <c r="AD12" s="112">
+        <v>16208835.705989636</v>
+      </c>
+      <c r="AD12" s="110">
         <f t="shared" si="1"/>
-        <v>61.857288754098306</v>
-[...1 lines deleted...]
-      <c r="AE12" s="112">
+        <v>64.98927365155923</v>
+      </c>
+      <c r="AE12" s="110">
         <f t="shared" si="2"/>
-        <v>15085806.096300129</v>
-[...1 lines deleted...]
-      <c r="AF12" s="94">
+        <v>16208835.705989636</v>
+      </c>
+      <c r="AF12" s="91">
         <f t="shared" si="3"/>
-        <v>15085806.09635013</v>
-[...1 lines deleted...]
-      <c r="AG12" s="94">
+        <v>16208835.706039637</v>
+      </c>
+      <c r="AG12" s="91">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
-      <c r="AH12" s="109" t="str">
+      <c r="AH12" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Whittlesea</v>
       </c>
-      <c r="AI12" s="110">
+      <c r="AI12" s="112">
         <f t="shared" si="6"/>
-        <v>-9972320.9951016232</v>
-[...2 lines deleted...]
-      <c r="AK12" s="58"/>
+        <v>-2965683.0891897311</v>
+      </c>
+      <c r="AJ12" s="94"/>
+      <c r="AK12" s="94"/>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A13" s="63">
         <v>3</v>
       </c>
       <c r="B13" s="64" t="s">
         <v>211</v>
       </c>
-      <c r="C13" s="87">
+      <c r="C13" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A13)/1000000</f>
-        <v>14.671267615853658</v>
-[...1 lines deleted...]
-      <c r="D13" s="88">
+        <v>105.9403719268293</v>
+      </c>
+      <c r="D13" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A13)/1000000</f>
-        <v>20.514429262195122</v>
-[...7 lines deleted...]
-      <c r="K13" s="97"/>
+        <v>62.710470042682935</v>
+      </c>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="94"/>
+      <c r="H13" s="94"/>
+      <c r="I13" s="94"/>
+      <c r="J13" s="94"/>
+      <c r="K13" s="94"/>
       <c r="R13" s="58"/>
       <c r="S13" s="58"/>
       <c r="T13" s="58"/>
-      <c r="U13" s="58"/>
       <c r="V13" s="58"/>
       <c r="W13" s="58"/>
       <c r="X13" s="58"/>
-      <c r="Y13" s="94">
+      <c r="Y13" s="91">
         <v>6</v>
       </c>
-      <c r="Z13" s="111" t="s">
+      <c r="Z13" s="109" t="s">
         <v>182</v>
       </c>
-      <c r="AA13" s="112">
-[...7 lines deleted...]
-      <c r="AC13" s="112">
+      <c r="AA13" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y13,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>182507538.44755501</v>
+      </c>
+      <c r="AB13" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y13,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>175015573.37999991</v>
+      </c>
+      <c r="AC13" s="110">
         <f>AB13-AA13</f>
-        <v>-11898622.510905594</v>
-[...5 lines deleted...]
-      <c r="AE13" s="112">
+        <v>-7491965.0675550997</v>
+      </c>
+      <c r="AD13" s="110">
+        <f t="shared" si="1"/>
+        <v>-4.1050167742566837</v>
+      </c>
+      <c r="AE13" s="110">
         <f t="shared" si="2"/>
-        <v>-11898622.510905594</v>
-[...1 lines deleted...]
-      <c r="AF13" s="94">
+        <v>-7491965.0675550997</v>
+      </c>
+      <c r="AF13" s="91">
         <f t="shared" si="3"/>
-        <v>-11898622.510845594</v>
-[...1 lines deleted...]
-      <c r="AG13" s="94">
+        <v>-7491965.0674950993</v>
+      </c>
+      <c r="AG13" s="91">
         <f t="shared" si="4"/>
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AH13" s="109" t="str">
+        <v>6</v>
+      </c>
+      <c r="AH13" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Nillumbik</v>
-[...1 lines deleted...]
-      <c r="AI13" s="110">
+        <v>Casey</v>
+      </c>
+      <c r="AI13" s="112">
         <f t="shared" si="6"/>
-        <v>-11565479.805930765</v>
-[...2 lines deleted...]
-      <c r="AK13" s="58"/>
+        <v>-7491965.0674950993</v>
+      </c>
+      <c r="AJ13" s="94"/>
+      <c r="AK13" s="94"/>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A14" s="63">
         <v>4</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>212</v>
       </c>
-      <c r="C14" s="87">
+      <c r="C14" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A14)/1000000</f>
-        <v>22.642479524517086</v>
-[...1 lines deleted...]
-      <c r="D14" s="88">
+        <v>131.1584792332838</v>
+      </c>
+      <c r="D14" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A14)/1000000</f>
-        <v>28.318117378900446</v>
-[...9 lines deleted...]
-      <c r="Y14" s="94">
+        <v>83.35967828826152</v>
+      </c>
+      <c r="E14" s="100"/>
+      <c r="F14" s="100"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="94"/>
+      <c r="I14" s="94"/>
+      <c r="J14" s="94"/>
+      <c r="K14" s="94"/>
+      <c r="X14" s="58"/>
+      <c r="Y14" s="91">
         <v>7</v>
       </c>
-      <c r="Z14" s="111" t="s">
+      <c r="Z14" s="109" t="s">
         <v>170</v>
       </c>
-      <c r="AA14" s="112">
-[...7 lines deleted...]
-      <c r="AC14" s="112">
+      <c r="AA14" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y14,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>178321289.7550841</v>
+      </c>
+      <c r="AB14" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y14,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>86406073.549999982</v>
+      </c>
+      <c r="AC14" s="110">
         <f t="shared" si="0"/>
-        <v>-90993787.922561437</v>
-[...1 lines deleted...]
-      <c r="AD14" s="112">
+        <v>-91915216.205084115</v>
+      </c>
+      <c r="AD14" s="110">
         <f t="shared" si="1"/>
-        <v>-52.184442033208946</v>
-[...1 lines deleted...]
-      <c r="AE14" s="112">
+        <v>-51.544723757508336</v>
+      </c>
+      <c r="AE14" s="110">
         <f t="shared" si="2"/>
-        <v>-90993787.922561437</v>
-[...1 lines deleted...]
-      <c r="AF14" s="94">
+        <v>-91915216.205084115</v>
+      </c>
+      <c r="AF14" s="91">
         <f t="shared" si="3"/>
-        <v>-90993787.922491431</v>
-[...1 lines deleted...]
-      <c r="AG14" s="94">
+        <v>-91915216.20501411</v>
+      </c>
+      <c r="AG14" s="91">
         <f t="shared" si="4"/>
         <v>29</v>
       </c>
-      <c r="AH14" s="109" t="str">
+      <c r="AH14" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Casey</v>
-[...1 lines deleted...]
-      <c r="AI14" s="110">
+        <v>Nillumbik</v>
+      </c>
+      <c r="AI14" s="112">
         <f t="shared" si="6"/>
-        <v>-11898622.510845594</v>
-[...2 lines deleted...]
-      <c r="AK14" s="58"/>
+        <v>-12543490.466098944</v>
+      </c>
+      <c r="AJ14" s="94"/>
+      <c r="AK14" s="94"/>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A15" s="63">
         <v>5</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>213</v>
       </c>
-      <c r="C15" s="87">
+      <c r="C15" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A15)/1000000</f>
-        <v>28.415315755391426</v>
-[...1 lines deleted...]
-      <c r="D15" s="88">
+        <v>140.05310888330871</v>
+      </c>
+      <c r="D15" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A15)/1000000</f>
-        <v>29.874104325494827</v>
-[...9 lines deleted...]
-      <c r="Y15" s="94">
+        <v>103.24590145819793</v>
+      </c>
+      <c r="E15" s="100"/>
+      <c r="F15" s="100"/>
+      <c r="G15" s="94"/>
+      <c r="H15" s="94"/>
+      <c r="I15" s="94"/>
+      <c r="J15" s="94"/>
+      <c r="K15" s="94"/>
+      <c r="X15" s="58"/>
+      <c r="Y15" s="91">
         <v>8</v>
       </c>
-      <c r="Z15" s="111" t="s">
+      <c r="Z15" s="109" t="s">
         <v>181</v>
       </c>
-      <c r="AA15" s="112">
-[...7 lines deleted...]
-      <c r="AC15" s="112">
+      <c r="AA15" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y15,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>126441984.36915913</v>
+      </c>
+      <c r="AB15" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y15,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>70746158.650000006</v>
+      </c>
+      <c r="AC15" s="110">
         <f t="shared" si="0"/>
-        <v>-55398962.924385488</v>
-[...1 lines deleted...]
-      <c r="AD15" s="112">
+        <v>-55695825.719159126</v>
+      </c>
+      <c r="AD15" s="110">
         <f t="shared" si="1"/>
-        <v>-44.806686468291709</v>
-[...1 lines deleted...]
-      <c r="AE15" s="112">
+        <v>-44.048522329853654</v>
+      </c>
+      <c r="AE15" s="110">
         <f t="shared" si="2"/>
-        <v>-55398962.924385488</v>
-[...1 lines deleted...]
-      <c r="AF15" s="94">
+        <v>-55695825.719159126</v>
+      </c>
+      <c r="AF15" s="91">
         <f t="shared" si="3"/>
-        <v>-55398962.924305491</v>
-[...1 lines deleted...]
-      <c r="AG15" s="94">
+        <v>-55695825.719079129</v>
+      </c>
+      <c r="AG15" s="91">
         <f t="shared" si="4"/>
         <v>19</v>
       </c>
-      <c r="AH15" s="109" t="str">
+      <c r="AH15" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Boroondara</v>
       </c>
-      <c r="AI15" s="110">
+      <c r="AI15" s="112">
         <f t="shared" si="6"/>
-        <v>-21703047.856438302</v>
-[...2 lines deleted...]
-      <c r="AK15" s="58"/>
+        <v>-21445528.372505594</v>
+      </c>
+      <c r="AJ15" s="94"/>
+      <c r="AK15" s="94"/>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A16" s="63">
         <v>6</v>
       </c>
       <c r="B16" s="64" t="s">
         <v>214</v>
       </c>
-      <c r="C16" s="87">
+      <c r="C16" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A16)/1000000</f>
-        <v>32.54276164411764</v>
-[...1 lines deleted...]
-      <c r="D16" s="88">
+        <v>162.24629831764707</v>
+      </c>
+      <c r="D16" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A16)/1000000</f>
-        <v>30.073920052235295</v>
-[...9 lines deleted...]
-      <c r="Y16" s="94">
+        <v>125.31163234117648</v>
+      </c>
+      <c r="E16" s="100"/>
+      <c r="F16" s="100"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="94"/>
+      <c r="I16" s="94"/>
+      <c r="J16" s="94"/>
+      <c r="K16" s="94"/>
+      <c r="X16" s="58"/>
+      <c r="Y16" s="91">
         <v>9</v>
       </c>
-      <c r="Z16" s="111" t="s">
+      <c r="Z16" s="109" t="s">
         <v>190</v>
       </c>
-      <c r="AA16" s="112">
-[...7 lines deleted...]
-      <c r="AC16" s="112">
+      <c r="AA16" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y16,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>153009712.19420442</v>
+      </c>
+      <c r="AB16" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y16,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>81509143.899999991</v>
+      </c>
+      <c r="AC16" s="110">
         <f t="shared" si="0"/>
-        <v>-74884036.078072444</v>
-[...1 lines deleted...]
-      <c r="AD16" s="112">
+        <v>-71500568.294204429</v>
+      </c>
+      <c r="AD16" s="110">
         <f t="shared" si="1"/>
-        <v>-50.049845605358499</v>
-[...1 lines deleted...]
-      <c r="AE16" s="112">
+        <v>-46.729431268685616</v>
+      </c>
+      <c r="AE16" s="110">
         <f t="shared" si="2"/>
-        <v>-74884036.078072444</v>
-[...1 lines deleted...]
-      <c r="AF16" s="94">
+        <v>-71500568.294204429</v>
+      </c>
+      <c r="AF16" s="91">
         <f t="shared" si="3"/>
-        <v>-74884036.077982441</v>
-[...1 lines deleted...]
-      <c r="AG16" s="94">
+        <v>-71500568.294114426</v>
+      </c>
+      <c r="AG16" s="91">
         <f t="shared" si="4"/>
         <v>27</v>
       </c>
-      <c r="AH16" s="109" t="str">
+      <c r="AH16" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Bayside</v>
-[...1 lines deleted...]
-      <c r="AI16" s="110">
+        <v>Brimbank</v>
+      </c>
+      <c r="AI16" s="112">
         <f t="shared" si="6"/>
-        <v>-25119747.460005872</v>
-[...2 lines deleted...]
-      <c r="AK16" s="58"/>
+        <v>-22323223.188045498</v>
+      </c>
+      <c r="AJ16" s="94"/>
+      <c r="AK16" s="94"/>
     </row>
     <row r="17" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A17" s="63">
         <v>7</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>215</v>
       </c>
-      <c r="C17" s="87">
+      <c r="C17" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A17)/1000000</f>
-        <v>40.105328279883388</v>
-[...1 lines deleted...]
-      <c r="D17" s="88">
+        <v>180.16428894460643</v>
+      </c>
+      <c r="D17" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A17)/1000000</f>
-        <v>33.664058034985423</v>
-[...9 lines deleted...]
-      <c r="Y17" s="94">
+        <v>147.52841337026243</v>
+      </c>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100"/>
+      <c r="G17" s="94"/>
+      <c r="H17" s="94"/>
+      <c r="I17" s="94"/>
+      <c r="J17" s="94"/>
+      <c r="K17" s="94"/>
+      <c r="X17" s="58"/>
+      <c r="Y17" s="91">
         <v>10</v>
       </c>
-      <c r="Z17" s="111" t="s">
+      <c r="Z17" s="109" t="s">
         <v>180</v>
       </c>
-      <c r="AA17" s="112">
-[...7 lines deleted...]
-      <c r="AC17" s="112">
+      <c r="AA17" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y17,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>206377764.24465722</v>
+      </c>
+      <c r="AB17" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y17,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>146701821.38999999</v>
+      </c>
+      <c r="AC17" s="110">
         <f t="shared" si="0"/>
-        <v>-60628934.22494176</v>
-[...1 lines deleted...]
-      <c r="AD17" s="112">
+        <v>-59675942.854657233</v>
+      </c>
+      <c r="AD17" s="110">
         <f t="shared" si="1"/>
-        <v>-30.043430933478561</v>
-[...1 lines deleted...]
-      <c r="AE17" s="112">
+        <v>-28.915878158226604</v>
+      </c>
+      <c r="AE17" s="110">
         <f t="shared" si="2"/>
-        <v>-60628934.22494176</v>
-[...1 lines deleted...]
-      <c r="AF17" s="94">
+        <v>-59675942.854657233</v>
+      </c>
+      <c r="AF17" s="91">
         <f t="shared" si="3"/>
-        <v>-60628934.224841759</v>
-[...1 lines deleted...]
-      <c r="AG17" s="94">
+        <v>-59675942.854557231</v>
+      </c>
+      <c r="AG17" s="91">
         <f t="shared" si="4"/>
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="AH17" s="109" t="str">
+        <v>21</v>
+      </c>
+      <c r="AH17" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Brimbank</v>
-[...1 lines deleted...]
-      <c r="AI17" s="110">
+        <v>Bayside</v>
+      </c>
+      <c r="AI17" s="112">
         <f t="shared" si="6"/>
-        <v>-27175107.865483876</v>
-[...2 lines deleted...]
-      <c r="AK17" s="58"/>
+        <v>-25265805.60791016</v>
+      </c>
+      <c r="AJ17" s="94"/>
+      <c r="AK17" s="94"/>
     </row>
     <row r="18" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A18" s="63">
         <v>8</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>216</v>
       </c>
-      <c r="C18" s="87">
+      <c r="C18" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A18)/1000000</f>
-        <v>43.892396081918186</v>
-[...1 lines deleted...]
-      <c r="D18" s="88">
+        <v>189.67029086042311</v>
+      </c>
+      <c r="D18" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A18)/1000000</f>
-        <v>36.860465367334278</v>
-[...9 lines deleted...]
-      <c r="Y18" s="94">
+        <v>162.27270598550069</v>
+      </c>
+      <c r="E18" s="100"/>
+      <c r="F18" s="100"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="94"/>
+      <c r="X18" s="58"/>
+      <c r="Y18" s="91">
         <v>11</v>
       </c>
-      <c r="Z18" s="111" t="s">
+      <c r="Z18" s="109" t="s">
         <v>185</v>
       </c>
-      <c r="AA18" s="112">
-[...7 lines deleted...]
-      <c r="AC18" s="112">
+      <c r="AA18" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y18,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>91030287.984683067</v>
+      </c>
+      <c r="AB18" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y18,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>50770966.00999999</v>
+      </c>
+      <c r="AC18" s="110">
         <f t="shared" si="0"/>
-        <v>-38804025.314191453</v>
-[...1 lines deleted...]
-      <c r="AD18" s="112">
+        <v>-40259321.974683076</v>
+      </c>
+      <c r="AD18" s="110">
         <f t="shared" si="1"/>
-        <v>-43.593662649330426</v>
-[...1 lines deleted...]
-      <c r="AE18" s="112">
+        <v>-44.226293100882188</v>
+      </c>
+      <c r="AE18" s="110">
         <f t="shared" si="2"/>
-        <v>-38804025.314191453</v>
-[...1 lines deleted...]
-      <c r="AF18" s="94">
+        <v>-40259321.974683076</v>
+      </c>
+      <c r="AF18" s="91">
         <f t="shared" si="3"/>
-        <v>-38804025.314081453</v>
-[...1 lines deleted...]
-      <c r="AG18" s="94">
+        <v>-40259321.974573076</v>
+      </c>
+      <c r="AG18" s="91">
         <f t="shared" si="4"/>
         <v>15</v>
       </c>
-      <c r="AH18" s="109" t="str">
+      <c r="AH18" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Stonnington</v>
       </c>
-      <c r="AI18" s="110">
+      <c r="AI18" s="112">
         <f t="shared" si="6"/>
-        <v>-28914815.664319556</v>
-[...2 lines deleted...]
-      <c r="AK18" s="58"/>
+        <v>-30277268.813375194</v>
+      </c>
+      <c r="AJ18" s="94"/>
+      <c r="AK18" s="94"/>
     </row>
     <row r="19" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A19" s="63">
         <v>9</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>207</v>
       </c>
-      <c r="C19" s="87">
+      <c r="C19" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A19)/1000000</f>
-        <v>44.861691728362182</v>
-[...1 lines deleted...]
-      <c r="D19" s="88">
+        <v>196.27264664181095</v>
+      </c>
+      <c r="D19" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A19)/1000000</f>
-        <v>38.632233512649798</v>
-[...9 lines deleted...]
-      <c r="Y19" s="94">
+        <v>163.92749656990679</v>
+      </c>
+      <c r="E19" s="100"/>
+      <c r="F19" s="100"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="94"/>
+      <c r="I19" s="94"/>
+      <c r="J19" s="94"/>
+      <c r="K19" s="94"/>
+      <c r="X19" s="58"/>
+      <c r="Y19" s="91">
         <v>12</v>
       </c>
-      <c r="Z19" s="111" t="s">
+      <c r="Z19" s="109" t="s">
         <v>183</v>
       </c>
-      <c r="AA19" s="112">
-[...7 lines deleted...]
-      <c r="AC19" s="112">
+      <c r="AA19" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y19,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>159791598.39109963</v>
+      </c>
+      <c r="AB19" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y19,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>157163164.54999989</v>
+      </c>
+      <c r="AC19" s="110">
         <f t="shared" si="0"/>
-        <v>-8340546.7881112397</v>
-[...1 lines deleted...]
-      <c r="AD19" s="112">
+        <v>-2628433.8410997391</v>
+      </c>
+      <c r="AD19" s="110">
         <f t="shared" si="1"/>
-        <v>-5.337932509828665</v>
-[...1 lines deleted...]
-      <c r="AE19" s="112">
+        <v>-1.6449136672796076</v>
+      </c>
+      <c r="AE19" s="110">
         <f t="shared" si="2"/>
-        <v>-8340546.7881112397</v>
-[...1 lines deleted...]
-      <c r="AF19" s="94">
+        <v>-2628433.8410997391</v>
+      </c>
+      <c r="AF19" s="91">
         <f t="shared" si="3"/>
-        <v>-8340546.7879912397</v>
-[...1 lines deleted...]
-      <c r="AG19" s="94">
+        <v>-2628433.8409797391</v>
+      </c>
+      <c r="AG19" s="91">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="AH19" s="109" t="str">
+      <c r="AH19" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Yarra Ranges</v>
       </c>
-      <c r="AI19" s="110">
+      <c r="AI19" s="112">
         <f t="shared" si="6"/>
-        <v>-32574894.55163049</v>
-[...2 lines deleted...]
-      <c r="AK19" s="58"/>
+        <v>-31169013.52445069</v>
+      </c>
+      <c r="AJ19" s="94"/>
+      <c r="AK19" s="94"/>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A20" s="63">
         <v>10</v>
       </c>
       <c r="B20" s="64" t="s">
         <v>208</v>
       </c>
-      <c r="C20" s="87">
+      <c r="C20" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A20)/1000000</f>
-        <v>48.976887475187574</v>
-[...1 lines deleted...]
-      <c r="D20" s="88">
+        <v>206.37776424465721</v>
+      </c>
+      <c r="D20" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A20)/1000000</f>
-        <v>40.966659406468303</v>
-[...9 lines deleted...]
-      <c r="Y20" s="94">
+        <v>173.9620681321087</v>
+      </c>
+      <c r="E20" s="100"/>
+      <c r="F20" s="100"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="94"/>
+      <c r="I20" s="94"/>
+      <c r="J20" s="94"/>
+      <c r="K20" s="94"/>
+      <c r="X20" s="58"/>
+      <c r="Y20" s="91">
         <v>13</v>
       </c>
-      <c r="Z20" s="111" t="s">
+      <c r="Z20" s="109" t="s">
         <v>179</v>
       </c>
-      <c r="AA20" s="112">
-[...7 lines deleted...]
-      <c r="AC20" s="112">
+      <c r="AA20" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y20,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>173962068.13210869</v>
+      </c>
+      <c r="AB20" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y20,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>92196965.329999954</v>
+      </c>
+      <c r="AC20" s="110">
         <f t="shared" si="0"/>
-        <v>-80728027.618848637</v>
-[...1 lines deleted...]
-      <c r="AD20" s="112">
+        <v>-81765102.802108735</v>
+      </c>
+      <c r="AD20" s="110">
         <f t="shared" si="1"/>
-        <v>-47.457218045441351</v>
-[...1 lines deleted...]
-      <c r="AE20" s="112">
+        <v>-47.001684723600448</v>
+      </c>
+      <c r="AE20" s="110">
         <f t="shared" si="2"/>
-        <v>-80728027.618848637</v>
-[...1 lines deleted...]
-      <c r="AF20" s="94">
+        <v>-81765102.802108735</v>
+      </c>
+      <c r="AF20" s="91">
         <f t="shared" si="3"/>
-        <v>-80728027.618718639</v>
-[...1 lines deleted...]
-      <c r="AG20" s="94">
+        <v>-81765102.801978737</v>
+      </c>
+      <c r="AG20" s="91">
         <f t="shared" si="4"/>
         <v>28</v>
       </c>
-      <c r="AH20" s="109" t="str">
+      <c r="AH20" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Port Phillip</v>
       </c>
-      <c r="AI20" s="110">
+      <c r="AI20" s="112">
         <f t="shared" si="6"/>
-        <v>-35089401.258637443</v>
-[...2 lines deleted...]
-      <c r="AK20" s="58"/>
+        <v>-34569719.9887539</v>
+      </c>
+      <c r="AJ20" s="94"/>
+      <c r="AK20" s="94"/>
     </row>
     <row r="21" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A21" s="63">
         <v>11</v>
       </c>
       <c r="B21" s="64" t="s">
         <v>204</v>
       </c>
-      <c r="C21" s="87">
+      <c r="C21" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A21)/1000000</f>
-        <v>43.188995080452266</v>
-[...1 lines deleted...]
-      <c r="D21" s="88">
+        <v>178.12868845185935</v>
+      </c>
+      <c r="D21" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A21)/1000000</f>
-        <v>33.703686744120603</v>
-[...9 lines deleted...]
-      <c r="Y21" s="94">
+        <v>150.11243343291463</v>
+      </c>
+      <c r="E21" s="100"/>
+      <c r="F21" s="100"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="X21" s="58"/>
+      <c r="Y21" s="91">
         <v>14</v>
       </c>
-      <c r="Z21" s="111" t="s">
+      <c r="Z21" s="109" t="s">
         <v>176</v>
       </c>
-      <c r="AA21" s="112">
-[...7 lines deleted...]
-      <c r="AC21" s="112">
+      <c r="AA21" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y21,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>177704738.20067272</v>
+      </c>
+      <c r="AB21" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y21,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>84028449.799999997</v>
+      </c>
+      <c r="AC21" s="110">
         <f t="shared" si="0"/>
-        <v>-94529090.250491589</v>
-[...1 lines deleted...]
-      <c r="AD21" s="112">
+        <v>-93676288.400672719</v>
+      </c>
+      <c r="AD21" s="110">
         <f t="shared" si="1"/>
-        <v>-54.400008439813604</v>
-[...1 lines deleted...]
-      <c r="AE21" s="112">
+        <v>-52.714569881017447</v>
+      </c>
+      <c r="AE21" s="110">
         <f t="shared" si="2"/>
-        <v>-94529090.250491589</v>
-[...1 lines deleted...]
-      <c r="AF21" s="94">
+        <v>-93676288.400672719</v>
+      </c>
+      <c r="AF21" s="91">
         <f t="shared" si="3"/>
-        <v>-94529090.250351593</v>
-[...1 lines deleted...]
-      <c r="AG21" s="94">
+        <v>-93676288.400532722</v>
+      </c>
+      <c r="AG21" s="91">
         <f t="shared" si="4"/>
         <v>30</v>
       </c>
-      <c r="AH21" s="109" t="str">
+      <c r="AH21" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Yarra</v>
       </c>
-      <c r="AI21" s="110">
+      <c r="AI21" s="112">
         <f t="shared" si="6"/>
-        <v>-37139949.079027288</v>
-[...2 lines deleted...]
-      <c r="AK21" s="58"/>
+        <v>-39116148.743516319</v>
+      </c>
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94"/>
     </row>
     <row r="22" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A22" s="63">
         <v>12</v>
       </c>
       <c r="B22" s="64" t="s">
         <v>203</v>
       </c>
-      <c r="C22" s="87">
+      <c r="C22" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A22)/1000000</f>
-        <v>43.386843549667887</v>
-[...1 lines deleted...]
-      <c r="D22" s="88">
+        <v>171.4776897119803</v>
+      </c>
+      <c r="D22" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A22)/1000000</f>
-        <v>30.286271615744159</v>
-[...9 lines deleted...]
-      <c r="Y22" s="94">
+        <v>141.50163458435426</v>
+      </c>
+      <c r="E22" s="100"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="91">
         <v>15</v>
       </c>
-      <c r="Z22" s="111" t="s">
+      <c r="Z22" s="109" t="s">
         <v>173</v>
       </c>
-      <c r="AA22" s="112">
-[...7 lines deleted...]
-      <c r="AC22" s="112">
+      <c r="AA22" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y22,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>123738117.30877103</v>
+      </c>
+      <c r="AB22" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y22,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>62129780.219999999</v>
+      </c>
+      <c r="AC22" s="110">
         <f t="shared" si="0"/>
-        <v>-61869193.595640346</v>
-[...1 lines deleted...]
-      <c r="AD22" s="112">
+        <v>-61608337.08877103</v>
+      </c>
+      <c r="AD22" s="110">
         <f t="shared" si="1"/>
-        <v>-51.133256001307196</v>
-[...1 lines deleted...]
-      <c r="AE22" s="112">
+        <v>-49.789295674376646</v>
+      </c>
+      <c r="AE22" s="110">
         <f>IF($AC$3=1,AC22,AD22)</f>
-        <v>-61869193.595640346</v>
-[...1 lines deleted...]
-      <c r="AF22" s="94">
+        <v>-61608337.08877103</v>
+      </c>
+      <c r="AF22" s="91">
         <f t="shared" si="3"/>
-        <v>-61869193.595490344</v>
-[...1 lines deleted...]
-      <c r="AG22" s="94">
+        <v>-61608337.088621028</v>
+      </c>
+      <c r="AG22" s="91">
         <f t="shared" si="4"/>
         <v>23</v>
       </c>
-      <c r="AH22" s="109" t="str">
+      <c r="AH22" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Hobsons Bay</v>
       </c>
-      <c r="AI22" s="110">
+      <c r="AI22" s="112">
         <f t="shared" si="6"/>
-        <v>-38804025.314081453</v>
-[...2 lines deleted...]
-      <c r="AK22" s="58"/>
+        <v>-40259321.974573076</v>
+      </c>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
     </row>
     <row r="23" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A23" s="63">
         <v>13</v>
       </c>
       <c r="B23" s="64" t="s">
         <v>202</v>
       </c>
-      <c r="C23" s="87">
+      <c r="C23" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A23)/1000000</f>
-        <v>47.734536854216863</v>
-[...1 lines deleted...]
-      <c r="D23" s="88">
+        <v>179.45863624380723</v>
+      </c>
+      <c r="D23" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A23)/1000000</f>
-        <v>31.324058451373492</v>
-[...9 lines deleted...]
-      <c r="Y23" s="94">
+        <v>144.33501050091567</v>
+      </c>
+      <c r="E23" s="100"/>
+      <c r="F23" s="100"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="94"/>
+      <c r="K23" s="94"/>
+      <c r="X23" s="58"/>
+      <c r="Y23" s="91">
         <v>16</v>
       </c>
-      <c r="Z23" s="111" t="s">
+      <c r="Z23" s="109" t="s">
         <v>188</v>
       </c>
-      <c r="AA23" s="112">
-[...7 lines deleted...]
-      <c r="AC23" s="112">
+      <c r="AA23" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y23,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>118611644.0509185</v>
+      </c>
+      <c r="AB23" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y23,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>68566367.760000005</v>
+      </c>
+      <c r="AC23" s="110">
         <f t="shared" si="0"/>
-        <v>-47550137.62336354</v>
-[...1 lines deleted...]
-      <c r="AD23" s="112">
+        <v>-50045276.290918499</v>
+      </c>
+      <c r="AD23" s="110">
         <f t="shared" si="1"/>
-        <v>-40.997459843008244</v>
-[...1 lines deleted...]
-      <c r="AE23" s="112">
+        <v>-42.19254921501188</v>
+      </c>
+      <c r="AE23" s="110">
         <f t="shared" si="2"/>
-        <v>-47550137.62336354</v>
-[...1 lines deleted...]
-      <c r="AF23" s="94">
+        <v>-50045276.290918499</v>
+      </c>
+      <c r="AF23" s="91">
         <f t="shared" si="3"/>
-        <v>-47550137.623203538</v>
-[...1 lines deleted...]
-      <c r="AG23" s="94">
+        <v>-50045276.290758498</v>
+      </c>
+      <c r="AG23" s="91">
         <f t="shared" si="4"/>
         <v>18</v>
       </c>
-      <c r="AH23" s="109" t="str">
+      <c r="AH23" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Whitehorse</v>
       </c>
-      <c r="AI23" s="110">
+      <c r="AI23" s="112">
         <f t="shared" si="6"/>
-        <v>-42958042.209199578</v>
-[...2 lines deleted...]
-      <c r="AK23" s="58"/>
+        <v>-40758160.792162098</v>
+      </c>
+      <c r="AJ23" s="94"/>
+      <c r="AK23" s="94"/>
     </row>
     <row r="24" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A24" s="63">
         <v>14</v>
       </c>
       <c r="B24" s="64" t="s">
         <v>201</v>
       </c>
-      <c r="C24" s="87">
+      <c r="C24" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A24)/1000000</f>
-        <v>51.911549972807414</v>
-[...1 lines deleted...]
-      <c r="D24" s="88">
+        <v>177.42355317549885</v>
+      </c>
+      <c r="D24" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A24)/1000000</f>
-        <v>30.797353628306261</v>
-[...9 lines deleted...]
-      <c r="Y24" s="94">
+        <v>142.94333880027841</v>
+      </c>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="94"/>
+      <c r="H24" s="94"/>
+      <c r="I24" s="94"/>
+      <c r="J24" s="94"/>
+      <c r="K24" s="94"/>
+      <c r="X24" s="58"/>
+      <c r="Y24" s="91">
         <v>17</v>
       </c>
-      <c r="Z24" s="111" t="s">
+      <c r="Z24" s="109" t="s">
         <v>175</v>
       </c>
-      <c r="AA24" s="112">
-[...7 lines deleted...]
-      <c r="AC24" s="112">
+      <c r="AA24" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y24,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>126582705.75580855</v>
+      </c>
+      <c r="AB24" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y24,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>66066673.759999998</v>
+      </c>
+      <c r="AC24" s="110">
         <f t="shared" si="0"/>
-        <v>-59576793.311552368</v>
-[...1 lines deleted...]
-      <c r="AD24" s="112">
+        <v>-60516031.995808549</v>
+      </c>
+      <c r="AD24" s="110">
         <f t="shared" si="1"/>
-        <v>-48.132148252359251</v>
-[...1 lines deleted...]
-      <c r="AE24" s="112">
+        <v>-47.807503903851121</v>
+      </c>
+      <c r="AE24" s="110">
         <f t="shared" si="2"/>
-        <v>-59576793.311552368</v>
-[...1 lines deleted...]
-      <c r="AF24" s="94">
+        <v>-60516031.995808549</v>
+      </c>
+      <c r="AF24" s="91">
         <f t="shared" si="3"/>
-        <v>-59576793.311382368</v>
-[...1 lines deleted...]
-      <c r="AG24" s="94">
+        <v>-60516031.995638549</v>
+      </c>
+      <c r="AG24" s="91">
         <f t="shared" si="4"/>
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="AH24" s="109" t="str">
+        <v>22</v>
+      </c>
+      <c r="AH24" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Melbourne</v>
       </c>
-      <c r="AI24" s="110">
+      <c r="AI24" s="112">
         <f t="shared" si="6"/>
-        <v>-46947863.462420247</v>
-[...2 lines deleted...]
-      <c r="AK24" s="58"/>
+        <v>-41888363.181799315</v>
+      </c>
+      <c r="AJ24" s="94"/>
+      <c r="AK24" s="94"/>
     </row>
     <row r="25" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A25" s="63">
         <v>15</v>
       </c>
       <c r="B25" s="64" t="s">
         <v>200</v>
       </c>
-      <c r="C25" s="87">
+      <c r="C25" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A25)/1000000</f>
-        <v>57.928245413515349</v>
-[...1 lines deleted...]
-      <c r="D25" s="88">
+        <v>180.77404943321955</v>
+      </c>
+      <c r="D25" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A25)/1000000</f>
-        <v>30.696589648464162</v>
-[...9 lines deleted...]
-      <c r="Y25" s="94">
+        <v>143.63440777560862</v>
+      </c>
+      <c r="E25" s="100"/>
+      <c r="F25" s="100"/>
+      <c r="G25" s="94"/>
+      <c r="H25" s="94"/>
+      <c r="I25" s="94"/>
+      <c r="J25" s="94"/>
+      <c r="K25" s="94"/>
+      <c r="X25" s="58"/>
+      <c r="Y25" s="91">
         <v>18</v>
       </c>
-      <c r="Z25" s="111" t="s">
+      <c r="Z25" s="109" t="s">
         <v>168</v>
       </c>
-      <c r="AA25" s="112">
-[...7 lines deleted...]
-      <c r="AC25" s="112">
+      <c r="AA25" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y25,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>149061253.63197932</v>
+      </c>
+      <c r="AB25" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y25,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>107172890.45</v>
+      </c>
+      <c r="AC25" s="110">
         <f t="shared" si="0"/>
-        <v>-46947863.462600246</v>
-[...1 lines deleted...]
-      <c r="AD25" s="112">
+        <v>-41888363.181979313</v>
+      </c>
+      <c r="AD25" s="110">
         <f t="shared" si="1"/>
-        <v>-32.209468614772454</v>
-[...1 lines deleted...]
-      <c r="AE25" s="112">
+        <v>-28.101442971490386</v>
+      </c>
+      <c r="AE25" s="110">
         <f t="shared" si="2"/>
-        <v>-46947863.462600246</v>
-[...1 lines deleted...]
-      <c r="AF25" s="94">
+        <v>-41888363.181979313</v>
+      </c>
+      <c r="AF25" s="91">
         <f t="shared" si="3"/>
-        <v>-46947863.462420247</v>
-[...1 lines deleted...]
-      <c r="AG25" s="94">
+        <v>-41888363.181799315</v>
+      </c>
+      <c r="AG25" s="91">
         <f t="shared" si="4"/>
         <v>17</v>
       </c>
-      <c r="AH25" s="109" t="str">
+      <c r="AH25" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Maribyrnong</v>
       </c>
-      <c r="AI25" s="110">
+      <c r="AI25" s="112">
         <f t="shared" si="6"/>
-        <v>-47550137.623203538</v>
-[...2 lines deleted...]
-      <c r="AK25" s="58"/>
+        <v>-50045276.290758498</v>
+      </c>
+      <c r="AJ25" s="94"/>
+      <c r="AK25" s="94"/>
     </row>
     <row r="26" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A26" s="63">
         <v>16</v>
       </c>
       <c r="B26" s="64" t="s">
         <v>199</v>
       </c>
-      <c r="C26" s="87">
+      <c r="C26" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A26)/1000000</f>
-        <v>59.122262325969494</v>
-[...1 lines deleted...]
-      <c r="D26" s="88">
+        <v>182.57249654845319</v>
+      </c>
+      <c r="D26" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A26)/1000000</f>
-        <v>29.141506581307183</v>
-[...9 lines deleted...]
-      <c r="Y26" s="94">
+        <v>139.07386893511983</v>
+      </c>
+      <c r="E26" s="100"/>
+      <c r="F26" s="100"/>
+      <c r="G26" s="94"/>
+      <c r="H26" s="94"/>
+      <c r="I26" s="94"/>
+      <c r="J26" s="94"/>
+      <c r="K26" s="94"/>
+      <c r="X26" s="58"/>
+      <c r="Y26" s="91">
         <v>19</v>
       </c>
-      <c r="Z26" s="111" t="s">
+      <c r="Z26" s="109" t="s">
         <v>195</v>
       </c>
-      <c r="AA26" s="112">
-[...7 lines deleted...]
-      <c r="AC26" s="112">
+      <c r="AA26" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y26,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>50086845.264993533</v>
+      </c>
+      <c r="AB26" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y26,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>105717574.6499998</v>
+      </c>
+      <c r="AC26" s="110">
         <f t="shared" si="0"/>
-        <v>46722758.584812425</v>
-[...1 lines deleted...]
-      <c r="AD26" s="112">
+        <v>55630729.385006264</v>
+      </c>
+      <c r="AD26" s="110">
         <f t="shared" si="1"/>
-        <v>95.397566063141255</v>
-[...1 lines deleted...]
-      <c r="AE26" s="112">
+        <v>111.06854322862981</v>
+      </c>
+      <c r="AE26" s="110">
         <f t="shared" si="2"/>
-        <v>46722758.584812425</v>
-[...1 lines deleted...]
-      <c r="AF26" s="94">
+        <v>55630729.385006264</v>
+      </c>
+      <c r="AF26" s="91">
         <f t="shared" si="3"/>
-        <v>46722758.585002422</v>
-[...1 lines deleted...]
-      <c r="AG26" s="94">
+        <v>55630729.385196261</v>
+      </c>
+      <c r="AG26" s="91">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
-      <c r="AH26" s="109" t="str">
+      <c r="AH26" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Frankston</v>
       </c>
-      <c r="AI26" s="110">
+      <c r="AI26" s="112">
         <f t="shared" si="6"/>
-        <v>-55398962.924305491</v>
-[...2 lines deleted...]
-      <c r="AK26" s="58"/>
+        <v>-55695825.719079129</v>
+      </c>
+      <c r="AJ26" s="94"/>
+      <c r="AK26" s="94"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A27" s="63">
         <v>17</v>
       </c>
       <c r="B27" s="64" t="s">
         <v>198</v>
       </c>
-      <c r="C27" s="87">
+      <c r="C27" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A27)/1000000</f>
-        <v>64.716816246458549</v>
-[...1 lines deleted...]
-      <c r="D27" s="88">
+        <v>188.26659150669536</v>
+      </c>
+      <c r="D27" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A27)/1000000</f>
-        <v>29.731167860968775</v>
-[...9 lines deleted...]
-      <c r="Y27" s="94">
+        <v>140.01033487810545</v>
+      </c>
+      <c r="E27" s="100"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="94"/>
+      <c r="H27" s="94"/>
+      <c r="I27" s="94"/>
+      <c r="J27" s="94"/>
+      <c r="K27" s="94"/>
+      <c r="X27" s="58"/>
+      <c r="Y27" s="91">
         <v>20</v>
       </c>
-      <c r="Z27" s="111" t="s">
+      <c r="Z27" s="109" t="s">
         <v>177</v>
       </c>
-      <c r="AA27" s="112">
-[...7 lines deleted...]
-      <c r="AC27" s="112">
+      <c r="AA27" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y27,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>252587808.33593792</v>
+      </c>
+      <c r="AB27" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y27,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>128398967.5999999</v>
+      </c>
+      <c r="AC27" s="110">
         <f t="shared" si="0"/>
-        <v>-120944295.88780074</v>
-[...1 lines deleted...]
-      <c r="AD27" s="112">
+        <v>-124188840.73593801</v>
+      </c>
+      <c r="AD27" s="110">
         <f t="shared" si="1"/>
-        <v>-48.967226058230345</v>
-[...1 lines deleted...]
-      <c r="AE27" s="112">
+        <v>-49.166601331275956</v>
+      </c>
+      <c r="AE27" s="110">
         <f t="shared" si="2"/>
-        <v>-120944295.88780074</v>
-[...1 lines deleted...]
-      <c r="AF27" s="94">
+        <v>-124188840.73593801</v>
+      </c>
+      <c r="AF27" s="91">
         <f t="shared" si="3"/>
-        <v>-120944295.88760073</v>
-[...1 lines deleted...]
-      <c r="AG27" s="94">
+        <v>-124188840.73573801</v>
+      </c>
+      <c r="AG27" s="91">
         <f t="shared" si="4"/>
         <v>31</v>
       </c>
-      <c r="AH27" s="109" t="str">
+      <c r="AH27" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Mornington Peninsula</v>
       </c>
-      <c r="AI27" s="110">
+      <c r="AI27" s="112">
         <f t="shared" si="6"/>
-        <v>-58810749.976885095</v>
-[...2 lines deleted...]
-      <c r="AK27" s="58"/>
+        <v>-59568599.97055912</v>
+      </c>
+      <c r="AJ27" s="94"/>
+      <c r="AK27" s="94"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A28" s="63">
         <v>18</v>
       </c>
       <c r="B28" s="64" t="s">
         <v>197</v>
       </c>
-      <c r="C28" s="87">
+      <c r="C28" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A28)/1000000</f>
-        <v>65.822325921711879</v>
-[...1 lines deleted...]
-      <c r="D28" s="88">
+        <v>173.19703119665971</v>
+      </c>
+      <c r="D28" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A28)/1000000</f>
-        <v>28.073875134279749</v>
-[...9 lines deleted...]
-      <c r="Y28" s="94">
+        <v>129.33821709695198</v>
+      </c>
+      <c r="E28" s="100"/>
+      <c r="F28" s="100"/>
+      <c r="G28" s="94"/>
+      <c r="H28" s="94"/>
+      <c r="I28" s="94"/>
+      <c r="J28" s="94"/>
+      <c r="K28" s="94"/>
+      <c r="X28" s="58"/>
+      <c r="Y28" s="91">
         <v>21</v>
       </c>
-      <c r="Z28" s="111" t="s">
+      <c r="Z28" s="109" t="s">
         <v>192</v>
       </c>
-      <c r="AA28" s="112">
-[...7 lines deleted...]
-      <c r="AC28" s="112">
+      <c r="AA28" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y28,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>154920345.63244504</v>
+      </c>
+      <c r="AB28" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y28,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>92731978.699999869</v>
+      </c>
+      <c r="AC28" s="110">
         <f t="shared" si="0"/>
-        <v>-64890345.489094421</v>
-[...1 lines deleted...]
-      <c r="AD28" s="112">
+        <v>-62188366.932445168</v>
+      </c>
+      <c r="AD28" s="110">
         <f t="shared" si="1"/>
-        <v>-42.835528121767538</v>
-[...1 lines deleted...]
-      <c r="AE28" s="112">
+        <v>-40.14215607289546</v>
+      </c>
+      <c r="AE28" s="110">
         <f t="shared" si="2"/>
-        <v>-64890345.489094421</v>
-[...1 lines deleted...]
-      <c r="AF28" s="94">
+        <v>-62188366.932445168</v>
+      </c>
+      <c r="AF28" s="91">
         <f t="shared" si="3"/>
-        <v>-64890345.488884419</v>
-[...1 lines deleted...]
-      <c r="AG28" s="94">
+        <v>-62188366.932235166</v>
+      </c>
+      <c r="AG28" s="91">
         <f t="shared" si="4"/>
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AH28" s="109" t="str">
+        <v>24</v>
+      </c>
+      <c r="AH28" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Maroondah</v>
-[...1 lines deleted...]
-      <c r="AI28" s="110">
+        <v>Greater Dandenong</v>
+      </c>
+      <c r="AI28" s="112">
         <f t="shared" si="6"/>
-        <v>-59576793.311382368</v>
-[...2 lines deleted...]
-      <c r="AK28" s="58"/>
+        <v>-59675942.854557231</v>
+      </c>
+      <c r="AJ28" s="94"/>
+      <c r="AK28" s="94"/>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A29" s="63">
         <v>19</v>
       </c>
       <c r="B29" s="64" t="s">
         <v>160</v>
       </c>
-      <c r="C29" s="87">
+      <c r="C29" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A29)/1000000</f>
-        <v>70.239674680645152</v>
-[...1 lines deleted...]
-      <c r="D29" s="88">
+        <v>170.69255683838708</v>
+      </c>
+      <c r="D29" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A29)/1000000</f>
-        <v>28.855442376370963</v>
-[...9 lines deleted...]
-      <c r="Y29" s="94">
+        <v>125.62806841532257</v>
+      </c>
+      <c r="E29" s="100"/>
+      <c r="F29" s="100"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="91">
         <v>22</v>
       </c>
-      <c r="Z29" s="111" t="s">
+      <c r="Z29" s="109" t="s">
         <v>169</v>
       </c>
-      <c r="AA29" s="112">
-[...7 lines deleted...]
-      <c r="AC29" s="112">
+      <c r="AA29" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y29,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>135940578.1302458</v>
+      </c>
+      <c r="AB29" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y29,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>67010088.02999986</v>
+      </c>
+      <c r="AC29" s="110">
         <f t="shared" si="0"/>
-        <v>-68286929.49287191</v>
-[...1 lines deleted...]
-      <c r="AD29" s="112">
+        <v>-68930490.100245953</v>
+      </c>
+      <c r="AD29" s="110">
         <f t="shared" si="1"/>
-        <v>-51.371348858478115</v>
-[...1 lines deleted...]
-      <c r="AE29" s="112">
+        <v>-50.706338790322839</v>
+      </c>
+      <c r="AE29" s="110">
         <f t="shared" si="2"/>
-        <v>-68286929.49287191</v>
-[...1 lines deleted...]
-      <c r="AF29" s="94">
+        <v>-68930490.100245953</v>
+      </c>
+      <c r="AF29" s="91">
         <f t="shared" si="3"/>
-        <v>-68286929.49265191</v>
-[...1 lines deleted...]
-      <c r="AG29" s="94">
+        <v>-68930490.100025952</v>
+      </c>
+      <c r="AG29" s="91">
         <f t="shared" si="4"/>
         <v>26</v>
       </c>
-      <c r="AH29" s="109" t="str">
+      <c r="AH29" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Greater Dandenong</v>
-[...1 lines deleted...]
-      <c r="AI29" s="110">
+        <v>Maroondah</v>
+      </c>
+      <c r="AI29" s="112">
         <f t="shared" si="6"/>
-        <v>-60628934.224841759</v>
-[...2 lines deleted...]
-      <c r="AK29" s="58"/>
+        <v>-60516031.995638549</v>
+      </c>
+      <c r="AJ29" s="94"/>
+      <c r="AK29" s="94"/>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A30" s="63">
         <v>20</v>
       </c>
       <c r="B30" s="64" t="s">
         <v>161</v>
       </c>
-      <c r="C30" s="87">
+      <c r="C30" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A30)/1000000</f>
-        <v>79.491465624621512</v>
-[...1 lines deleted...]
-      <c r="D30" s="88">
+        <v>169.07597662860553</v>
+      </c>
+      <c r="D30" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A30)/1000000</f>
-        <v>28.38399076737052</v>
-[...9 lines deleted...]
-      <c r="Y30" s="94">
+        <v>124.41413141621514</v>
+      </c>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="94"/>
+      <c r="I30" s="94"/>
+      <c r="J30" s="94"/>
+      <c r="K30" s="94"/>
+      <c r="X30" s="58"/>
+      <c r="Y30" s="91">
         <v>23</v>
       </c>
-      <c r="Z30" s="111" t="s">
+      <c r="Z30" s="109" t="s">
         <v>196</v>
       </c>
-      <c r="AA30" s="112">
-[...7 lines deleted...]
-      <c r="AC30" s="112">
+      <c r="AA30" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y30,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>150371642.31078911</v>
+      </c>
+      <c r="AB30" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y30,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>90803042.339999989</v>
+      </c>
+      <c r="AC30" s="110">
         <f t="shared" si="0"/>
-        <v>-58810749.977115095</v>
-[...1 lines deleted...]
-      <c r="AD30" s="112">
+        <v>-59568599.97078912</v>
+      </c>
+      <c r="AD30" s="110">
         <f t="shared" si="1"/>
-        <v>-39.996618100397129</v>
-[...1 lines deleted...]
-      <c r="AE30" s="112">
+        <v>-39.61425110172857</v>
+      </c>
+      <c r="AE30" s="110">
         <f t="shared" si="2"/>
-        <v>-58810749.977115095</v>
-[...1 lines deleted...]
-      <c r="AF30" s="94">
+        <v>-59568599.97078912</v>
+      </c>
+      <c r="AF30" s="91">
         <f t="shared" si="3"/>
-        <v>-58810749.976885095</v>
-[...1 lines deleted...]
-      <c r="AG30" s="94">
+        <v>-59568599.97055912</v>
+      </c>
+      <c r="AG30" s="91">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
-      <c r="AH30" s="109" t="str">
+      <c r="AH30" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Manningham</v>
       </c>
-      <c r="AI30" s="110">
+      <c r="AI30" s="112">
         <f t="shared" si="6"/>
-        <v>-61869193.595490344</v>
-[...2 lines deleted...]
-      <c r="AK30" s="58"/>
+        <v>-61608337.088621028</v>
+      </c>
+      <c r="AJ30" s="94"/>
+      <c r="AK30" s="94"/>
     </row>
     <row r="31" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A31" s="63">
         <v>21</v>
       </c>
       <c r="B31" s="64" t="s">
         <v>162</v>
       </c>
-      <c r="C31" s="87">
+      <c r="C31" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A31)/1000000</f>
-        <v>73.718312421949321</v>
-[...1 lines deleted...]
-      <c r="D31" s="88">
+        <v>153.82824119407408</v>
+      </c>
+      <c r="D31" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A31)/1000000</f>
-        <v>26.330020216374265</v>
-[...9 lines deleted...]
-      <c r="Y31" s="94">
+        <v>111.16586788518519</v>
+      </c>
+      <c r="E31" s="100"/>
+      <c r="F31" s="100"/>
+      <c r="G31" s="94"/>
+      <c r="H31" s="94"/>
+      <c r="I31" s="94"/>
+      <c r="J31" s="94"/>
+      <c r="K31" s="94"/>
+      <c r="X31" s="58"/>
+      <c r="Y31" s="91">
         <v>24</v>
       </c>
-      <c r="Z31" s="111" t="s">
+      <c r="Z31" s="109" t="s">
         <v>205</v>
       </c>
-      <c r="AA31" s="112">
-[...7 lines deleted...]
-      <c r="AC31" s="112">
+      <c r="AA31" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y31,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>22069875.346338943</v>
+      </c>
+      <c r="AB31" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y31,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>9526384.879999999</v>
+      </c>
+      <c r="AC31" s="110">
         <f t="shared" si="0"/>
-        <v>-11565479.806170765</v>
-[...1 lines deleted...]
-      <c r="AD31" s="112">
+        <v>-12543490.466338944</v>
+      </c>
+      <c r="AD31" s="110">
         <f t="shared" si="1"/>
-        <v>-53.591544182452644</v>
-[...1 lines deleted...]
-      <c r="AE31" s="112">
+        <v>-56.835348045677648</v>
+      </c>
+      <c r="AE31" s="110">
         <f t="shared" si="2"/>
-        <v>-11565479.806170765</v>
-[...1 lines deleted...]
-      <c r="AF31" s="94">
+        <v>-12543490.466338944</v>
+      </c>
+      <c r="AF31" s="91">
         <f t="shared" si="3"/>
-        <v>-11565479.805930765</v>
-[...1 lines deleted...]
-      <c r="AG31" s="94">
+        <v>-12543490.466098944</v>
+      </c>
+      <c r="AG31" s="91">
         <f t="shared" si="4"/>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AH31" s="109" t="str">
+        <v>7</v>
+      </c>
+      <c r="AH31" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Banyule</v>
-[...1 lines deleted...]
-      <c r="AI31" s="110">
+        <v>Moonee Valley</v>
+      </c>
+      <c r="AI31" s="112">
         <f t="shared" si="6"/>
-        <v>-62292413.206768796</v>
-[...2 lines deleted...]
-      <c r="AK31" s="58"/>
+        <v>-62188366.932235166</v>
+      </c>
+      <c r="AJ31" s="94"/>
+      <c r="AK31" s="94"/>
     </row>
     <row r="32" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A32" s="63">
         <v>22</v>
       </c>
       <c r="B32" s="64" t="s">
         <v>163</v>
       </c>
-      <c r="C32" s="87">
+      <c r="C32" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A32)/1000000</f>
-        <v>72.28140150666664</v>
-[...1 lines deleted...]
-      <c r="D32" s="88">
+        <v>150.17414913016052</v>
+      </c>
+      <c r="D32" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A32)/1000000</f>
-        <v>25.886558053333328</v>
-[...9 lines deleted...]
-      <c r="Y32" s="94">
+        <v>108.8459443429273</v>
+      </c>
+      <c r="E32" s="100"/>
+      <c r="F32" s="100"/>
+      <c r="G32" s="94"/>
+      <c r="H32" s="94"/>
+      <c r="I32" s="94"/>
+      <c r="J32" s="94"/>
+      <c r="K32" s="94"/>
+      <c r="X32" s="58"/>
+      <c r="Y32" s="91">
         <v>25</v>
       </c>
-      <c r="Z32" s="111" t="s">
+      <c r="Z32" s="109" t="s">
         <v>178</v>
       </c>
-      <c r="AA32" s="112">
-[...7 lines deleted...]
-      <c r="AC32" s="112">
+      <c r="AA32" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y32,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>67054224.329003885</v>
+      </c>
+      <c r="AB32" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y32,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>32484504.339999985</v>
+      </c>
+      <c r="AC32" s="110">
         <f t="shared" si="0"/>
-        <v>-35089401.25888744</v>
-[...1 lines deleted...]
-      <c r="AD32" s="112">
+        <v>-34569719.989003897</v>
+      </c>
+      <c r="AD32" s="110">
         <f t="shared" si="1"/>
-        <v>-53.515835641936164</v>
-[...1 lines deleted...]
-      <c r="AE32" s="112">
+        <v>-51.554872694353108</v>
+      </c>
+      <c r="AE32" s="110">
         <f t="shared" si="2"/>
-        <v>-35089401.25888744</v>
-[...1 lines deleted...]
-      <c r="AF32" s="94">
+        <v>-34569719.989003897</v>
+      </c>
+      <c r="AF32" s="91">
         <f t="shared" si="3"/>
-        <v>-35089401.258637443</v>
-[...1 lines deleted...]
-      <c r="AG32" s="94">
+        <v>-34569719.9887539</v>
+      </c>
+      <c r="AG32" s="91">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
-      <c r="AH32" s="109" t="str">
+      <c r="AH32" s="111" t="str">
         <f t="shared" si="5"/>
-        <v>Moonee Valley</v>
-[...1 lines deleted...]
-      <c r="AI32" s="110">
+        <v>Banyule</v>
+      </c>
+      <c r="AI32" s="112">
         <f t="shared" si="6"/>
-        <v>-64890345.488884419</v>
-[...2 lines deleted...]
-      <c r="AK32" s="58"/>
+        <v>-63602871.687687315</v>
+      </c>
+      <c r="AJ32" s="94"/>
+      <c r="AK32" s="94"/>
     </row>
     <row r="33" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A33" s="63">
         <v>23</v>
       </c>
       <c r="B33" s="64" t="s">
         <v>164</v>
       </c>
-      <c r="C33" s="87">
+      <c r="C33" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A33)/1000000</f>
-        <v>75.608953902222211</v>
-[...1 lines deleted...]
-      <c r="D33" s="88">
+        <v>157.75433051454718</v>
+      </c>
+      <c r="D33" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A33)/1000000</f>
-        <v>27.629634008515406</v>
-[...9 lines deleted...]
-      <c r="Y33" s="94">
+        <v>109.89755847899163</v>
+      </c>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="94"/>
+      <c r="H33" s="94"/>
+      <c r="I33" s="94"/>
+      <c r="J33" s="94"/>
+      <c r="K33" s="94"/>
+      <c r="X33" s="58"/>
+      <c r="Y33" s="91">
         <v>26</v>
       </c>
-      <c r="Z33" s="111" t="s">
+      <c r="Z33" s="109" t="s">
         <v>189</v>
       </c>
-      <c r="AA33" s="112">
-[...7 lines deleted...]
-      <c r="AC33" s="112">
+      <c r="AA33" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y33,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>49344825.073635191</v>
+      </c>
+      <c r="AB33" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y33,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>19067556.259999998</v>
+      </c>
+      <c r="AC33" s="110">
         <f t="shared" si="0"/>
-        <v>-28914815.664579555</v>
-[...1 lines deleted...]
-      <c r="AD33" s="112">
+        <v>-30277268.813635193</v>
+      </c>
+      <c r="AD33" s="110">
         <f t="shared" si="1"/>
-        <v>-59.925450932909371</v>
-[...1 lines deleted...]
-      <c r="AE33" s="112">
+        <v>-61.358549287496125</v>
+      </c>
+      <c r="AE33" s="110">
         <f t="shared" si="2"/>
-        <v>-28914815.664579555</v>
-[...1 lines deleted...]
-      <c r="AF33" s="94">
+        <v>-30277268.813635193</v>
+      </c>
+      <c r="AF33" s="91">
         <f t="shared" si="3"/>
-        <v>-28914815.664319556</v>
-[...1 lines deleted...]
-      <c r="AG33" s="94">
+        <v>-30277268.813375194</v>
+      </c>
+      <c r="AG33" s="91">
         <f t="shared" si="4"/>
         <v>11</v>
       </c>
-      <c r="AH33" s="109" t="str">
+      <c r="AH33" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Moreland</v>
       </c>
-      <c r="AI33" s="110">
+      <c r="AI33" s="112">
         <f t="shared" si="6"/>
-        <v>-68286929.49265191</v>
-[...2 lines deleted...]
-      <c r="AK33" s="58"/>
+        <v>-68930490.100025952</v>
+      </c>
+      <c r="AJ33" s="94"/>
+      <c r="AK33" s="94"/>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A34" s="63">
         <v>24</v>
       </c>
       <c r="B34" s="64" t="s">
         <v>165</v>
       </c>
-      <c r="C34" s="87">
+      <c r="C34" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A34)/1000000</f>
-        <v>78.056605589429097</v>
-[...1 lines deleted...]
-      <c r="D34" s="88">
+        <v>158.01116152478821</v>
+      </c>
+      <c r="D34" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A34)/1000000</f>
-        <v>26.00012254390424</v>
-[...9 lines deleted...]
-      <c r="Y34" s="94">
+        <v>110.99002295952118</v>
+      </c>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="94"/>
+      <c r="H34" s="94"/>
+      <c r="I34" s="94"/>
+      <c r="J34" s="94"/>
+      <c r="K34" s="94"/>
+      <c r="X34" s="58"/>
+      <c r="Y34" s="91">
         <v>27</v>
       </c>
-      <c r="Z34" s="111" t="s">
+      <c r="Z34" s="109" t="s">
         <v>172</v>
       </c>
-      <c r="AA34" s="112">
-[...7 lines deleted...]
-      <c r="AC34" s="112">
+      <c r="AA34" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y34,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>108303927.36243209</v>
+      </c>
+      <c r="AB34" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y34,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>67545766.569999993</v>
+      </c>
+      <c r="AC34" s="110">
         <f t="shared" si="0"/>
-        <v>-42958042.209469579</v>
-[...1 lines deleted...]
-      <c r="AD34" s="112">
+        <v>-40758160.7924321</v>
+      </c>
+      <c r="AD34" s="110">
         <f t="shared" si="1"/>
-        <v>-40.56325254667442</v>
-[...1 lines deleted...]
-      <c r="AE34" s="112">
+        <v>-37.633132782006648</v>
+      </c>
+      <c r="AE34" s="110">
         <f t="shared" si="2"/>
-        <v>-42958042.209469579</v>
-[...1 lines deleted...]
-      <c r="AF34" s="94">
+        <v>-40758160.7924321</v>
+      </c>
+      <c r="AF34" s="91">
         <f t="shared" si="3"/>
-        <v>-42958042.209199578</v>
-[...1 lines deleted...]
-      <c r="AG34" s="94">
+        <v>-40758160.792162098</v>
+      </c>
+      <c r="AG34" s="91">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
-      <c r="AH34" s="109" t="str">
+      <c r="AH34" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Glen Eira</v>
       </c>
-      <c r="AI34" s="110">
+      <c r="AI34" s="112">
         <f t="shared" si="6"/>
-        <v>-74884036.077982441</v>
-[...2 lines deleted...]
-      <c r="AK34" s="58"/>
+        <v>-71500568.294114426</v>
+      </c>
+      <c r="AJ34" s="94"/>
+      <c r="AK34" s="94"/>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A35" s="63">
         <v>25</v>
       </c>
       <c r="B35" s="64" t="s">
         <v>166</v>
       </c>
-      <c r="C35" s="87">
+      <c r="C35" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A35)/1000000</f>
-        <v>77.796508178414413</v>
-[...1 lines deleted...]
-      <c r="D35" s="88">
+        <v>153.75359850028832</v>
+      </c>
+      <c r="D35" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A35)/1000000</f>
-        <v>24.590139645045049</v>
-[...9 lines deleted...]
-      <c r="Y35" s="94">
+        <v>107.99679704965764</v>
+      </c>
+      <c r="E35" s="94"/>
+      <c r="F35" s="94"/>
+      <c r="G35" s="94"/>
+      <c r="H35" s="94"/>
+      <c r="I35" s="94"/>
+      <c r="J35" s="94"/>
+      <c r="K35" s="94"/>
+      <c r="X35" s="58"/>
+      <c r="Y35" s="91">
         <v>28</v>
       </c>
-      <c r="Z35" s="111" t="s">
+      <c r="Z35" s="109" t="s">
         <v>206</v>
       </c>
-      <c r="AA35" s="112">
-[...7 lines deleted...]
-      <c r="AC35" s="112">
+      <c r="AA35" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y35,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>157731681.44946963</v>
+      </c>
+      <c r="AB35" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y35,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>154765998.3599999</v>
+      </c>
+      <c r="AC35" s="110">
         <f t="shared" si="0"/>
-        <v>-9972320.9953816235</v>
-[...1 lines deleted...]
-      <c r="AD35" s="112">
+        <v>-2965683.0894697309</v>
+      </c>
+      <c r="AD35" s="110">
         <f t="shared" si="1"/>
-        <v>-6.465614587142543</v>
-[...1 lines deleted...]
-      <c r="AE35" s="112">
+        <v>-1.8802076172755484</v>
+      </c>
+      <c r="AE35" s="110">
         <f t="shared" si="2"/>
-        <v>-9972320.9953816235</v>
-[...1 lines deleted...]
-      <c r="AF35" s="94">
+        <v>-2965683.0894697309</v>
+      </c>
+      <c r="AF35" s="91">
         <f t="shared" si="3"/>
-        <v>-9972320.9951016232</v>
-[...1 lines deleted...]
-      <c r="AG35" s="94">
+        <v>-2965683.0891897311</v>
+      </c>
+      <c r="AG35" s="91">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
-      <c r="AH35" s="109" t="str">
+      <c r="AH35" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Kingston</v>
       </c>
-      <c r="AI35" s="110">
+      <c r="AI35" s="112">
         <f t="shared" si="6"/>
-        <v>-80728027.618718639</v>
-[...2 lines deleted...]
-      <c r="AK35" s="58"/>
+        <v>-81765102.801978737</v>
+      </c>
+      <c r="AJ35" s="94"/>
+      <c r="AK35" s="94"/>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A36" s="63">
         <v>26</v>
       </c>
       <c r="B36" s="64" t="s">
         <v>159</v>
       </c>
-      <c r="C36" s="87">
+      <c r="C36" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A36)/1000000</f>
-        <v>81.956770308646739</v>
-[...1 lines deleted...]
-      <c r="D36" s="88">
+        <v>154.06905544316345</v>
+      </c>
+      <c r="D36" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A36)/1000000</f>
-        <v>25.219656672653777</v>
-[...9 lines deleted...]
-      <c r="Y36" s="94">
+        <v>109.48117275089632</v>
+      </c>
+      <c r="E36" s="94"/>
+      <c r="F36" s="94"/>
+      <c r="G36" s="94"/>
+      <c r="H36" s="94"/>
+      <c r="I36" s="94"/>
+      <c r="J36" s="94"/>
+      <c r="K36" s="94"/>
+      <c r="X36" s="58"/>
+      <c r="Y36" s="91">
         <v>29</v>
       </c>
-      <c r="Z36" s="111" t="s">
+      <c r="Z36" s="109" t="s">
         <v>186</v>
       </c>
-      <c r="AA36" s="112">
-[...7 lines deleted...]
-      <c r="AC36" s="112">
+      <c r="AA36" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y36,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>113498294.04439846</v>
+      </c>
+      <c r="AB36" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y36,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>145568967.26999986</v>
+      </c>
+      <c r="AC36" s="110">
         <f t="shared" si="0"/>
-        <v>21374289.047554985</v>
-[...1 lines deleted...]
-      <c r="AD36" s="112">
+        <v>32070673.225601405</v>
+      </c>
+      <c r="AD36" s="110">
         <f t="shared" si="1"/>
-        <v>19.259049118591722</v>
-[...1 lines deleted...]
-      <c r="AE36" s="112">
+        <v>28.256524466399419</v>
+      </c>
+      <c r="AE36" s="110">
         <f t="shared" si="2"/>
-        <v>21374289.047554985</v>
-[...1 lines deleted...]
-      <c r="AF36" s="94">
+        <v>32070673.225601405</v>
+      </c>
+      <c r="AF36" s="91">
         <f t="shared" si="3"/>
-        <v>21374289.047844984</v>
-[...1 lines deleted...]
-      <c r="AG36" s="94">
+        <v>32070673.225891404</v>
+      </c>
+      <c r="AG36" s="91">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
-      <c r="AH36" s="109" t="str">
+      <c r="AH36" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Darebin</v>
       </c>
-      <c r="AI36" s="110">
+      <c r="AI36" s="112">
         <f t="shared" si="6"/>
-        <v>-90993787.922491431</v>
-[...2 lines deleted...]
-      <c r="AK36" s="58"/>
+        <v>-91915216.20501411</v>
+      </c>
+      <c r="AJ36" s="94"/>
+      <c r="AK36" s="94"/>
     </row>
     <row r="37" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A37" s="63">
         <v>27</v>
       </c>
       <c r="B37" s="64" t="s">
         <v>257</v>
       </c>
-      <c r="C37" s="87">
+      <c r="C37" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A37)/1000000</f>
-        <v>83.007689545394598</v>
-[...1 lines deleted...]
-      <c r="D37" s="88">
+        <v>149.42441607191674</v>
+      </c>
+      <c r="D37" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A37)/1000000</f>
-        <v>25.044905140398956</v>
-[...9 lines deleted...]
-      <c r="Y37" s="94">
+        <v>107.33109281953166</v>
+      </c>
+      <c r="E37" s="94"/>
+      <c r="F37" s="94"/>
+      <c r="G37" s="94"/>
+      <c r="H37" s="94"/>
+      <c r="I37" s="94"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="94"/>
+      <c r="X37" s="58"/>
+      <c r="Y37" s="91">
         <v>30</v>
       </c>
-      <c r="Z37" s="111" t="s">
+      <c r="Z37" s="109" t="s">
         <v>187</v>
       </c>
-      <c r="AA37" s="112">
-[...7 lines deleted...]
-      <c r="AC37" s="112">
+      <c r="AA37" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y37,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>70331118.09381631</v>
+      </c>
+      <c r="AB37" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y37,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>31214969.349999994</v>
+      </c>
+      <c r="AC37" s="110">
         <f t="shared" si="0"/>
-        <v>-37139949.079327285</v>
-[...1 lines deleted...]
-      <c r="AD37" s="112">
+        <v>-39116148.743816316</v>
+      </c>
+      <c r="AD37" s="110">
         <f t="shared" si="1"/>
-        <v>-54.004043546367328</v>
-[...1 lines deleted...]
-      <c r="AE37" s="112">
+        <v>-55.617129094461973</v>
+      </c>
+      <c r="AE37" s="110">
         <f t="shared" si="2"/>
-        <v>-37139949.079327285</v>
-[...1 lines deleted...]
-      <c r="AF37" s="94">
+        <v>-39116148.743816316</v>
+      </c>
+      <c r="AF37" s="91">
         <f t="shared" si="3"/>
-        <v>-37139949.079027288</v>
-[...1 lines deleted...]
-      <c r="AG37" s="94">
+        <v>-39116148.743516319</v>
+      </c>
+      <c r="AG37" s="91">
         <f t="shared" si="4"/>
         <v>14</v>
       </c>
-      <c r="AH37" s="109" t="str">
+      <c r="AH37" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Knox</v>
       </c>
-      <c r="AI37" s="110">
+      <c r="AI37" s="112">
         <f t="shared" si="6"/>
-        <v>-94529090.250351593</v>
-[...2 lines deleted...]
-      <c r="AK37" s="58"/>
+        <v>-93676288.400532722</v>
+      </c>
+      <c r="AJ37" s="94"/>
+      <c r="AK37" s="94"/>
     </row>
     <row r="38" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A38" s="63">
         <v>28</v>
       </c>
       <c r="B38" s="64" t="s">
         <v>256</v>
       </c>
-      <c r="C38" s="87">
+      <c r="C38" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A38)/1000000</f>
-        <v>61.527404834020267</v>
-[...1 lines deleted...]
-      <c r="D38" s="88">
+        <v>106.62926807155404</v>
+      </c>
+      <c r="D38" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A38)/1000000</f>
-        <v>16.50472446256757</v>
-[...9 lines deleted...]
-      <c r="Y38" s="94">
+        <v>75.71282364179055</v>
+      </c>
+      <c r="E38" s="94"/>
+      <c r="F38" s="94"/>
+      <c r="G38" s="94"/>
+      <c r="H38" s="94"/>
+      <c r="I38" s="94"/>
+      <c r="J38" s="94"/>
+      <c r="K38" s="94"/>
+      <c r="X38" s="58"/>
+      <c r="Y38" s="91">
         <v>31</v>
       </c>
-      <c r="Z38" s="111" t="s">
+      <c r="Z38" s="109" t="s">
         <v>194</v>
       </c>
-      <c r="AA38" s="112">
-[...7 lines deleted...]
-      <c r="AC38" s="112">
+      <c r="AA38" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y38,Data!$A$5:$AL$73,2+$Y$3)</f>
+        <v>64192275.564760678</v>
+      </c>
+      <c r="AB38" s="110">
+        <f>VLOOKUP($AC$5*37-37+$Y38,Data!$A$5:$AL$73,2+$AA$3)</f>
+        <v>33023262.039999988</v>
+      </c>
+      <c r="AC38" s="110">
         <f t="shared" si="0"/>
-        <v>-32574894.55194049</v>
-[...1 lines deleted...]
-      <c r="AD38" s="112">
+        <v>-31169013.52476069</v>
+      </c>
+      <c r="AD38" s="110">
         <f t="shared" si="1"/>
-        <v>-51.895863630254048</v>
-[...1 lines deleted...]
-      <c r="AE38" s="112">
+        <v>-48.555707443827387</v>
+      </c>
+      <c r="AE38" s="110">
         <f t="shared" si="2"/>
-        <v>-32574894.55194049</v>
-[...1 lines deleted...]
-      <c r="AF38" s="94">
+        <v>-31169013.52476069</v>
+      </c>
+      <c r="AF38" s="91">
         <f t="shared" si="3"/>
-        <v>-32574894.55163049</v>
-[...1 lines deleted...]
-      <c r="AG38" s="94">
+        <v>-31169013.52445069</v>
+      </c>
+      <c r="AG38" s="91">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
-      <c r="AH38" s="109" t="str">
+      <c r="AH38" s="111" t="str">
         <f t="shared" si="5"/>
         <v>Monash</v>
       </c>
-      <c r="AI38" s="110">
+      <c r="AI38" s="112">
         <f t="shared" si="6"/>
-        <v>-120944295.88760073</v>
-[...2 lines deleted...]
-      <c r="AK38" s="58"/>
+        <v>-124188840.73573801</v>
+      </c>
+      <c r="AJ38" s="94"/>
+      <c r="AK38" s="94"/>
     </row>
     <row r="39" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A39" s="63">
         <v>29</v>
       </c>
       <c r="B39" s="64" t="s">
         <v>258</v>
       </c>
-      <c r="C39" s="87">
+      <c r="C39" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A39)/1000000</f>
-        <v>49.907548827942911</v>
-[...1 lines deleted...]
-      <c r="D39" s="88">
+        <v>88.315177076943769</v>
+      </c>
+      <c r="D39" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A39)/1000000</f>
-        <v>11.080047321041141</v>
-[...21 lines deleted...]
-      <c r="AK39" s="58"/>
+        <v>53.582009219848871</v>
+      </c>
+      <c r="E39" s="94"/>
+      <c r="F39" s="94"/>
+      <c r="G39" s="94"/>
+      <c r="H39" s="94"/>
+      <c r="I39" s="94"/>
+      <c r="J39" s="94"/>
+      <c r="K39" s="94"/>
+      <c r="X39" s="94"/>
+      <c r="Y39" s="94"/>
+      <c r="Z39" s="94"/>
+      <c r="AA39" s="94"/>
+      <c r="AB39" s="94"/>
+      <c r="AC39" s="94"/>
+      <c r="AD39" s="94"/>
+      <c r="AE39" s="94"/>
+      <c r="AF39" s="95"/>
+      <c r="AG39" s="95"/>
+      <c r="AH39" s="95"/>
+      <c r="AJ39" s="94"/>
+      <c r="AK39" s="94"/>
     </row>
     <row r="40" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A40" s="63">
         <v>30</v>
       </c>
       <c r="B40" s="64" t="s">
         <v>259</v>
       </c>
-      <c r="C40" s="87">
+      <c r="C40" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A40)/1000000</f>
-        <v>68.279529924050635</v>
-[...1 lines deleted...]
-      <c r="D40" s="88">
+        <v>117.07217662025317</v>
+      </c>
+      <c r="D40" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A40)/1000000</f>
-        <v>14.666742262658225</v>
-[...7 lines deleted...]
-      <c r="K40" s="97"/>
+        <v>71.446719806962022</v>
+      </c>
+      <c r="E40" s="94"/>
+      <c r="F40" s="94"/>
+      <c r="G40" s="94"/>
+      <c r="H40" s="94"/>
+      <c r="I40" s="94"/>
+      <c r="J40" s="94"/>
+      <c r="K40" s="94"/>
       <c r="X40" s="58"/>
       <c r="Y40" s="58"/>
       <c r="Z40" s="58"/>
       <c r="AA40" s="58"/>
       <c r="AB40" s="58"/>
       <c r="AC40" s="58"/>
       <c r="AD40" s="58"/>
       <c r="AE40" s="58"/>
-      <c r="AF40" s="98"/>
-[...1 lines deleted...]
-      <c r="AH40" s="98"/>
+      <c r="AF40" s="95"/>
+      <c r="AG40" s="95"/>
+      <c r="AH40" s="95"/>
       <c r="AJ40" s="58"/>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A41" s="63">
         <v>31</v>
       </c>
       <c r="B41" s="64" t="s">
         <v>264</v>
       </c>
-      <c r="C41" s="87">
+      <c r="C41" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A41)/1000000</f>
-        <v>91.745834803775267</v>
-[...1 lines deleted...]
-      <c r="D41" s="88">
+        <v>148.61611082274158</v>
+      </c>
+      <c r="D41" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A41)/1000000</f>
-        <v>19.881181541213483</v>
-[...18 lines deleted...]
-      <c r="AH41" s="98"/>
+        <v>93.027335723116096</v>
+      </c>
+      <c r="E41" s="94"/>
+      <c r="F41" s="94"/>
+      <c r="G41" s="94"/>
+      <c r="H41" s="94"/>
+      <c r="I41" s="94"/>
+      <c r="J41" s="94"/>
+      <c r="K41" s="94"/>
+      <c r="X41" s="94"/>
+      <c r="Y41" s="94"/>
+      <c r="Z41" s="94"/>
+      <c r="AA41" s="94"/>
+      <c r="AB41" s="94"/>
+      <c r="AC41" s="94"/>
+      <c r="AD41" s="94"/>
+      <c r="AE41" s="94"/>
+      <c r="AF41" s="95"/>
+      <c r="AG41" s="95"/>
+      <c r="AH41" s="95"/>
     </row>
     <row r="42" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>32</v>
       </c>
       <c r="B42" s="64" t="s">
         <v>265</v>
       </c>
-      <c r="C42" s="87">
+      <c r="C42" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A42)/1000000</f>
-        <v>92.098059886560677</v>
-[...1 lines deleted...]
-      <c r="D42" s="88">
+        <v>143.90249873216763</v>
+      </c>
+      <c r="D42" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A42)/1000000</f>
-        <v>19.185818259595372</v>
-[...18 lines deleted...]
-      <c r="AH42" s="98"/>
+        <v>90.041147195635844</v>
+      </c>
+      <c r="E42" s="94"/>
+      <c r="F42" s="94"/>
+      <c r="G42" s="94"/>
+      <c r="H42" s="94"/>
+      <c r="I42" s="94"/>
+      <c r="J42" s="94"/>
+      <c r="K42" s="94"/>
+      <c r="X42" s="94"/>
+      <c r="Y42" s="94"/>
+      <c r="Z42" s="94"/>
+      <c r="AA42" s="94"/>
+      <c r="AB42" s="94"/>
+      <c r="AC42" s="94"/>
+      <c r="AD42" s="94"/>
+      <c r="AE42" s="94"/>
+      <c r="AF42" s="95"/>
+      <c r="AG42" s="95"/>
+      <c r="AH42" s="95"/>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A43" s="63">
         <v>33</v>
       </c>
       <c r="B43" s="64" t="s">
         <v>266</v>
       </c>
-      <c r="C43" s="87">
+      <c r="C43" s="86">
         <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A43)/1000000</f>
-        <v>95.699646060000006</v>
-[...1 lines deleted...]
-      <c r="D43" s="88">
+        <v>144.37480318175639</v>
+      </c>
+      <c r="D43" s="87">
         <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A43)/1000000</f>
-        <v>19.26361155</v>
-[...8 lines deleted...]
-      <c r="AH44" s="98"/>
+        <v>91.404510142294612</v>
+      </c>
+      <c r="AF43" s="95"/>
+      <c r="AG43" s="95"/>
+      <c r="AH43" s="95"/>
+    </row>
+    <row r="44" spans="1:37" ht="12.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="58">
+        <v>34</v>
+      </c>
+      <c r="B44" s="64" t="s">
+        <v>272</v>
+      </c>
+      <c r="C44" s="86">
+        <f>VLOOKUP($E$4+$E$8*37-37,Data!$A$5:$AL$73,2+$A44)/1000000</f>
+        <v>146.70182138999999</v>
+      </c>
+      <c r="D44" s="87">
+        <f>VLOOKUP($E$6+$E$8*37-37,Data!$A$5:$AL$73,2+$A44)/1000000</f>
+        <v>92.196965329999955</v>
+      </c>
+      <c r="AF44" s="95"/>
+      <c r="AG44" s="95"/>
+      <c r="AH44" s="95"/>
     </row>
     <row r="45" spans="1:37" ht="5.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF45" s="98"/>
-[...1 lines deleted...]
-      <c r="AH45" s="98"/>
+      <c r="AF45" s="95"/>
+      <c r="AG45" s="95"/>
+      <c r="AH45" s="95"/>
     </row>
     <row r="46" spans="1:37" ht="5.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF46" s="98"/>
-[...1 lines deleted...]
-      <c r="AH46" s="98"/>
+      <c r="AF46" s="95"/>
+      <c r="AG46" s="95"/>
+      <c r="AH46" s="95"/>
     </row>
     <row r="47" spans="1:37" ht="5.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF47" s="98"/>
-[...1 lines deleted...]
-      <c r="AH47" s="98"/>
+      <c r="AF47" s="95"/>
+      <c r="AG47" s="95"/>
+      <c r="AH47" s="95"/>
     </row>
     <row r="48" spans="1:37" ht="5.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="49" spans="3:4" x14ac:dyDescent="0.3">
-      <c r="C49" s="116" t="s">
+      <c r="C49" s="114" t="s">
+        <v>273</v>
+      </c>
+      <c r="D49" s="114"/>
+    </row>
+    <row r="50" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C50" s="88">
+        <f>VLOOKUP($E$4+37,Data!$A$5:$AN$73,40)</f>
+        <v>5022418001.7460775</v>
+      </c>
+      <c r="D50" s="89">
+        <f>VLOOKUP($E$6+37,Data!$A$5:$AN$73,40)</f>
+        <v>3721522032.1911597</v>
+      </c>
+    </row>
+    <row r="51" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C51" s="113" t="s">
         <v>274</v>
       </c>
-      <c r="D49" s="116"/>
-[...15 lines deleted...]
-      <c r="D51" s="115"/>
+      <c r="D51" s="113"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="7">
+  <mergeCells count="8">
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="X1:AI1"/>
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="G8:O9"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="C9:D9"/>
+    <mergeCell ref="J4:K4"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="23" max="50" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7169" r:id="rId4" name="Drop Down 1">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1047750</xdr:colOff>
+                    <xdr:colOff>946150</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>717550</xdr:colOff>
+                    <xdr:colOff>704850</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7170" r:id="rId5" name="Drop Down 2">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1047750</xdr:colOff>
+                    <xdr:colOff>946150</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>717550</xdr:colOff>
+                    <xdr:colOff>704850</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>50800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7171" r:id="rId6" name="Drop Down 3">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1047750</xdr:colOff>
+                    <xdr:colOff>939800</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>146050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>723900</xdr:colOff>
+                    <xdr:colOff>704850</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>69850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7172" r:id="rId7" name="Drop Down 4">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>679450</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>158750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>603250</xdr:colOff>
+                    <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7173" r:id="rId8" name="Drop Down 5">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>488950</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>127000</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>146050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7174" r:id="rId9" name="Drop Down 6">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:row>1</xdr:row>
+                    <xdr:rowOff>146050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>127000</xdr:colOff>
+                    <xdr:colOff>558800</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7175" r:id="rId10" name="Drop Down 7">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>26</xdr:col>
                     <xdr:colOff>12700</xdr:colOff>
-                    <xdr:row>2</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:row>1</xdr:row>
+                    <xdr:rowOff>146050</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-                    <xdr:colOff>69850</xdr:colOff>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>819150</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7176" r:id="rId11" name="Drop Down 8">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>27</xdr:col>
-                    <xdr:colOff>603250</xdr:colOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>6350</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>127000</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>30</xdr:col>
-                    <xdr:colOff>488950</xdr:colOff>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>730250</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7177" r:id="rId12" name="Drop Down 9">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>27</xdr:col>
-                    <xdr:colOff>603250</xdr:colOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>6350</xdr:colOff>
                     <xdr:row>1</xdr:row>
-                    <xdr:rowOff>152400</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>30</xdr:col>
-                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>565150</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A11192802</value>
     </field>
     <field name="Objective-Title">
       <value order="0">2024 Gambling Changes in Electronic Gambling Machine expenditure by year - metro LGAs 2023_24</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-07-29T23:49:11Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-10-20T06:58:27Z</value>
+      <value order="0">2026-07-29T01:01:24Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-10-20T06:58:27Z</value>
+      <value order="0">2026-07-29T01:01:24Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA15764062</value>
+      <value order="0">vA17419420</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.0</value>
+      <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">2</value>
+      <value order="0">3</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">Updated gambling statistics</value>
+      <value order="0">Updated data</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA481061</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Development</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -44318,78 +44607,78 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A11192802</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024 Gambling Changes in Electronic Gambling Machine expenditure by year - metro LGAs 2023_24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2024-07-29T23:49:11Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-10-20T06:58:27Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-29T01:01:24Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-10-20T06:58:27Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-29T01:01:24Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA15764062</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17419420</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.0</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2</vt:r8>
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated gambling statistics</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated data</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Community Development</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>