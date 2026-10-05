--- v2 (2026-08-20)
+++ v3 (2026-10-05)
@@ -41,51 +41,51 @@
   <Override PartName="/xl/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style11.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors11.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style12.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors12.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R6dfff4c00172453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R00364810eda94801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{9555859E-FD8F-4A77-A8EE-C2BCADAD6083}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="2" activeTab="2" xr2:uid="{76C9F7DE-96FA-43D9-A847-8215FD81F682}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Assemble" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Front" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Front!$D$3:$P$64</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1536,51 +1536,51 @@
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF10A3C6"/>
       <color rgb="FF990000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R9dee354b647044cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Re10c7a1162274dd4" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors12.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style12.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>