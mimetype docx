--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -1,370 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D39B95C" w14:textId="642C160C" w:rsidR="00351D45" w:rsidRDefault="00A274BA" w:rsidP="00351D45">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E4C96" w:rsidRPr="005E4C96" w14:paraId="49910A23" w14:textId="77777777" w:rsidTr="005E4C96">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE15BF0" w14:textId="1F4D0EC9" w:rsidR="005E4C96" w:rsidRPr="005E4C96" w:rsidRDefault="005E4C96" w:rsidP="005E4C96">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E4C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Withdraw a Submission/Objection to the Grant of a Planning Permit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A73DC42" w14:textId="51528F24" w:rsidR="00AC52D1" w:rsidRDefault="00035109" w:rsidP="008E7703">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...306 lines deleted...]
-          <w:spacing w:val="-8"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3C89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this form to </w:t>
       </w:r>
       <w:r w:rsidR="00012905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">withdraw </w:t>
       </w:r>
       <w:r w:rsidR="00CE499B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a submission/</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3C89">
@@ -414,86 +147,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 57 of </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3C89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3C89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Planning and Environment Act 1987.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73DC42" w14:textId="77777777" w:rsidR="00AC52D1" w:rsidRDefault="00AC52D1" w:rsidP="00197D91">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="118"/>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="2621"/>
-        <w:gridCol w:w="2528"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="1C236C92" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="1C236C92" w14:textId="77777777" w:rsidTr="008E7703">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6DBA38D6" w14:textId="11028A5B" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="000B6EB7" w:rsidP="004B3718">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -505,51 +230,55 @@
               <w:t>Submitter/</w:t>
             </w:r>
             <w:r w:rsidR="00C7218F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="004B3718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bjector details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="08152835" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="08152835" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1608D636" w14:textId="3879DB5C" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -589,161 +318,159 @@
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5149" w:type="dxa"/>
+            <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C0E9FCB" w14:textId="10A3D2BE" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Surname: </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text9"/>
+            <w:bookmarkStart w:id="1" w:name="Text9"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -776,58 +503,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="53AE7660" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="53AE7660" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2EB43DAA" w14:textId="5AFDB54D" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -928,54 +659,58 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="0E240115" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="0E240115" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="670035FC" w14:textId="6D7F3578" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -989,51 +724,51 @@
               <w:t>Postal address:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -1066,55 +801,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="093BF96B" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="093BF96B" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7962" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="164A31C3" w14:textId="3602DE80" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1139,51 +878,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text3"/>
+            <w:bookmarkStart w:id="3" w:name="Text3"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -1216,105 +955,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2528" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3763C2FB" w14:textId="0D10ED79" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:bookmarkStart w:id="4" w:name="Text4"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -1347,58 +1086,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="071E8C58" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="071E8C58" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5CDC365E" w14:textId="4D6ACF00" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5299"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1416,51 +1159,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text5"/>
+            <w:bookmarkStart w:id="5" w:name="Text5"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -1493,51 +1236,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="000014FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r w:rsidR="000014FE" w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000014FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1613,54 +1356,58 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="625BB7EC" w14:textId="77777777" w:rsidTr="00523AA0">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="625BB7EC" w14:textId="77777777" w:rsidTr="008E7703">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="118" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39FAB76E" w14:textId="2FB9F2D9" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1682,51 +1429,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text6"/>
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -1759,51 +1506,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05DC84BC" w14:textId="77777777" w:rsidR="003B0FB8" w:rsidRPr="00772FA8" w:rsidRDefault="003B0FB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1819,65 +1566,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B17745C" w14:textId="478C5B92" w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="004B3718" w:rsidP="004B3718">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk53581633"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk53581633"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Planning permit application details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:tr w:rsidR="004B3718" w:rsidRPr="002547A8" w14:paraId="1B551944" w14:textId="77777777" w:rsidTr="00523AA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BB073BE" w14:textId="7C5DC002" w:rsidR="004B3718" w:rsidRPr="002547A8" w:rsidRDefault="00F30387" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1926,51 +1673,51 @@
               <w:t>number</w:t>
             </w:r>
             <w:r w:rsidR="004B3718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text18"/>
+            <w:bookmarkStart w:id="8" w:name="Text18"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00231084">
               <w:rPr>
@@ -1998,51 +1745,51 @@
             </w:r>
             <w:r w:rsidR="00231084">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00231084">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="4A6DB545" w14:textId="77777777" w:rsidTr="00523AA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AB705FE" w14:textId="06B1F987" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00033F00" w:rsidP="00CB4ABC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
@@ -2070,51 +1817,51 @@
               <w:t>ermit application</w:t>
             </w:r>
             <w:r w:rsidR="00530799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
@@ -2147,51 +1894,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E7CDFF8" w14:textId="77777777" w:rsidR="004B3718" w:rsidRPr="00E40C0D" w:rsidRDefault="004B3718" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -2350,122 +2097,112 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="397" w:hanging="397"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>My decision is final.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C2E4AA3" w14:textId="7724F68D" w:rsidR="0092544D" w:rsidRPr="00E40C0D" w:rsidRDefault="001C227E" w:rsidP="0092544D">
+          <w:p w14:paraId="3C2E4AA3" w14:textId="396581D4" w:rsidR="0092544D" w:rsidRPr="00E40C0D" w:rsidRDefault="00391C71" w:rsidP="0092544D">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-108510462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A4EC1" w:rsidRPr="00251017">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A4EC1" w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  By ticking this box, I confirm that I have read and understood </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F77813" w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>all of</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F77813" w:rsidRPr="00251017">
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4EC1" w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">the statements </w:t>
+              <w:t xml:space="preserve">statements </w:t>
             </w:r>
             <w:r w:rsidR="00AA3C89" w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>on this form</w:t>
             </w:r>
             <w:r w:rsidR="001A4EC1" w:rsidRPr="00251017">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092544D" w:rsidRPr="009710B9" w14:paraId="0F49127D" w14:textId="77777777" w:rsidTr="0092544D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -2844,67 +2581,56 @@
         <w:t>NO COMMENTS OR CONDITIONS OF WITHDRAWAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA164D4" w14:textId="39DDB13B" w:rsidR="003F55DD" w:rsidRDefault="003F55DD" w:rsidP="003F55DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>SHOULD BE WRITTEN ON THIS FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E4E9F9" w14:textId="77777777" w:rsidR="00251017" w:rsidRDefault="00251017" w:rsidP="003F55DD">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="627CDC57" w14:textId="17C0B9DB" w:rsidR="008E7703" w:rsidRPr="009C40D1" w:rsidRDefault="008E7703">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="137" w:tblpY="-77"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2772"/>
         <w:gridCol w:w="4032"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D35C6" w:rsidRPr="00453D85" w14:paraId="23C93E85" w14:textId="77777777" w:rsidTr="00FF7B8D">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
@@ -3043,72 +2769,81 @@
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D688D6" w14:textId="77777777" w:rsidR="009D35C6" w:rsidRPr="00303CA7" w:rsidRDefault="009D35C6" w:rsidP="00FF7B8D">
+          <w:p w14:paraId="22D688D6" w14:textId="32859D95" w:rsidR="009D35C6" w:rsidRPr="00303CA7" w:rsidRDefault="009D35C6" w:rsidP="00FF7B8D">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3219,1093 +2954,904 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="002B33A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Customer Service Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="608FCD35" w14:textId="77777777" w:rsidR="00BD7921" w:rsidRDefault="00BD7921">
-      <w:pPr>
+    <w:p w14:paraId="757A8E3E" w14:textId="2A7B6EFE" w:rsidR="008E7703" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1408758D" w14:textId="77777777" w:rsidR="009D35C6" w:rsidRDefault="009D35C6">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C5DD625" w14:textId="77777777" w:rsidR="008E7703" w:rsidRDefault="008E7703">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BB2D84A" w14:textId="533ADBA0" w:rsidR="00B03051" w:rsidRDefault="00B03051"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1D503BFD" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="00E40C0D" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F11BA55" w14:textId="77777777" w:rsidR="00B429E9" w:rsidRDefault="00B429E9" w:rsidP="0058358A">
-      <w:pPr>
+    <w:p w14:paraId="2A1A0F3C" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="00E40C0D" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/objection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C78FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>submission/objection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64D77FD8" w14:textId="77777777" w:rsidR="00B429E9" w:rsidRDefault="00B429E9" w:rsidP="0058358A">
-      <w:pPr>
+    <w:p w14:paraId="44C73EB9" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="00E40C0D" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37CE973E" w14:textId="77777777" w:rsidR="00B429E9" w:rsidRDefault="00B429E9" w:rsidP="0058358A">
-      <w:pPr>
+    <w:p w14:paraId="2ABE1573" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="00E40C0D" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may request a copy of your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>submission/objection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A7E0C59" w14:textId="77777777" w:rsidR="00B429E9" w:rsidRDefault="00B429E9" w:rsidP="0058358A">
-      <w:pPr>
+    <w:p w14:paraId="5949B93D" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="00E40C0D" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E6C40C" w14:textId="77777777" w:rsidR="00B429E9" w:rsidRDefault="00B429E9" w:rsidP="0058358A">
-      <w:pPr>
+    <w:p w14:paraId="7C54388A" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="008B4F10" w:rsidRDefault="008E7703" w:rsidP="008E7703">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00E40C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E40C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E40C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C78FB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C78FB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C0D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00040C8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>This p</w:t>
-[...23 lines deleted...]
-        <w:t>blank</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B429E9" w:rsidRPr="00E40C0D" w:rsidSect="00BF500E">
+    <w:p w14:paraId="68DA6D82" w14:textId="77777777" w:rsidR="008E7703" w:rsidRPr="006C4212" w:rsidRDefault="008E7703" w:rsidP="006C4212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE18CB8" w14:textId="5FEBDBD4" w:rsidR="008E7703" w:rsidRPr="006C4212" w:rsidRDefault="006C4212">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4212">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C9AF391" wp14:editId="635EB32A">
+            <wp:extent cx="6718852" cy="1222952"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="889325695" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6737249" cy="1226301"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008E7703" w:rsidRPr="006C4212" w:rsidSect="006C4212">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="347" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="347" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22BC3875" w14:textId="77777777" w:rsidR="001C227E" w:rsidRDefault="001C227E" w:rsidP="000D2BC2">
+    <w:p w14:paraId="23C72E13" w14:textId="77777777" w:rsidR="00391C71" w:rsidRDefault="00391C71" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="752F746E" w14:textId="77777777" w:rsidR="001C227E" w:rsidRDefault="001C227E" w:rsidP="000D2BC2">
+    <w:p w14:paraId="3A6E5506" w14:textId="77777777" w:rsidR="00391C71" w:rsidRDefault="00391C71" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="DokChampa"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5880AD88" w14:textId="77777777" w:rsidR="00BF500E" w:rsidRPr="00E40C0D" w:rsidRDefault="00BF500E" w:rsidP="00E40C0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="155B6EB3" w14:textId="74200B24" w:rsidR="00BF500E" w:rsidRPr="008E7703" w:rsidRDefault="008E7703" w:rsidP="00A23669">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="10466"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00E40C0D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Privacy Collection Notice</w:t>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-  </w:p>
-[...10 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00E40C0D">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E7703">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00BF500E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>submission</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00E40C0D">
+    <w:r w:rsidR="00BF500E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/objection</w:t>
+      <w:t xml:space="preserve">updated August </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E40C0D">
+    <w:r w:rsidR="00BF500E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> in accordance with the Planning and Environment Act 1987 and for related municipal purposes. The information may be disclosed to external consultants and referral authorities in order to assess your </w:t>
+      <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>submission/objection</w:t>
-[...7 lines deleted...]
-      <w:t>. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="746F2946" w14:textId="77777777" w:rsidR="00BF500E" w:rsidRPr="00E40C0D" w:rsidRDefault="00BF500E" w:rsidP="00E40C0D">
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="479EB65B" w14:textId="77777777" w:rsidR="00391C71" w:rsidRDefault="00391C71" w:rsidP="000D2BC2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="15BDE962" w14:textId="77777777" w:rsidR="00391C71" w:rsidRDefault="00391C71" w:rsidP="000D2BC2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60CC021A" w14:textId="155E347C" w:rsidR="004D3DB0" w:rsidRPr="005E4C96" w:rsidRDefault="008E7703" w:rsidP="005E4C96">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...12 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...126 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="008E7703">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB28830" wp14:editId="2F1F9E5D">
-          <wp:extent cx="4578350" cy="806450"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AAE09C0" wp14:editId="1AB3C0F8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-177745</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1486894" cy="439988"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="15" name="Picture 15"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1383362706" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4578350" cy="806450"/>
+                    <a:ext cx="1486894" cy="439988"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...206 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1E44FE46" w14:textId="223B2897" w:rsidR="00713C84" w:rsidRDefault="00713C84" w:rsidP="00713C84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E44FE46" w14:textId="104BFDBF" w:rsidR="00713C84" w:rsidRDefault="00713C84" w:rsidP="00713C84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...120 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="5290FDF9" w14:textId="77777777" w:rsidR="00251017" w:rsidRDefault="00251017" w:rsidP="00713C84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5BC802F5" w14:textId="77777777" w:rsidR="00713C84" w:rsidRDefault="00713C84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055B1F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A14A394C"/>
     <w:lvl w:ilvl="0" w:tplc="4F4EC472">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="541"/>
         </w:tabs>
         <w:ind w:left="541" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6178,164 +5724,166 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5581"/>
         </w:tabs>
         <w:ind w:left="5581" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6301"/>
         </w:tabs>
         <w:ind w:left="6301" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1918394917">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="57676219">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1382169486">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="86930541">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="878863166">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="129566037">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="660625453">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="416244697">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1656494842">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1703359955">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="58478163">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1602294092">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="245069293">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="155851907">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1060977973">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1051684747">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nNVbOJPFg9DcFkiJgiISCE5sqwPdPNdAVxRNNbkviSFycP915og32AdokPTnETeBbeRXz8fYUf7AWWJQZvJhPg==" w:salt="AvNWnK0HOcAl7q2zXIXZuA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DNnECI5NNdE3cz3+WohR7zK7FtiodFiaJoLJVt2LXdLQn4TZKLfOsHKmSd0KFmd+5Ni/PlLUAOdmjmJ4chuI+A==" w:salt="O+SNamOEaUrC+RtfuYWgbA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="000014FE"/>
     <w:rsid w:val="00005C8B"/>
     <w:rsid w:val="00010C2C"/>
     <w:rsid w:val="00012905"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="00023E09"/>
     <w:rsid w:val="00027ABA"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="00033F00"/>
     <w:rsid w:val="00035109"/>
     <w:rsid w:val="000430BC"/>
+    <w:rsid w:val="00046C2F"/>
     <w:rsid w:val="00061C4F"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="000740AE"/>
     <w:rsid w:val="00074462"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="000824F3"/>
     <w:rsid w:val="000A3832"/>
     <w:rsid w:val="000A4207"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000B61B4"/>
     <w:rsid w:val="000B6EB7"/>
     <w:rsid w:val="000C53F8"/>
     <w:rsid w:val="000C6717"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="000F5B81"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="001044BA"/>
     <w:rsid w:val="0010615E"/>
+    <w:rsid w:val="0012731D"/>
     <w:rsid w:val="00155B70"/>
     <w:rsid w:val="001654D4"/>
     <w:rsid w:val="00165DCD"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00167F15"/>
     <w:rsid w:val="00177E87"/>
     <w:rsid w:val="00191C85"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="00197D91"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001A2BC4"/>
     <w:rsid w:val="001A4EC1"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001B340F"/>
     <w:rsid w:val="001C0815"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001C227E"/>
     <w:rsid w:val="001D074C"/>
     <w:rsid w:val="001E2ED7"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="00222596"/>
     <w:rsid w:val="00227E4A"/>
     <w:rsid w:val="00231084"/>
     <w:rsid w:val="0023472A"/>
@@ -6345,203 +5893,212 @@
     <w:rsid w:val="00251017"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="00255E9F"/>
     <w:rsid w:val="00291C1B"/>
     <w:rsid w:val="002B33A2"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002D715F"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="0031128B"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="00325FD3"/>
     <w:rsid w:val="00333F3D"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="00366855"/>
     <w:rsid w:val="00370A12"/>
     <w:rsid w:val="00373187"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="0038151E"/>
     <w:rsid w:val="00390372"/>
     <w:rsid w:val="00391321"/>
+    <w:rsid w:val="00391C71"/>
     <w:rsid w:val="00395AAD"/>
     <w:rsid w:val="003B0FB8"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003C003F"/>
+    <w:rsid w:val="003C78FB"/>
     <w:rsid w:val="003D2DCA"/>
     <w:rsid w:val="003D2DEC"/>
     <w:rsid w:val="003F2CB6"/>
     <w:rsid w:val="003F2FB0"/>
     <w:rsid w:val="003F55DD"/>
     <w:rsid w:val="00404625"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="004540F0"/>
     <w:rsid w:val="0045612D"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="0047286C"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="004A1E40"/>
     <w:rsid w:val="004A612D"/>
     <w:rsid w:val="004B3718"/>
     <w:rsid w:val="004B478A"/>
     <w:rsid w:val="004B6675"/>
     <w:rsid w:val="004D3DB0"/>
     <w:rsid w:val="004E327D"/>
     <w:rsid w:val="004F5B14"/>
     <w:rsid w:val="004F5C6B"/>
     <w:rsid w:val="004F639E"/>
     <w:rsid w:val="00500F55"/>
     <w:rsid w:val="0050255A"/>
     <w:rsid w:val="00507338"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00523AA0"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00533397"/>
     <w:rsid w:val="0053389B"/>
     <w:rsid w:val="005350A0"/>
     <w:rsid w:val="00545D6D"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00564E4E"/>
     <w:rsid w:val="0058213F"/>
     <w:rsid w:val="0058358A"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="00586F1D"/>
     <w:rsid w:val="00591E85"/>
     <w:rsid w:val="0059706D"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005C786A"/>
     <w:rsid w:val="005E0C85"/>
+    <w:rsid w:val="005E4C96"/>
     <w:rsid w:val="005E6E07"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="0061216E"/>
+    <w:rsid w:val="006242B0"/>
     <w:rsid w:val="00642956"/>
     <w:rsid w:val="00643B16"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00662457"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="006663E2"/>
     <w:rsid w:val="0068236C"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="0069688B"/>
+    <w:rsid w:val="006A27DA"/>
     <w:rsid w:val="006A2804"/>
     <w:rsid w:val="006A7094"/>
     <w:rsid w:val="006B790B"/>
     <w:rsid w:val="006C1FB6"/>
     <w:rsid w:val="006C225F"/>
     <w:rsid w:val="006C2EED"/>
+    <w:rsid w:val="006C4212"/>
     <w:rsid w:val="006D1B30"/>
     <w:rsid w:val="006D6967"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="00713C84"/>
     <w:rsid w:val="007142BC"/>
     <w:rsid w:val="00714539"/>
     <w:rsid w:val="00727766"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00736211"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="0075058C"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="00764724"/>
     <w:rsid w:val="00772FA8"/>
     <w:rsid w:val="0078325D"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="00793CA1"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007A3518"/>
     <w:rsid w:val="007A7D70"/>
     <w:rsid w:val="007B26A9"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="00800893"/>
     <w:rsid w:val="00806D2F"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00810583"/>
     <w:rsid w:val="0082689E"/>
     <w:rsid w:val="00826F06"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="0083663C"/>
     <w:rsid w:val="00842C09"/>
     <w:rsid w:val="00845D26"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="008A3135"/>
     <w:rsid w:val="008A541B"/>
     <w:rsid w:val="008A7A70"/>
     <w:rsid w:val="008B1B03"/>
     <w:rsid w:val="008B4F10"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008C72BC"/>
     <w:rsid w:val="008E00A7"/>
+    <w:rsid w:val="008E7703"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="009040A8"/>
     <w:rsid w:val="00905201"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00923066"/>
     <w:rsid w:val="0092544D"/>
     <w:rsid w:val="00930422"/>
     <w:rsid w:val="00932048"/>
     <w:rsid w:val="00955D81"/>
     <w:rsid w:val="00956B17"/>
     <w:rsid w:val="00990821"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="00991E70"/>
     <w:rsid w:val="009A0350"/>
     <w:rsid w:val="009A6226"/>
     <w:rsid w:val="009B7494"/>
     <w:rsid w:val="009C0427"/>
+    <w:rsid w:val="009C40D1"/>
     <w:rsid w:val="009D35C6"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="009F2868"/>
     <w:rsid w:val="00A0193B"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A04D89"/>
     <w:rsid w:val="00A23669"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
     <w:rsid w:val="00A42C2D"/>
     <w:rsid w:val="00A5369F"/>
     <w:rsid w:val="00A55BDD"/>
     <w:rsid w:val="00A66A06"/>
     <w:rsid w:val="00A831BE"/>
     <w:rsid w:val="00A91E42"/>
     <w:rsid w:val="00AA39F2"/>
     <w:rsid w:val="00AA3C89"/>
+    <w:rsid w:val="00AC5125"/>
     <w:rsid w:val="00AC52D1"/>
     <w:rsid w:val="00AD3E31"/>
     <w:rsid w:val="00AE2A46"/>
     <w:rsid w:val="00AF06F9"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00B00326"/>
     <w:rsid w:val="00B03051"/>
     <w:rsid w:val="00B154EB"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B224FE"/>
     <w:rsid w:val="00B22999"/>
     <w:rsid w:val="00B246F8"/>
     <w:rsid w:val="00B4245F"/>
     <w:rsid w:val="00B429E9"/>
     <w:rsid w:val="00B466F9"/>
     <w:rsid w:val="00B83522"/>
     <w:rsid w:val="00B909F3"/>
     <w:rsid w:val="00BB018B"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BD690C"/>
     <w:rsid w:val="00BD7921"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00BE480F"/>
@@ -6562,132 +6119,135 @@
     <w:rsid w:val="00C82ABC"/>
     <w:rsid w:val="00C87F04"/>
     <w:rsid w:val="00CA2E40"/>
     <w:rsid w:val="00CA5FC8"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB0DCF"/>
     <w:rsid w:val="00CB435A"/>
     <w:rsid w:val="00CB4ABC"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CE0174"/>
     <w:rsid w:val="00CE152F"/>
     <w:rsid w:val="00CE3252"/>
     <w:rsid w:val="00CE499B"/>
     <w:rsid w:val="00CE5737"/>
     <w:rsid w:val="00CE6BA8"/>
     <w:rsid w:val="00CF3DD2"/>
     <w:rsid w:val="00D05355"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D441FB"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D8093F"/>
     <w:rsid w:val="00D83415"/>
     <w:rsid w:val="00D83CA1"/>
     <w:rsid w:val="00DA3AA0"/>
     <w:rsid w:val="00DB5761"/>
+    <w:rsid w:val="00DE1B9E"/>
     <w:rsid w:val="00DE286B"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF2F4D"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E03CEA"/>
     <w:rsid w:val="00E16EA6"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E40C0D"/>
     <w:rsid w:val="00E46EC2"/>
     <w:rsid w:val="00E667C4"/>
     <w:rsid w:val="00E7041D"/>
     <w:rsid w:val="00E8151D"/>
     <w:rsid w:val="00EC0A34"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00EE114F"/>
     <w:rsid w:val="00EF0FF1"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F00BAC"/>
     <w:rsid w:val="00F14CFA"/>
     <w:rsid w:val="00F21E8F"/>
     <w:rsid w:val="00F21F3B"/>
     <w:rsid w:val="00F265BA"/>
     <w:rsid w:val="00F30387"/>
     <w:rsid w:val="00F44D38"/>
+    <w:rsid w:val="00F677D1"/>
     <w:rsid w:val="00F77813"/>
     <w:rsid w:val="00FA040C"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FA616A"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FC71F5"/>
     <w:rsid w:val="00FD053D"/>
+    <w:rsid w:val="00FE100D"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="10EC5CD1"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7020,51 +6580,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2422"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7362,70 +6921,62 @@
     <w:rsid w:val="00F14CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E40C0D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R730a544865454b77" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R6cfe50e2934e4594" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7667,255 +7218,255 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A7506841</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Withdraw a Submission/Objection to the Grant of a Planning Permit Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2021-03-17T01:52:47Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-03-17T02:59:47Z</value>
+      <value order="0">2026-09-01T02:20:53Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T05:49:44Z</value>
+      <value order="0">2026-09-01T02:20:53Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA9698316</value>
+      <value order="0">vA17564989</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.0</value>
+      <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">2</value>
+      <value order="0">3</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">Final password protected</value>
+      <value order="0">new logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2466B00-0DAE-478F-9B44-C6E4DFBC558E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>244</Words>
-  <Characters>1391</Characters>
+  <Words>499</Words>
+  <Characters>2830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1632</CharactersWithSpaces>
+  <CharactersWithSpaces>3284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A7506841</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Withdraw a Submission/Objection to the Grant of a Planning Permit Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2021-03-17T01:52:47Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2021-03-17T02:59:47Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:20:53Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T05:49:44Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:20:53Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA9698316</vt:lpwstr>
+    <vt:lpwstr>vA17564989</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>2.0</vt:lpwstr>
+    <vt:lpwstr>3.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>2</vt:r8>
+    <vt:r8>3</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>Final password protected</vt:lpwstr>
+    <vt:lpwstr>new logo and contact panel</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Statutory Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>