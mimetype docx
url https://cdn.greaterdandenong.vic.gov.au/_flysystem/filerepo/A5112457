--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -1,286 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24088DFC" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
-[...223 lines deleted...]
-    <w:p w14:paraId="028D1848" w14:textId="11290F37" w:rsidR="0063372F" w:rsidRPr="009D1211" w:rsidRDefault="009D1211" w:rsidP="00B94C24">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10314"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A0B71" w14:paraId="73B94772" w14:textId="77777777" w:rsidTr="003C701E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="314D0B5A" w14:textId="578B4A4D" w:rsidR="009A0B71" w:rsidRDefault="009A0B71" w:rsidP="009A0B71">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Planning Pre-Application Discussion Service Request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="028D1848" w14:textId="13485CC1" w:rsidR="0063372F" w:rsidRPr="009D1211" w:rsidRDefault="009D1211" w:rsidP="00B94C24">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1211">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this form to apply for a pre-application meeting to discuss </w:t>
       </w:r>
       <w:r w:rsidR="00B94C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
@@ -505,74 +321,74 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> video conferencing</w:t>
       </w:r>
       <w:r w:rsidR="00803642" w:rsidRPr="009D1211">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> during Council business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A37322C" w14:textId="77777777" w:rsidR="00EC2282" w:rsidRPr="00592C14" w:rsidRDefault="00EC2282" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10372" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="2763"/>
-        <w:gridCol w:w="2386"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="724C387C" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="724C387C" w14:textId="77777777" w:rsidTr="005A780D">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="528C7AB4" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00B466F9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
@@ -585,51 +401,51 @@
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="0023472A" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="520071CF" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="520071CF" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="711FD8DE" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -727,51 +543,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5149" w:type="dxa"/>
+            <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6DCFA52C" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -858,54 +674,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="028A858D" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="028A858D" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="761AF088" w14:textId="3B936C41" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00530799">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1006,54 +822,54 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="774233B4" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="774233B4" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17321451" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1148,51 +964,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="51FDE9A9" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="51FDE9A9" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41C66DC9" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1299,51 +1115,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="746E9959" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1429,54 +1245,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="507308EA" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="507308EA" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14F9DBD4" w14:textId="198C9275" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="0063372F" w:rsidP="0063372F">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5299"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1683,54 +1499,54 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="28E950BA" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="28E950BA" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6829DBFC" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1833,54 +1649,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB090F" w:rsidRPr="002547A8" w14:paraId="469563E0" w14:textId="77777777" w:rsidTr="000A4AA6">
+      <w:tr w:rsidR="00BB090F" w:rsidRPr="002547A8" w14:paraId="469563E0" w14:textId="77777777" w:rsidTr="005A780D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10372" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19CAC4EB" w14:textId="523133C9" w:rsidR="00BB090F" w:rsidRPr="00BB090F" w:rsidRDefault="00BB090F" w:rsidP="001C4DCE">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -1892,114 +1708,116 @@
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you requesting advice in response to a Planning Compliance </w:t>
             </w:r>
             <w:r w:rsidR="001E01A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>matter</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB090F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12F11A94" w14:textId="77777777" w:rsidR="00BB090F" w:rsidRDefault="00000000" w:rsidP="0063372F">
+          <w:p w14:paraId="12F11A94" w14:textId="77777777" w:rsidR="00BB090F" w:rsidRDefault="000D4A62" w:rsidP="0063372F">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1193"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1953229816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BB090F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BB090F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
             <w:r w:rsidR="00BB090F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-700403342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BB090F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BB090F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes – please provide Planning Compliance Reference No: </w:t>
             </w:r>
             <w:r w:rsidR="00BB090F" w:rsidRPr="000A4AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -2946,101 +2764,102 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If your proposal includes criteria from two </w:t>
       </w:r>
       <w:r w:rsidR="00AB304C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidR="00BC442A" w:rsidRPr="00AB304C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>categories, please select the higher category. For example, if your proposal includes a reduction in car parking of 5 spaces (Average category) and 20 new dwellings (Complex category), then please select Complex category.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30354D0A" w14:textId="77777777" w:rsidR="006D47DB" w:rsidRPr="00582B3A" w:rsidRDefault="006D47DB" w:rsidP="006D47DB">
+    <w:p w14:paraId="30354D0A" w14:textId="77777777" w:rsidR="006D47DB" w:rsidRPr="00531D61" w:rsidRDefault="006D47DB" w:rsidP="006D47DB">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="8510"/>
       </w:tblGrid>
       <w:tr w:rsidR="0019021E" w:rsidRPr="00732E54" w14:paraId="4AF129A3" w14:textId="77777777" w:rsidTr="006D47DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A148E9F" w14:textId="6D1949C8" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="00000000" w:rsidP="0019021E">
+          <w:p w14:paraId="2A148E9F" w14:textId="6D1949C8" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="000D4A62" w:rsidP="0019021E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="1232504829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A72A2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">  Average</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8510" w:type="dxa"/>
@@ -3128,75 +2947,76 @@
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reduction in car parking between 1-10 spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019021E" w:rsidRPr="00732E54" w14:paraId="4E9FB859" w14:textId="77777777" w:rsidTr="006D47DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348AEDF9" w14:textId="04DD226F" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="00000000" w:rsidP="0019021E">
+          <w:p w14:paraId="348AEDF9" w14:textId="04DD226F" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="000D4A62" w:rsidP="0019021E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="1226412320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">  Complex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8510" w:type="dxa"/>
@@ -3275,72 +3095,72 @@
           </w:p>
           <w:p w14:paraId="7CC36402" w14:textId="511EDCD8" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reduction in car parking of 11 or more spaces and/or loss of existing on-street parking</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B371470" w14:textId="7D984AD4" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
+          <w:p w14:paraId="6B371470" w14:textId="66B2BB5B" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>All use applications (eg. office, medical centre, place of assembly, brothel, materials recycling)</w:t>
+              <w:t>All use applications</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B17F9C9" w14:textId="77777777" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>All applications in a Green Wedge Zone (GWZ)</w:t>
             </w:r>
           </w:p>
@@ -3377,133 +3197,173 @@
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Planning Scheme matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0019021E" w:rsidRPr="00732E54" w14:paraId="155F52C7" w14:textId="77777777" w:rsidTr="006D47DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46046ABB" w14:textId="291BED92" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="00000000" w:rsidP="0019021E">
+          <w:p w14:paraId="46046ABB" w14:textId="291BED92" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="000D4A62" w:rsidP="0019021E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="-830979515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0019021E" w:rsidRPr="00732E54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Regional / City Significance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237B87CF" w14:textId="77777777" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
+          <w:p w14:paraId="7D46C29A" w14:textId="77777777" w:rsidR="000C28C6" w:rsidRDefault="000C28C6" w:rsidP="008D4450">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732E54">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Any application for the Use and Development of a Data Centre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237B87CF" w14:textId="18B30E65" w:rsidR="0019021E" w:rsidRPr="000C28C6" w:rsidRDefault="0019021E" w:rsidP="008D4450">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C28C6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Residential - 31 or more dwellings</w:t>
+              <w:t>Residential</w:t>
+            </w:r>
+            <w:r w:rsidR="000C28C6" w:rsidRPr="000C28C6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C28C6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>31 or more dwellings</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1109C208" w14:textId="5515CF5D" w:rsidR="0019021E" w:rsidRPr="00732E54" w:rsidRDefault="0019021E" w:rsidP="008D4450">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Non-Residential - greater than 10,000sqm</w:t>
             </w:r>
@@ -3536,58 +3396,67 @@
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732E54">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Significant Planning Scheme matters (eg. major rezoning, development plan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4346552A" w14:textId="77777777" w:rsidR="00BC442A" w:rsidRPr="00772FA8" w:rsidRDefault="00BC442A" w:rsidP="002547A8">
-      <w:pPr>
+    <w:p w14:paraId="42E47610" w14:textId="77777777" w:rsidR="007C56FB" w:rsidRDefault="007C56FB">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="69DEF521" w14:textId="77777777" w:rsidTr="000A4AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3663,53 +3532,53 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00793CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the way the land is proposed to be used or developed.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attach additional pages if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A4AA6" w:rsidRPr="000A4AA6" w14:paraId="4D737227" w14:textId="77777777" w:rsidTr="00594035">
+      <w:tr w:rsidR="000A4AA6" w:rsidRPr="000A4AA6" w14:paraId="4D737227" w14:textId="77777777" w:rsidTr="00531D61">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="6012"/>
+          <w:trHeight w:hRule="exact" w:val="6688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27323DA4" w14:textId="7EF3B267" w:rsidR="000A4AA6" w:rsidRPr="000A4AA6" w:rsidRDefault="000A4AA6" w:rsidP="00703928">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
@@ -3806,79 +3675,80 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="183C858F" w14:textId="77777777" w:rsidTr="000A4AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD4F80B" w14:textId="12BC5A33" w:rsidR="008A541B" w:rsidRDefault="00000000" w:rsidP="000A4AA6">
+          <w:p w14:paraId="2FD4F80B" w14:textId="12BC5A33" w:rsidR="008A541B" w:rsidRDefault="000D4A62" w:rsidP="000A4AA6">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1624771483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00772FA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00772FA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  I have attached additional pages – Number of pages </w:t>
             </w:r>
             <w:r w:rsidR="007E7BE4" w:rsidRPr="000A4AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -4080,96 +3950,112 @@
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A670B87" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For all proposals:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BB650F" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="13BB650F" w14:textId="64F83BCA" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A current copy of the title for the land produced within 30 days of the date of the request. This must include the Register Search Statement, Plan of Subdivision and complete copies of any covenants or restrictions registered on title</w:t>
             </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1720AE6B" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="1720AE6B" w14:textId="221AAFF1" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A site plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BCFFAAA" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicable application fee. If you wish to pay the application fee by credit card, please submit your application to Council and you will be sent an invoice which can be paid on Council’s online payment portal </w:t>
             </w:r>
@@ -4195,289 +4081,334 @@
           </w:p>
           <w:p w14:paraId="54D023A6" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For all proposed buildings and works applications:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF4739E" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="4FF4739E" w14:textId="74DC782E" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Detailed drawings, including dimensioned floor plans, elevations and sections as necessary (for Average category proposals, drawings do not need to be fully completed and resolved, but must provide details of what is being proposed)</w:t>
             </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="700445D8" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="700445D8" w14:textId="48FB6F6D" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Photographs of the site and surroundings</w:t>
             </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6EF85A50" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For all proposed use applications:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48ADB02A" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="48ADB02A" w14:textId="76D1AD74" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Details of the current use and the proposed future use, eg. the nature of the business, operating hours, number of employees, the type of vehicles that will come to the site and the number of vehicles per day / per hour, etc.</w:t>
+              <w:t xml:space="preserve">Details of the current use and the proposed future use, </w:t>
+            </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for example, t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5334">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>he nature of the business, operating hours, number of employees, the type of vehicles that will come to the site</w:t>
+            </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5334">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the number of vehicles per day / per hour.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4C13E6" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Additional requirements for Complex and Regional / City Significance proposals:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A433D2" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="63A433D2" w14:textId="0A37F4E2" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Transport and Traffic details, including parking capacity and demand, vehicle trips, etc.</w:t>
+              <w:t>Transport and Traffic details, including parking capacity and demand, vehicle trips.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D64F441" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="2D64F441" w14:textId="70EE8608" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Civil Engineering details</w:t>
             </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="14FB29D9" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
+          <w:p w14:paraId="14FB29D9" w14:textId="0998CE28" w:rsidR="00A53FF2" w:rsidRPr="008B5334" w:rsidRDefault="00A53FF2" w:rsidP="00687923">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5334">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proposed Site and Environmental Management Plan scope (if applicable)</w:t>
             </w:r>
+            <w:r w:rsidR="00656C70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F9E369D" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRDefault="00A53FF2" w:rsidP="00D83CA1">
+    <w:p w14:paraId="1F9E369D" w14:textId="529061D8" w:rsidR="00356685" w:rsidRDefault="00356685" w:rsidP="00D83CA1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47403A1E" w14:textId="77777777" w:rsidR="00A53FF2" w:rsidRDefault="00A53FF2" w:rsidP="00D83CA1">
-      <w:pPr>
+    <w:p w14:paraId="08067623" w14:textId="77777777" w:rsidR="00356685" w:rsidRDefault="00356685">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A53FF2" w:rsidSect="009A0350">
-[...18 lines deleted...]
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7537"/>
         <w:gridCol w:w="2953"/>
       </w:tblGrid>
       <w:tr w:rsidR="0003186F" w:rsidRPr="00B06999" w14:paraId="1B41EC91" w14:textId="77777777" w:rsidTr="00AD3B0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -4489,91 +4420,93 @@
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0003186F" w:rsidRPr="009710B9" w14:paraId="5CA0E05F" w14:textId="77777777" w:rsidTr="00AD3B0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269DC33C" w14:textId="669487C7" w:rsidR="00F76ECA" w:rsidRDefault="00000000" w:rsidP="00F76ECA">
+          <w:p w14:paraId="269DC33C" w14:textId="669487C7" w:rsidR="00F76ECA" w:rsidRDefault="000D4A62" w:rsidP="00F76ECA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-200864884"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003186F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0003186F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  I am the </w:t>
             </w:r>
             <w:r w:rsidR="0063372F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4609,74 +4542,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>applicant / agent acting on their behalf)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B1D4580" w14:textId="0D57941D" w:rsidR="0003186F" w:rsidRDefault="0003186F" w:rsidP="00F76ECA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48576A96" w14:textId="6B388A5A" w:rsidR="003125FF" w:rsidRPr="00FF7A14" w:rsidRDefault="00000000" w:rsidP="00C563E4">
+          <w:p w14:paraId="48576A96" w14:textId="6B388A5A" w:rsidR="003125FF" w:rsidRPr="00FF7A14" w:rsidRDefault="000D4A62" w:rsidP="00C563E4">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1203980883"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0003186F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0003186F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  I am a potential purchaser of the land </w:t>
             </w:r>
             <w:r w:rsidR="00692DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5068,308 +5002,317 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68B29B3E" w14:textId="77777777" w:rsidR="0003186F" w:rsidRDefault="0003186F" w:rsidP="00AD3B0D">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="733690CA" w14:textId="77777777" w:rsidR="0003186F" w:rsidRDefault="0003186F" w:rsidP="009908D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="137" w:tblpY="-77"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="132" w:tblpY="-77"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003186F" w:rsidRPr="00453D85" w14:paraId="10667987" w14:textId="77777777" w:rsidTr="0063372F">
+      <w:tr w:rsidR="0003186F" w:rsidRPr="00453D85" w14:paraId="10667987" w14:textId="77777777" w:rsidTr="00062F2B">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5D7BE3" w14:textId="6378D8E2" w:rsidR="0003186F" w:rsidRPr="007C0212" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="0F5D7BE3" w14:textId="6378D8E2" w:rsidR="0003186F" w:rsidRPr="007C0212" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063372F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="002B7EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>end to Council</w:t>
             </w:r>
             <w:r w:rsidRPr="0063372F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063372F" w:rsidRPr="00453D85" w14:paraId="203A8652" w14:textId="77777777" w:rsidTr="00692DA1">
+      <w:tr w:rsidR="0063372F" w:rsidRPr="00453D85" w14:paraId="203A8652" w14:textId="77777777" w:rsidTr="00062F2B">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EB98070" w14:textId="77777777" w:rsidR="0063372F" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="0EB98070" w14:textId="77777777" w:rsidR="0063372F" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F2A3897" w14:textId="7D8113C3" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="7F2A3897" w14:textId="7D8113C3" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>council@cgd.vic.gov.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="403FD77C" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="403FD77C" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B60C80E" w14:textId="6C3A8829" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="3B60C80E" w14:textId="158EF0E9" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="00062F2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C867E1D" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="1C867E1D" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In person:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA0E3B1" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="6EA0E3B1" w14:textId="77777777" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Planning Service Counter,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5385,51 +5328,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Level 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>225 Lonsdale Street, Dandenong</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7296DA1D" w14:textId="0936FE04" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="002B7EEB">
+          <w:p w14:paraId="7296DA1D" w14:textId="0936FE04" w:rsidR="0063372F" w:rsidRPr="00303CA7" w:rsidRDefault="0063372F" w:rsidP="00062F2B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="00C31043">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5463,91 +5406,82 @@
       <w:r w:rsidRPr="00632113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The request will not be actioned until applicable fees have been paid and all required </w:t>
       </w:r>
       <w:r w:rsidR="0063372F" w:rsidRPr="00632113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">supporting </w:t>
       </w:r>
       <w:r w:rsidRPr="00632113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>information has been provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A3437D" w14:textId="27D60CF3" w:rsidR="00735F32" w:rsidRDefault="00735F32" w:rsidP="009908D9">
+    <w:p w14:paraId="59BB8EA8" w14:textId="77777777" w:rsidR="000B7082" w:rsidRPr="00632113" w:rsidRDefault="000B7082" w:rsidP="009908D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59BB8EA8" w14:textId="77777777" w:rsidR="000B7082" w:rsidRPr="00632113" w:rsidRDefault="000B7082" w:rsidP="009908D9">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10632"/>
+        <w:gridCol w:w="10774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00735F32" w:rsidRPr="00735F32" w14:paraId="78405DE5" w14:textId="77777777" w:rsidTr="000B7082">
+      <w:tr w:rsidR="00735F32" w:rsidRPr="00735F32" w14:paraId="78405DE5" w14:textId="77777777" w:rsidTr="00EA6B83">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46613124" w14:textId="4E389585" w:rsidR="00735F32" w:rsidRPr="00735F32" w:rsidRDefault="00735F32" w:rsidP="000B7082">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00735F32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Important note and disclaimer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BD6554" w14:textId="71659BEA" w:rsidR="00735F32" w:rsidRPr="00735F32" w:rsidRDefault="00735F32" w:rsidP="000B7082">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -5570,72 +5504,405 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00735F32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Any advice provided at the pre-application meeting is preliminary advice only. Council will attempt to provide clear and concise advice based on the information tabled at the pre-application meeting and the relevant provisions within the Greater Dandenong Planning Scheme. This advice may be impacted by consequential changes to the Greater Dandenong Planning Scheme, the design, further information received, referral advice, site inspection, the public notice process, and any other change of circumstance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BDD4B40" w14:textId="72E79D55" w:rsidR="00735F32" w:rsidRDefault="00735F32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00735F32" w:rsidSect="000B7082">
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="106CC400" w14:textId="77777777" w:rsidR="00062F2B" w:rsidRPr="000B7082" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A7F44A" w14:textId="77777777" w:rsidR="00062F2B" w:rsidRPr="000B7082" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41538EE1" w14:textId="77777777" w:rsidR="00062F2B" w:rsidRPr="000B7082" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D18F7" w14:textId="77777777" w:rsidR="00062F2B" w:rsidRPr="000B7082" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED3A3A8" w14:textId="77777777" w:rsidR="00062F2B" w:rsidRPr="000B7082" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283A3B66" w14:textId="668A4FFB" w:rsidR="00062F2B" w:rsidRDefault="00062F2B" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4AAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B877AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E161C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C79A275" w14:textId="77777777" w:rsidR="00EA6B83" w:rsidRDefault="00EA6B83" w:rsidP="00EA6B83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324B4483" w14:textId="2F341299" w:rsidR="002C7EDD" w:rsidRPr="002C7EDD" w:rsidRDefault="002C7EDD" w:rsidP="002C7EDD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6260AFF5" wp14:editId="1EFECB5B">
+            <wp:extent cx="6645910" cy="1209675"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
+            <wp:docPr id="1625024507" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6645910" cy="1209675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF725AA" w14:textId="79BF4E17" w:rsidR="00062F2B" w:rsidRDefault="00062F2B" w:rsidP="003F2082">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00062F2B" w:rsidSect="00F45327">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="352" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="720" w:bottom="720" w:left="720" w:header="426" w:footer="352" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="539190C7" w14:textId="77777777" w:rsidR="000F572D" w:rsidRDefault="000F572D" w:rsidP="000D2BC2">
+    <w:p w14:paraId="2E732749" w14:textId="77777777" w:rsidR="000D4A62" w:rsidRDefault="000D4A62" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56077B40" w14:textId="77777777" w:rsidR="000F572D" w:rsidRDefault="000F572D" w:rsidP="000D2BC2">
+    <w:p w14:paraId="10A1D414" w14:textId="77777777" w:rsidR="000D4A62" w:rsidRDefault="000D4A62" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5704,572 +5971,337 @@
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61C59A4A" w14:textId="77777777" w:rsidR="005E0C85" w:rsidRPr="00DF06DF" w:rsidRDefault="005E0C85" w:rsidP="005E0C85">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C59A4A" w14:textId="60730DAC" w:rsidR="005E0C85" w:rsidRPr="00DF06DF" w:rsidRDefault="00062F2B" w:rsidP="00062F2B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="10466"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00062F2B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">© updated </w:t>
+    </w:r>
+    <w:r w:rsidR="000C28C6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C74FF10" w14:textId="77777777" w:rsidR="00AA39F2" w:rsidRPr="00DF06DF" w:rsidRDefault="00AA39F2" w:rsidP="00AA39F2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="142"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</w:ftr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="462E0461" w14:textId="77777777" w:rsidR="000D4A62" w:rsidRDefault="000D4A62" w:rsidP="000D2BC2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="135CB0DB" w14:textId="77777777" w:rsidR="000D4A62" w:rsidRDefault="000D4A62" w:rsidP="000D2BC2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="06C37766" w14:textId="77777777" w:rsidR="000B7082" w:rsidRPr="000B7082" w:rsidRDefault="000B7082" w:rsidP="000B7082">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77A832DC" w14:textId="5C8214F8" w:rsidR="003C701E" w:rsidRDefault="003C701E">
     <w:pPr>
-      <w:pBdr>
-[...12 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:bookmarkStart w:id="8" w:name="_Hlk40446180"/>
-[...155 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="003C701E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="033060AD" wp14:editId="4DE1F5D7">
-          <wp:extent cx="4578350" cy="806450"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6154AEBB" wp14:editId="54208D00">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5156320</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>5431</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1511136" cy="447305"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1167168744" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4578350" cy="806450"/>
+                    <a:ext cx="1511136" cy="447305"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...243 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7AF175" w14:textId="77777777" w:rsidR="00DF06DF" w:rsidRDefault="00A274BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D7AF175" w14:textId="664FF0DF" w:rsidR="00DF06DF" w:rsidRDefault="00A274BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="33EF567D" wp14:editId="7FD5C54F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2657475</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76835</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4466590" cy="251460"/>
               <wp:effectExtent l="0" t="635" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -6302,105 +6334,64 @@
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="61B130EB" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:209.25pt;margin-top:6.05pt;width:351.7pt;height:19.8pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRaKWh2AEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVWtio6QrtahHS&#10;cpEWPsBxnMTC8ZgZt2n5esZut1vBGyIPlsczPp5z5mRzexid2BskC76Wi9lcCuM1tNb3tfz+7eHN&#10;OykoKt8qB97U8mhI3m5fv9pMoTJLGMC1BgWDeKqmUMshxlAVBenBjIpmEIznZAc4qsgh9kWLamL0&#10;0RXL+XxdTIBtQNCGiE/vT0m5zfhdZ3T80nVkonC15N5iXjGvTVqL7UZVPaowWH1uQ/1DF6Oynh+9&#10;QN2rqMQO7V9Qo9UIBF2caRgL6DqrTebAbBbzP9g8DSqYzIXFoXCRif4frP68fwpfMbVO4RH0D2JF&#10;iilQdcmkgLhGNNMnaHmGahchkz10OKabTEMcsqbHi6bmEIXmw7Jcr1c3LL3m3HK1KNdZ9EJVz7cD&#10;UvxgYBRpU0vkmWV0tX+kmLpR1XNJbhOcbR+scznAvrlzKPYqzTd/aaR8ha7LnE/FHtK1UzqdZJqJ&#10;WXILVQ20R2aJcDIJm5o3A+AvKSY2SC3p506hkcJ99DyBm0VZJkfloFy9XXKA15nmOqO8ZqhaRilO&#10;27t4cuEuoO0HfmmRSXt4z+p2NhN/6ercLJsgkzsbNrnsOs5VL7/V9jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAjaXU23gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyEjcWNqJsVGa&#10;TtMkEAc4bEOc08ZrSxunSrK1vD3eCW62/k+/P+ebyfbigj60jhSk8wQEUuVMS7WCz+PL/RpEiJqM&#10;7h2hgh8MsClmN7nOjBtpj5dDrAWXUMi0gibGIZMyVA1aHeZuQOLs5LzVkVdfS+P1yOW2l4skeZRW&#10;t8QXGj3grsGqO5ytgu4kaezetu9j+Vqa8P3x5bvKKnV3O22fQUSc4h8MV31Wh4KdSncmE0Sv4CFd&#10;LxnlYJGCuAI8PIEoFSzTFcgil/9fKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkWil&#10;odgBAACeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;I2l1Nt4AAAAKAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" o:allowincell="f" fillcolor="black" stroked="f">
+            <v:rect w14:anchorId="70190EB2" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:209.25pt;margin-top:6.05pt;width:351.7pt;height:19.8pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRaKWh2AEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVWtio6QrtahHS&#10;cpEWPsBxnMTC8ZgZt2n5esZut1vBGyIPlsczPp5z5mRzexid2BskC76Wi9lcCuM1tNb3tfz+7eHN&#10;OykoKt8qB97U8mhI3m5fv9pMoTJLGMC1BgWDeKqmUMshxlAVBenBjIpmEIznZAc4qsgh9kWLamL0&#10;0RXL+XxdTIBtQNCGiE/vT0m5zfhdZ3T80nVkonC15N5iXjGvTVqL7UZVPaowWH1uQ/1DF6Oynh+9&#10;QN2rqMQO7V9Qo9UIBF2caRgL6DqrTebAbBbzP9g8DSqYzIXFoXCRif4frP68fwpfMbVO4RH0D2JF&#10;iilQdcmkgLhGNNMnaHmGahchkz10OKabTEMcsqbHi6bmEIXmw7Jcr1c3LL3m3HK1KNdZ9EJVz7cD&#10;UvxgYBRpU0vkmWV0tX+kmLpR1XNJbhOcbR+scznAvrlzKPYqzTd/aaR8ha7LnE/FHtK1UzqdZJqJ&#10;WXILVQ20R2aJcDIJm5o3A+AvKSY2SC3p506hkcJ99DyBm0VZJkfloFy9XXKA15nmOqO8ZqhaRilO&#10;27t4cuEuoO0HfmmRSXt4z+p2NhN/6ercLJsgkzsbNrnsOs5VL7/V9jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAjaXU23gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyEjcWNqJsVGa&#10;TtMkEAc4bEOc08ZrSxunSrK1vD3eCW62/k+/P+ebyfbigj60jhSk8wQEUuVMS7WCz+PL/RpEiJqM&#10;7h2hgh8MsClmN7nOjBtpj5dDrAWXUMi0gibGIZMyVA1aHeZuQOLs5LzVkVdfS+P1yOW2l4skeZRW&#10;t8QXGj3grsGqO5ytgu4kaezetu9j+Vqa8P3x5bvKKnV3O22fQUSc4h8MV31Wh4KdSncmE0Sv4CFd&#10;LxnlYJGCuAI8PIEoFSzTFcgil/9fKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkWil&#10;odgBAACeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;I2l1Nt4AAAAKAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" o:allowincell="f" fillcolor="black" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00DF06DF" w:rsidRPr="00DF06DF">
-[...39 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B051B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B6AEE94"/>
     <w:lvl w:ilvl="0" w:tplc="0468881E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10751,351 +10742,380 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1812597826">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="421219751">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1619990995">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="154154125">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="352609180">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="763569408">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:val="bestFit" w:percent="199"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fg7bnIh4WL/HxJu3f0Ji7gYR+ztxIPoCQsTnN0wVg7iRrz0JkshRq8POSfjxAPQoxYW2et3VPGMDJPUd54ZyXQ==" w:salt="JGjnp69TmoWNSFrXnbQjpg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LXd+ppzfiqAdVsc9CZ7XNUSrODGqPyA9+H80S/RZyZIyF8tDKfyeo8yW2WK+lnpj9ElQiB0ZgFOQQdyDnhFI6g==" w:salt="pzspIBSGZdnDmL/2su0OiQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="0002468F"/>
     <w:rsid w:val="00027ABA"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="0003186F"/>
     <w:rsid w:val="000329C5"/>
     <w:rsid w:val="00040A42"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="00045837"/>
     <w:rsid w:val="000475C8"/>
+    <w:rsid w:val="00055E3D"/>
     <w:rsid w:val="00060A9C"/>
+    <w:rsid w:val="00062F2B"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="00073D29"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="000A4AA6"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000B7082"/>
     <w:rsid w:val="000C0084"/>
+    <w:rsid w:val="000C28C6"/>
     <w:rsid w:val="000D00F1"/>
     <w:rsid w:val="000D2BC2"/>
+    <w:rsid w:val="000D4A62"/>
     <w:rsid w:val="000F572D"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="001044BA"/>
     <w:rsid w:val="0010615E"/>
     <w:rsid w:val="001224C6"/>
     <w:rsid w:val="00123A64"/>
     <w:rsid w:val="0014770D"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00187BC0"/>
     <w:rsid w:val="0019021E"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001A72A2"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001B340F"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001C1C89"/>
+    <w:rsid w:val="001C4C23"/>
     <w:rsid w:val="001C4DCE"/>
     <w:rsid w:val="001C7760"/>
     <w:rsid w:val="001C7B14"/>
     <w:rsid w:val="001D4C7B"/>
     <w:rsid w:val="001E01A3"/>
+    <w:rsid w:val="001E161C"/>
     <w:rsid w:val="001E17C6"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F5968"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="00235F65"/>
     <w:rsid w:val="00236B3C"/>
     <w:rsid w:val="00241166"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="002B2BC9"/>
     <w:rsid w:val="002B7EEB"/>
+    <w:rsid w:val="002C7EDD"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002D3F6B"/>
     <w:rsid w:val="002F7D47"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="003055AC"/>
     <w:rsid w:val="003125FF"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="0032555B"/>
     <w:rsid w:val="00342C14"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00345E28"/>
     <w:rsid w:val="00351D45"/>
+    <w:rsid w:val="00356685"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003C003F"/>
+    <w:rsid w:val="003C44C2"/>
+    <w:rsid w:val="003C701E"/>
+    <w:rsid w:val="003C7175"/>
     <w:rsid w:val="003F0C4F"/>
+    <w:rsid w:val="003F2082"/>
+    <w:rsid w:val="0041654D"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="00424D09"/>
     <w:rsid w:val="00434204"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="004575A0"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="004A2087"/>
     <w:rsid w:val="004A77D3"/>
     <w:rsid w:val="004B61E3"/>
     <w:rsid w:val="004B7AD2"/>
     <w:rsid w:val="004E1513"/>
     <w:rsid w:val="004F5B14"/>
     <w:rsid w:val="00501281"/>
     <w:rsid w:val="00517D4B"/>
     <w:rsid w:val="00530799"/>
+    <w:rsid w:val="00531D61"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="005350A0"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00553F4C"/>
     <w:rsid w:val="00582B3A"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="00592B4C"/>
     <w:rsid w:val="00592C14"/>
     <w:rsid w:val="00593D91"/>
     <w:rsid w:val="00594035"/>
     <w:rsid w:val="00596248"/>
     <w:rsid w:val="0059706D"/>
+    <w:rsid w:val="005A780D"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005C542E"/>
     <w:rsid w:val="005E0296"/>
     <w:rsid w:val="005E0C85"/>
     <w:rsid w:val="005E489D"/>
     <w:rsid w:val="005E6E07"/>
     <w:rsid w:val="005F31E4"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="00601528"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00632113"/>
     <w:rsid w:val="0063372F"/>
     <w:rsid w:val="00643161"/>
     <w:rsid w:val="00643B16"/>
+    <w:rsid w:val="00656C70"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00663CFE"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="00681B5A"/>
     <w:rsid w:val="00692DA1"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="006A2804"/>
     <w:rsid w:val="006B6A15"/>
     <w:rsid w:val="006C1738"/>
     <w:rsid w:val="006C225F"/>
     <w:rsid w:val="006C3AB6"/>
     <w:rsid w:val="006D47DB"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="00700D5D"/>
     <w:rsid w:val="00703928"/>
     <w:rsid w:val="00722B2F"/>
     <w:rsid w:val="00732E54"/>
     <w:rsid w:val="00735F32"/>
+    <w:rsid w:val="00746541"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="007643A8"/>
     <w:rsid w:val="00772FA8"/>
     <w:rsid w:val="00787298"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="00793CA1"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
+    <w:rsid w:val="007C56FB"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="007E7BE4"/>
     <w:rsid w:val="00803642"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00815D60"/>
     <w:rsid w:val="0082315E"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="0083663C"/>
+    <w:rsid w:val="00850E44"/>
+    <w:rsid w:val="00852361"/>
     <w:rsid w:val="008533FB"/>
+    <w:rsid w:val="00880C27"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="008A541B"/>
     <w:rsid w:val="008B102F"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008B5334"/>
     <w:rsid w:val="008B7A99"/>
     <w:rsid w:val="008C204E"/>
     <w:rsid w:val="008D24BD"/>
     <w:rsid w:val="008D4450"/>
     <w:rsid w:val="008D4ED0"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00930422"/>
     <w:rsid w:val="00943BEC"/>
     <w:rsid w:val="00944E59"/>
     <w:rsid w:val="00956B17"/>
+    <w:rsid w:val="00967A2B"/>
     <w:rsid w:val="00986C6F"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="009A0312"/>
     <w:rsid w:val="009A0350"/>
+    <w:rsid w:val="009A0B71"/>
     <w:rsid w:val="009A3518"/>
     <w:rsid w:val="009A6226"/>
     <w:rsid w:val="009B5FA4"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009D1211"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="009E5E54"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A04D89"/>
     <w:rsid w:val="00A0520A"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
     <w:rsid w:val="00A53FF2"/>
     <w:rsid w:val="00A76E06"/>
     <w:rsid w:val="00A91981"/>
     <w:rsid w:val="00A91E42"/>
     <w:rsid w:val="00AA39F2"/>
     <w:rsid w:val="00AB304C"/>
     <w:rsid w:val="00AC2D01"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00AF3F3F"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B466F9"/>
     <w:rsid w:val="00B94C24"/>
     <w:rsid w:val="00B96364"/>
     <w:rsid w:val="00BB090F"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1004"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BC2CED"/>
     <w:rsid w:val="00BC442A"/>
     <w:rsid w:val="00BD3CFE"/>
     <w:rsid w:val="00BD3E00"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00C0681D"/>
     <w:rsid w:val="00C143ED"/>
     <w:rsid w:val="00C2133F"/>
     <w:rsid w:val="00C31043"/>
     <w:rsid w:val="00C32992"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00C4062C"/>
     <w:rsid w:val="00C519C6"/>
     <w:rsid w:val="00C563E4"/>
+    <w:rsid w:val="00C71BB1"/>
     <w:rsid w:val="00C7406B"/>
     <w:rsid w:val="00C82ABC"/>
+    <w:rsid w:val="00C966A0"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB435A"/>
     <w:rsid w:val="00CC3B34"/>
     <w:rsid w:val="00CC57A2"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CD4FC9"/>
     <w:rsid w:val="00CD76F7"/>
     <w:rsid w:val="00CE0174"/>
     <w:rsid w:val="00D03030"/>
     <w:rsid w:val="00D10086"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D27224"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D72630"/>
     <w:rsid w:val="00D81C5F"/>
     <w:rsid w:val="00D83CA1"/>
     <w:rsid w:val="00D8589B"/>
+    <w:rsid w:val="00D85DE6"/>
     <w:rsid w:val="00DA462E"/>
     <w:rsid w:val="00DC7225"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E16EA6"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E22ABC"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E46EC2"/>
     <w:rsid w:val="00E50DD9"/>
     <w:rsid w:val="00E5497C"/>
     <w:rsid w:val="00E82D91"/>
     <w:rsid w:val="00E8398D"/>
     <w:rsid w:val="00E92191"/>
     <w:rsid w:val="00E966AB"/>
+    <w:rsid w:val="00EA6B83"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00EC2B29"/>
     <w:rsid w:val="00ED3181"/>
     <w:rsid w:val="00EE1714"/>
+    <w:rsid w:val="00EE4AAB"/>
     <w:rsid w:val="00EF09B7"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00EF4CC1"/>
     <w:rsid w:val="00F265BA"/>
     <w:rsid w:val="00F3760A"/>
     <w:rsid w:val="00F44D38"/>
+    <w:rsid w:val="00F45327"/>
     <w:rsid w:val="00F76ECA"/>
     <w:rsid w:val="00F855C4"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FA7446"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FF1334"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
@@ -11830,63 +11850,55 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B7082"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygreaterdandenong.com/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R720737cfe2684079" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygreaterdandenong.com/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R26c41242f89b4cfe" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12128,270 +12140,270 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5112457</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Planning Pre-Application Discussion Service Request Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-11T06:06:43Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-06-25T21:55:26Z</value>
+      <value order="0">2026-09-06T22:05:24Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T05:48:41Z</value>
+      <value order="0">2026-09-06T22:05:24Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA15329772</value>
+      <value order="0">vA17586889</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">21.0</value>
+      <value order="0">24.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">26</value>
+      <value order="0">29</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">remove reference to liquor licence</value>
+      <value order="0">minor formatting</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56FD27E4-7457-4D8E-9467-2F5DA84E1D5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>814</Words>
-  <Characters>4641</Characters>
+  <Words>1087</Words>
+  <Characters>6070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5445</CharactersWithSpaces>
+  <CharactersWithSpaces>7055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A5112457</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Planning Pre-Application Discussion Service Request Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2018-07-11T06:06:43Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2025-06-25T21:55:26Z</vt:filetime>
+    <vt:filetime>2026-09-06T22:05:24Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T05:48:41Z</vt:filetime>
+    <vt:filetime>2026-09-06T22:05:24Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA15329772</vt:lpwstr>
+    <vt:lpwstr>vA17586889</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>21.0</vt:lpwstr>
+    <vt:lpwstr>24.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>26</vt:r8>
+    <vt:r8>29</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>remove reference to liquor licence</vt:lpwstr>
+    <vt:lpwstr>minor formatting</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Statutory Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>