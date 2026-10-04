--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -1,300 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21BD3316" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
-[...209 lines deleted...]
-    <w:p w14:paraId="074ABA2C" w14:textId="603AE556" w:rsidR="00D03922" w:rsidRDefault="005F3FC7" w:rsidP="00441233">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A7EE7" w14:paraId="01D3AF08" w14:textId="77777777" w:rsidTr="001A7EE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13536844" w14:textId="096485E8" w:rsidR="001A7EE7" w:rsidRDefault="001A7EE7" w:rsidP="00216EC7">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Request for Written Planning Advice / General Planning Enquiry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="074ABA2C" w14:textId="55645689" w:rsidR="00D03922" w:rsidRDefault="005F3FC7" w:rsidP="00441233">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this form to request written planning advice or a </w:t>
       </w:r>
       <w:r w:rsidR="00D1145E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">printed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>copy of a planning document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C0D897" w14:textId="6D77DE78" w:rsidR="00530799" w:rsidRPr="00DF5DF4" w:rsidRDefault="00530799" w:rsidP="00441233">
+    <w:p w14:paraId="39C0D897" w14:textId="0242EE36" w:rsidR="00530799" w:rsidRPr="00DF5DF4" w:rsidRDefault="00530799" w:rsidP="00441233">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To obtain </w:t>
       </w:r>
       <w:r w:rsidR="005F79F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5DF4">
@@ -313,51 +141,67 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="005F79F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00C519C6" w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">planning permit and associated </w:t>
+        <w:t>planning permit and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00C519C6" w:rsidRPr="00DF5DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">endorsed plans, </w:t>
       </w:r>
       <w:r w:rsidR="00C519C6" w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">please complete the </w:t>
       </w:r>
       <w:r w:rsidR="00C519C6" w:rsidRPr="001C167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Request for Copy of Planning Permit </w:t>
@@ -393,212 +237,195 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Endorsed Plans</w:t>
       </w:r>
       <w:r w:rsidR="00C519C6" w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4BC725" w14:textId="78AA5AD5" w:rsidR="00441233" w:rsidRPr="00C93E01" w:rsidRDefault="005F3FC7" w:rsidP="00C93E01">
+    <w:p w14:paraId="2B4BC725" w14:textId="22DAE10E" w:rsidR="00441233" w:rsidRPr="00C93E01" w:rsidRDefault="005F3FC7" w:rsidP="00C93E01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E40A09">
+      <w:r w:rsidRPr="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A non-refundable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40A09">
+      <w:r w:rsidRPr="00224A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fee applies for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085E33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">fee applies for each </w:t>
+        <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidR="004C5971" w:rsidRPr="00E40A09">
+      <w:r w:rsidRPr="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5971" w:rsidRPr="00224A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>enquiry type</w:t>
       </w:r>
-      <w:r w:rsidR="00546970" w:rsidRPr="00E40A09">
+      <w:r w:rsidR="00546970" w:rsidRPr="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> selected</w:t>
       </w:r>
-      <w:r w:rsidR="00E40A09" w:rsidRPr="00E40A09">
+      <w:r w:rsidR="00E40A09" w:rsidRPr="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and t</w:t>
       </w:r>
-      <w:r w:rsidR="00C93E01" w:rsidRPr="00E40A09">
+      <w:r w:rsidR="00C93E01" w:rsidRPr="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">he request will not be actioned until all applicable fees have </w:t>
+        <w:t>he request will not be actioned until all applicable fees have been paid and all required information has been provided.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C93E01" w:rsidRPr="00E40A09">
+      <w:r w:rsidR="00C93E01" w:rsidRPr="00C93E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>been paid</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00C93E01" w:rsidRPr="00C93E01">
+      <w:r w:rsidR="00224A05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00182F09" w:rsidRPr="00C93E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning fees and charges </w:t>
       </w:r>
-      <w:r w:rsidR="008A2FFC" w:rsidRPr="00C93E01">
+      <w:r w:rsidR="00216EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">can </w:t>
+        <w:t xml:space="preserve">are available </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00182F09" w:rsidRPr="00C93E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on Council’s website.</w:t>
+        <w:t>on Council’s website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4CAD83" w14:textId="77777777" w:rsidR="00C93E01" w:rsidRDefault="00C93E01" w:rsidP="00C93E01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10608" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5341"/>
+        <w:gridCol w:w="5459"/>
         <w:gridCol w:w="2338"/>
         <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="324C30D3" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="324C30D3" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1C3EDA5F" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00B466F9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
@@ -611,54 +438,54 @@
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="0023472A" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="38C495B1" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="38C495B1" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5341" w:type="dxa"/>
+            <w:tcW w:w="5459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FF9DEFA" w14:textId="6EBA52F3" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -884,54 +711,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="2CDAF7B4" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="2CDAF7B4" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68AF6C4F" w14:textId="009E3AD2" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1032,54 +859,54 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="0A4BC8F0" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="0A4BC8F0" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="675D8888" w14:textId="4E0DAF71" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1174,54 +1001,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="1D0F39D3" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="1D0F39D3" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7679" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18685883" w14:textId="58AEE784" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1455,54 +1282,54 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="2606B024" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="2606B024" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C2A18CF" w14:textId="1FDA768B" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="00F31B0E" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5299"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1717,54 +1544,54 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B05DE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="3F23D6D7" w14:textId="77777777" w:rsidTr="00FE2456">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="3F23D6D7" w14:textId="77777777" w:rsidTr="001A7EE7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69A02121" w14:textId="16BCDBFF" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00B05DE1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3078,51 +2905,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidR="000A5EFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>applicable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DBF8A8F" w14:textId="7EF31F50" w:rsidR="004962CD" w:rsidRPr="00F30B8A" w:rsidRDefault="00F34595" w:rsidP="00054963">
+          <w:p w14:paraId="7DBF8A8F" w14:textId="7EF31F50" w:rsidR="004962CD" w:rsidRPr="00F30B8A" w:rsidRDefault="00474C43" w:rsidP="00054963">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="479" w:hanging="479"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-77289012"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00380D8F">
                   <w:rPr>
@@ -3132,142 +2959,120 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00380D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="004C5971">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Whether </w:t>
             </w:r>
             <w:r w:rsidR="004C5971" w:rsidRPr="00380D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a planning permit </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004C5971">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidR="004C5971" w:rsidRPr="00380D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>required</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> for the proposed </w:t>
+              <w:t xml:space="preserve">required for the proposed </w:t>
             </w:r>
             <w:r w:rsidR="004C5971">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">land </w:t>
             </w:r>
             <w:r w:rsidR="004C5971" w:rsidRPr="00380D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
             <w:r w:rsidR="004C5971">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or buildings and works</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054963" w:rsidRPr="002547A8" w14:paraId="7DD60762" w14:textId="77777777" w:rsidTr="0035648B">
+      <w:tr w:rsidR="00054963" w:rsidRPr="002547A8" w14:paraId="7DD60762" w14:textId="77777777" w:rsidTr="00A87A43">
+        <w:trPr>
+          <w:trHeight w:val="4480"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69D419BD" w14:textId="77777777" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00D729FE">
+          <w:p w14:paraId="69D419BD" w14:textId="77777777" w:rsidR="00054963" w:rsidRPr="00116228" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30B8A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00116228">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please provide as much detail as you can about the nature of the advice you are seeking and provide any plans, photos, or other supporting material with this form that would assist Council in responding to your </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Please provide as much detail as you can about the nature of the advice you are seeking and provide any plans, photos, or other supporting material with this form that would assist Council in responding to your enquiry</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="08EC647F" w14:textId="77777777" w:rsidR="00054963" w:rsidRPr="00F30B8A" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3324,50 +3129,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD800C6" w14:textId="77777777" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="3D6B7C14" w14:textId="77777777" w:rsidR="00A41870" w:rsidRDefault="00A41870" w:rsidP="00D729FE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="16ACD1CB" w14:textId="77777777" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF92984" w14:textId="77777777" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37BAA5D0" w14:textId="77777777" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00D729FE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3446,59 +3260,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167E366D" w14:textId="77777777" w:rsidR="004962CD" w:rsidRDefault="004962CD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB32BE" w:rsidRPr="002547A8" w14:paraId="084C050C" w14:textId="77777777" w:rsidTr="00DD0148">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3507,50 +3312,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B15A446" w14:textId="55962DE7" w:rsidR="00CB32BE" w:rsidRPr="00351D45" w:rsidRDefault="00CB32BE" w:rsidP="00DD0148">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Request </w:t>
             </w:r>
             <w:r w:rsidR="002E1029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a ‘</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Satisfaction Matters</w:t>
             </w:r>
             <w:r w:rsidR="002E1029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3564,108 +3370,92 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C5971" w:rsidRPr="002547A8" w14:paraId="4DD1F726" w14:textId="77777777" w:rsidTr="0033544B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="693C6A96" w14:textId="49471AA2" w:rsidR="004962CD" w:rsidRPr="00054963" w:rsidRDefault="00F34595" w:rsidP="00054963">
+          <w:p w14:paraId="693C6A96" w14:textId="49471AA2" w:rsidR="004962CD" w:rsidRPr="00054963" w:rsidRDefault="00474C43" w:rsidP="00054963">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="476" w:hanging="476"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1097370104"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0055535B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0055535B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Written determination that a matter has </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> to the satisfaction of the Responsible Authority, as required by the Planning Scheme (</w:t>
+              <w:t>Written determination that a matter has been done to the satisfaction of the Responsible Authority, as required by the Planning Scheme (</w:t>
             </w:r>
             <w:r w:rsidR="0055535B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>a prescribed fee applies as per Regulation 18 of the P&amp;E (Fees) Regulations 2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00054963" w:rsidRPr="002547A8" w14:paraId="5717BABF" w14:textId="77777777" w:rsidTr="0033544B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="560481CF" w14:textId="548752F8" w:rsidR="00054963" w:rsidRDefault="00054963" w:rsidP="00054963">
@@ -3970,51 +3760,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>advertised material</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005951E3" w:rsidRPr="002547A8" w14:paraId="439B7A46" w14:textId="77777777" w:rsidTr="002E1029">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C35B632" w14:textId="18D486B5" w:rsidR="005951E3" w:rsidRDefault="00F34595" w:rsidP="00DD0148">
+          <w:p w14:paraId="4C35B632" w14:textId="18D486B5" w:rsidR="005951E3" w:rsidRDefault="00474C43" w:rsidP="00DD0148">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="476" w:hanging="476"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-38367161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005951E3">
                   <w:rPr>
@@ -4277,94 +4067,94 @@
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a printed copy of a Planning document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005951E3" w:rsidRPr="002547A8" w14:paraId="0F5CFB1C" w14:textId="77777777" w:rsidTr="00215270">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1236E868" w14:textId="77777777" w:rsidR="00414503" w:rsidRDefault="00F34595" w:rsidP="000004CE">
+          <w:p w14:paraId="1236E868" w14:textId="77777777" w:rsidR="00414503" w:rsidRDefault="00474C43" w:rsidP="000004CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="479" w:hanging="479"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-956484523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00414503">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00414503">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Printed copy of a Planning Scheme Reference Document or Incorporated Document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7A3C01" w14:textId="5F7EA590" w:rsidR="005951E3" w:rsidRDefault="00F34595" w:rsidP="000004CE">
+          <w:p w14:paraId="7F7A3C01" w14:textId="5F7EA590" w:rsidR="005951E3" w:rsidRDefault="00474C43" w:rsidP="000004CE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="476" w:hanging="476"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-151531975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00414503">
                   <w:rPr>
@@ -5193,72 +4983,81 @@
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39240DB6" w14:textId="0BB93A8F" w:rsidR="007E2B3B" w:rsidRPr="00303CA7" w:rsidRDefault="007E2B3B" w:rsidP="00703820">
+          <w:p w14:paraId="39240DB6" w14:textId="54015A1A" w:rsidR="007E2B3B" w:rsidRPr="00303CA7" w:rsidRDefault="007E2B3B" w:rsidP="00703820">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="00501D2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5379,119 +5178,453 @@
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="00182F09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Customer Service Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39223690" w14:textId="4280DCE9" w:rsidR="002547A8" w:rsidRDefault="002547A8" w:rsidP="00C93E01">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002547A8" w:rsidSect="00264029">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="1D4D75EC" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00421FD6" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB1A2D8" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00421FD6" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC11695" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00421FD6" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368C0B00" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00421FD6" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358ED3AC" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00421FD6" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435B2AB3" w14:textId="77777777" w:rsidR="00501D2A" w:rsidRPr="00DF06DF" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003310BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F612823" w14:textId="12095C48" w:rsidR="00501D2A" w:rsidRDefault="00677022" w:rsidP="00C93E01">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="180E6F6D" wp14:editId="2371A7B5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>39757</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>123494</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6645910" cy="1209675"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1522243240" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6645910" cy="1209675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E9A02E" w14:textId="720DAF42" w:rsidR="00501D2A" w:rsidRDefault="00501D2A" w:rsidP="00677022">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00501D2A" w:rsidSect="00B16E62">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="426" w:left="720" w:header="708" w:footer="347" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="720" w:bottom="426" w:left="720" w:header="567" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20250946" w14:textId="77777777" w:rsidR="00E23C7A" w:rsidRDefault="00E23C7A" w:rsidP="000D2BC2">
+    <w:p w14:paraId="7B97A011" w14:textId="77777777" w:rsidR="00474C43" w:rsidRDefault="00474C43" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3018EF95" w14:textId="77777777" w:rsidR="00E23C7A" w:rsidRDefault="00E23C7A" w:rsidP="000D2BC2">
+    <w:p w14:paraId="1771311D" w14:textId="77777777" w:rsidR="00474C43" w:rsidRDefault="00474C43" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -5513,747 +5646,337 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F3242F5" w14:textId="77777777" w:rsidR="00421FD6" w:rsidRPr="00421FD6" w:rsidRDefault="00421FD6" w:rsidP="00421FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27F77308" w14:textId="54716CB2" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00501D2A" w:rsidP="00EB5D19">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="10466"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00421FD6">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Privacy Collection Notice</w:t>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-  </w:p>
-[...218 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r w:rsidRPr="00501D2A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00501D2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>©</w:t>
+    </w:r>
+    <w:r w:rsidR="00EB5D19">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> updated </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB5D19">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="633605FC" w14:textId="77777777" w:rsidR="00474C43" w:rsidRDefault="00474C43" w:rsidP="000D2BC2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="05B331EE" w14:textId="77777777" w:rsidR="00474C43" w:rsidRDefault="00474C43" w:rsidP="000D2BC2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BBBBA42" w14:textId="1F145EBC" w:rsidR="00224A05" w:rsidRDefault="00224A05">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00224A05">
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="640CCE76" wp14:editId="1DCAB09D">
-          <wp:extent cx="4578350" cy="806450"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46DD9350" wp14:editId="107EA31E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5326905</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-152869</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1419308" cy="419988"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="17" name="Picture 17"/>
+          <wp:wrapNone/>
+          <wp:docPr id="8251353" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4578350" cy="806450"/>
+                    <a:ext cx="1419308" cy="419988"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
-[...379 lines deleted...]
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7118,387 +6841,405 @@
   <w:num w:numId="2" w16cid:durableId="1742870835">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="440106384">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1573200091">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1925723665">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2070415953">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1492676625">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1487819261">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="z0MzYimj+6Wqcyzrrr5d/bPQqXp+aDr8ptuj1fhVrrl2l80ulZv3kmH+gGXtim64Cil8E+79Py7YASABmKq2wg==" w:salt="AKYBwOA+mY8+YG0L+UOveg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZwHcmIHe2HsQ3Rnz1/AGcJKqDXiwHdoH+ocSD8DpZdglk+PPFxndBn5vN1GcRMl+gfqydBKaffzEbBb7Lp9kZQ==" w:salt="JUcpe56ddk5zT9o0f3ZxAQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="000004CE"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="00023CAF"/>
     <w:rsid w:val="000241A7"/>
     <w:rsid w:val="00027ABA"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="0003162E"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="00054963"/>
     <w:rsid w:val="000608DA"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="0007790A"/>
+    <w:rsid w:val="00085E33"/>
     <w:rsid w:val="000A43A7"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000A5EFF"/>
     <w:rsid w:val="000B5E94"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="000F41E0"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="001041E8"/>
     <w:rsid w:val="0010575C"/>
+    <w:rsid w:val="00116228"/>
     <w:rsid w:val="00152F63"/>
     <w:rsid w:val="001558AE"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00181DCC"/>
     <w:rsid w:val="00182F09"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
+    <w:rsid w:val="001A7EE7"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001C167F"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001D26D8"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="00215270"/>
+    <w:rsid w:val="00216EC7"/>
     <w:rsid w:val="00217840"/>
+    <w:rsid w:val="00224A05"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="00241166"/>
     <w:rsid w:val="0024451F"/>
     <w:rsid w:val="0025435E"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="00257D7F"/>
     <w:rsid w:val="00264029"/>
     <w:rsid w:val="00267B6F"/>
     <w:rsid w:val="00270C4E"/>
     <w:rsid w:val="00274218"/>
     <w:rsid w:val="00281D6C"/>
     <w:rsid w:val="00287EF4"/>
+    <w:rsid w:val="002A5BB0"/>
     <w:rsid w:val="002B6B7D"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002E1029"/>
     <w:rsid w:val="002F3084"/>
     <w:rsid w:val="002F4B1A"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="00314014"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="0033544B"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00345042"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="0035648B"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="003700D3"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="00380D8F"/>
+    <w:rsid w:val="00394358"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003C5328"/>
     <w:rsid w:val="00414503"/>
     <w:rsid w:val="004145FB"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="00421FD6"/>
     <w:rsid w:val="00427A35"/>
     <w:rsid w:val="004367A9"/>
     <w:rsid w:val="00441233"/>
     <w:rsid w:val="00441286"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="0044561F"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="00462F29"/>
     <w:rsid w:val="00465A32"/>
+    <w:rsid w:val="00474C43"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="00477292"/>
     <w:rsid w:val="00486824"/>
     <w:rsid w:val="004962CD"/>
     <w:rsid w:val="004A0BB5"/>
     <w:rsid w:val="004B54E9"/>
     <w:rsid w:val="004C5971"/>
     <w:rsid w:val="004F166D"/>
     <w:rsid w:val="004F5B14"/>
+    <w:rsid w:val="00501D2A"/>
     <w:rsid w:val="00507E44"/>
     <w:rsid w:val="005140B5"/>
     <w:rsid w:val="00522623"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00546970"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="0055535B"/>
     <w:rsid w:val="005562F9"/>
     <w:rsid w:val="00566D2D"/>
     <w:rsid w:val="005710F4"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="005951E3"/>
     <w:rsid w:val="0059706D"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005C35C8"/>
     <w:rsid w:val="005C5410"/>
     <w:rsid w:val="005F3FC7"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="005F79F2"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="006143AA"/>
     <w:rsid w:val="00643B16"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00665263"/>
+    <w:rsid w:val="00677022"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="006C225F"/>
     <w:rsid w:val="006C4383"/>
     <w:rsid w:val="006C7E5A"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="006F15E5"/>
     <w:rsid w:val="006F18DD"/>
     <w:rsid w:val="006F3C74"/>
     <w:rsid w:val="00703820"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="00752E61"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00761D5A"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="0077530E"/>
+    <w:rsid w:val="00782773"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007C3CDA"/>
     <w:rsid w:val="007C3FF6"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D5D8F"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E2306"/>
     <w:rsid w:val="007E2B3B"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="008276D0"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="0083663C"/>
     <w:rsid w:val="00856688"/>
     <w:rsid w:val="008630C8"/>
     <w:rsid w:val="00867372"/>
     <w:rsid w:val="008842A2"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="00892950"/>
     <w:rsid w:val="008A2FFC"/>
     <w:rsid w:val="008B20C5"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008B7C7D"/>
     <w:rsid w:val="008C33AA"/>
     <w:rsid w:val="008D162B"/>
     <w:rsid w:val="008D70CF"/>
+    <w:rsid w:val="008F2004"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="008F5653"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00923194"/>
     <w:rsid w:val="0096518E"/>
     <w:rsid w:val="009805AD"/>
     <w:rsid w:val="00986DA1"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="009F241A"/>
     <w:rsid w:val="009F2C92"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A05015"/>
     <w:rsid w:val="00A10D11"/>
     <w:rsid w:val="00A138F6"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
     <w:rsid w:val="00A351D4"/>
+    <w:rsid w:val="00A41870"/>
     <w:rsid w:val="00A42DBA"/>
     <w:rsid w:val="00A536A1"/>
     <w:rsid w:val="00A72ADB"/>
+    <w:rsid w:val="00A87A43"/>
     <w:rsid w:val="00A93688"/>
     <w:rsid w:val="00AA3E13"/>
     <w:rsid w:val="00AE0706"/>
     <w:rsid w:val="00AE2359"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00B05DE1"/>
     <w:rsid w:val="00B114A7"/>
     <w:rsid w:val="00B14DE8"/>
+    <w:rsid w:val="00B16E62"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B466F9"/>
     <w:rsid w:val="00B63E91"/>
     <w:rsid w:val="00B76FA1"/>
     <w:rsid w:val="00B83D4D"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BD0050"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00BF0EC8"/>
     <w:rsid w:val="00C143ED"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00C37692"/>
     <w:rsid w:val="00C519C6"/>
     <w:rsid w:val="00C82284"/>
     <w:rsid w:val="00C82ABC"/>
     <w:rsid w:val="00C93E01"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB32BE"/>
     <w:rsid w:val="00CC08CE"/>
     <w:rsid w:val="00CC26AA"/>
     <w:rsid w:val="00CC481F"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CD451E"/>
     <w:rsid w:val="00CE0174"/>
     <w:rsid w:val="00D003EF"/>
     <w:rsid w:val="00D03922"/>
     <w:rsid w:val="00D1145E"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D26C4E"/>
     <w:rsid w:val="00D42CA3"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D729FE"/>
     <w:rsid w:val="00D80142"/>
+    <w:rsid w:val="00D81717"/>
     <w:rsid w:val="00D82853"/>
     <w:rsid w:val="00D96545"/>
     <w:rsid w:val="00DA3BA4"/>
     <w:rsid w:val="00DD5F5B"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E16E3C"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E23C7A"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E40A09"/>
     <w:rsid w:val="00E419F1"/>
     <w:rsid w:val="00E65867"/>
     <w:rsid w:val="00E75762"/>
+    <w:rsid w:val="00E875E6"/>
     <w:rsid w:val="00E87B10"/>
     <w:rsid w:val="00E97A95"/>
     <w:rsid w:val="00EA1383"/>
     <w:rsid w:val="00EB5822"/>
     <w:rsid w:val="00EB5D19"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00EC7C98"/>
     <w:rsid w:val="00EE331B"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F265BA"/>
     <w:rsid w:val="00F27AD7"/>
     <w:rsid w:val="00F30B8A"/>
     <w:rsid w:val="00F31B0E"/>
     <w:rsid w:val="00F34595"/>
     <w:rsid w:val="00F3742D"/>
     <w:rsid w:val="00F40838"/>
     <w:rsid w:val="00F44D38"/>
+    <w:rsid w:val="00F46AAD"/>
     <w:rsid w:val="00F756FB"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FB7232"/>
     <w:rsid w:val="00FB7A51"/>
     <w:rsid w:val="00FC2CCB"/>
     <w:rsid w:val="00FD4847"/>
     <w:rsid w:val="00FE2456"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FF0E86"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B3EA9DD"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7864,51 +7605,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2422"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalParagraphStyle">
     <w:name w:val="NormalParagraphStyle"/>
@@ -8165,74 +7905,85 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A05015"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00421FD6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001A7EE7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rd1741fabce904331" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R0db43c8b743f4451" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8507,78 +8258,78 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109147</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Request for Written Planning Advice/General Planning Enquiry Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-10T03:46:51Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2024-01-10T05:11:33Z</value>
+      <value order="0">2026-09-01T02:13:57Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T05:48:55Z</value>
+      <value order="0">2026-09-01T02:13:57Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA13361394</value>
+      <value order="0">vA17564924</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">25.0</value>
+      <value order="0">26.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">31</value>
+      <value order="0">32</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">New version - checkboxes now in separate sections</value>
+      <value order="0">new logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -8589,140 +8340,140 @@
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D79F2E-3F19-461E-B81B-A87A240C2E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>454</Words>
-  <Characters>2588</Characters>
+  <Words>749</Words>
+  <Characters>4019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3036</CharactersWithSpaces>
+  <CharactersWithSpaces>4673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A5109147</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Request for Written Planning Advice/General Planning Enquiry Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2018-07-10T03:46:51Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2024-01-10T05:11:33Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:13:57Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T05:48:55Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:13:57Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA13361394</vt:lpwstr>
+    <vt:lpwstr>vA17564924</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>25.0</vt:lpwstr>
+    <vt:lpwstr>26.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>31</vt:r8>
+    <vt:r8>32</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>New version - checkboxes now in separate sections</vt:lpwstr>
+    <vt:lpwstr>new logo and contact panel</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Statutory Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>