--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -1660,51 +1660,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00F948B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R2339149891ff4ca9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R7502af20736e4d67" /></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -5004,54 +5004,54 @@
     <field name="Objective-Title">
       <value order="0">2025-27 RAP Program Governance Structure</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-10-08T00:13:48Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2025-01-13T06:24:34Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2025-05-15T02:05:19Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Siobhan Meechan</value>
     </field>
     <field name="Objective-Path">
-      <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:RAP Redevelopment 2025-2027</value>
+      <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:RAP Redevelopment 2026-28</value>
     </field>
     <field name="Objective-Parent">
-      <value order="0">RAP Redevelopment 2025-2027</value>
+      <value order="0">RAP Redevelopment 2026-28</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA14739505</value>
     </field>
     <field name="Objective-Version">
       <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">PJ's review</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA520885</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
@@ -5138,54 +5138,54 @@
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Title">
     <vt:lpwstr>2025-27 RAP Program Governance Structure</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-CreationStamp">
     <vt:filetime>2024-10-08T00:13:48Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-DatePublished">
     <vt:filetime>2025-01-13T06:24:34Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-ModificationStamp">
     <vt:filetime>2025-05-15T02:05:19Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Owner">
     <vt:lpwstr>Siobhan Meechan</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Path">
-    <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:RAP Redevelopment 2025-2027</vt:lpwstr>
+    <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:RAP Redevelopment 2026-28</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Parent">
-    <vt:lpwstr>RAP Redevelopment 2025-2027</vt:lpwstr>
+    <vt:lpwstr>RAP Redevelopment 2026-28</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionId">
     <vt:lpwstr>vA14739505</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionComment">
     <vt:lpwstr>PJ's review</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-FileNumber">
     <vt:lpwstr>qA520885</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>